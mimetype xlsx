--- v0 (2025-12-13)
+++ v1 (2026-05-14)
@@ -54,436 +54,436 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/370/requerimento_no_001-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/370/requerimento_no_001-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito_x000D_
 Assunto: Solicita envio de documentos referentes ao Carnaval de 2018</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Robson Silva de Sene</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/371/requerimento_no_002-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/371/requerimento_no_002-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito_x000D_
 Assunto: Requer que seja enviada a esta Casa de Leis cópia das notas fiscais e notas de empenho referente ao Processo Licitatório Nº 107/2017, modalidade Pregão Presencial Nº 79/2017, Edital Nº85/2017 realizado pela Prefeitura Municipal (concretização da compra dos notebooks).</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>José Carlos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/372/requerimento_no_003-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/372/requerimento_no_003-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito_x000D_
 Assunto: Requer que seja enviada a esta Casa de Leis, informação e esclarecimento sobre a forma de contratação das pessoas que estão fazendo o monitoramento das crianças em algumas linhas dos ônibus escolares. Pede ainda informação e esclarecimento, se foi realizado alguma qualificação para estas pessoas.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Sérgio Lázaro de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/373/requerimento_no_004-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/373/requerimento_no_004-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito_x000D_
 Assunto: Requer que seja enviada a esta Casa de Leis, cópia de empenhos de receitas de aluguéis de espaços públicos do Município.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/374/requerimento_no_005-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/374/requerimento_no_005-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito_x000D_
 Assunto: Requer que seja enviada a esta Casa de Leis, relatório de gastos com  diárias dos anos de 2013, 2014, 2015, 2016, 2017 e 2018 de todos os  Secretários do Executivo.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/375/requerimento_no_006-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/375/requerimento_no_006-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito_x000D_
 Assunto: Requer cópia de documentos referentes a Festa do Marmelo.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Lucas Félix da Silva</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/376/requerimento_no_007-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/376/requerimento_no_007-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito_x000D_
 Assunto: Requer que seja enviada a esta Casa de Leis informações detalhadas sobre os termos do acordo que foi realizado entre a Prefeitura e o responsável pelo loteamento Jones Viana Neto conforme carta lida (em anexo) no dia 22/05/2018, na Câmara Municipal.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>José Carlos Rodrigues, Robson Silva de Sene, Sérgio Lázaro de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/377/requerimento_no_008-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/377/requerimento_no_008-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito_x000D_
 Assunto: Requer que seja enviada a esta Casa de Leis a formação dos Conselhos ativos e inativos da Prefeitura com detalhamento sobre seus respectivos planos de trabalhos, cronogramas e composição (membros).</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/378/requerimento_no_009-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/378/requerimento_no_009-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito. _x000D_
 Assunto: Requer que seja enviada a esta Casa de Leis as informações sobre os cargos comissionados e de secretários existentes atualmente na Prefeitura Municipal de Delfim Moreira.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/379/requerimento_no_010-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/379/requerimento_no_010-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito._x000D_
 Assunto: Requer que sejam enviados complementos das respostas ao Requerimento Nº 008/2018 desta Casa, referentes aos planos de trabalho e cronogramas das reuniões dos Conselhos ativos da Prefeitura – com especial atenção aos Conselhos ligados à Educação –, executando-se a Secretaria Municipal de Assistência Social, cuja documentação já está completa.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/380/requerimento_no_011-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/380/requerimento_no_011-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito._x000D_
 Assunto: Requer que seja enviada a esta Casa de Leis um levantamento acerca dos paralelepípedos estocados em frente à residência do Sr. Dé, apontando se, onde, quando e quantos dos paralelepípedos foram realocados para utilização.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, José Carlos Rodrigues, Jucemar Paulo dos Santos, Leandro Luis Ribeiro, Lucas Félix da Silva, Robson Silva de Sene, Sebastião Rivail de Souza, Sérgio Lázaro de Oliveira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/381/requerimento_no_012-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/381/requerimento_no_012-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Administração._x000D_
 Assunto: Requer comparecimento à Reunião Ordinária do dia 29 de outubro de 2018, às 19h00, na sede desta Casa de Leis.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/382/requerimento_no_013-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/382/requerimento_no_013-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Administração._x000D_
 Assunto: Solicita que informe em qual base legal vem pautando a existência do banco de horas para os funcionários da Prefeitura e suas respectivas formas de compensação.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/383/requerimento_no_014-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/383/requerimento_no_014-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Administração._x000D_
 Assunto: Solicita que seja enviada a esta Casa de Leis as informações a respeito dos veículos públicos municipais.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/384/requerimento_no_015-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/384/requerimento_no_015-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Administração e Sra. Secretária de Fazenda. _x000D_
 Assunto: Solicita que seja enviada a esta Casa de Leis uma explicação formal referente à atual situação financeira do município de Delfim Moreira.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/385/requerimento_no_016-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/385/requerimento_no_016-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito._x000D_
 Assunto: Solicita informações a respeito da cascalheira do município.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/386/requerimento_no_017-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/386/requerimento_no_017-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito._x000D_
 Assunto: Solicita informações detalhadas a respeito dos cargos e funções atualmente desempenhados pelos funcionários presentes na relação anexa.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/387/requerimento_no_018-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/387/requerimento_no_018-2018.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito._x000D_
 Assunto: Solicita informações detalhadas a respeito de como é feito o controle diário da retirada de cascalho, por parte da Prefeitura, da cascalheira, e se este está em conformidade com o Contrato Nº 05/2018, celebrado entre a Prefeitura e a referida empresa.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/515/projeto_de_resolucao_no_001-_2018_-__assinatura_banco.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/515/projeto_de_resolucao_no_001-_2018_-__assinatura_banco.docx.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS RESPONSÁVEIS POR ASSINATURAS DE CHEQUES E DOCUMENTAÇÃO JUNTO AS INSTITUIÇÕES BANCÁRIAS.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/516/projeto_de_resolucao_no_002_-_2018_-_proposta_de_reforma_ao_regimento_interno_da_camara_de_delfim_moreira.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/516/projeto_de_resolucao_no_002_-_2018_-_proposta_de_reforma_ao_regimento_interno_da_camara_de_delfim_moreira.docx.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Delfim Moreira.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/20/moc_01-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/20/moc_01-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 O Poder Legislativo de Delfim Moreira, por proposição do Vereador Robson Silva de Sene, confere a presente Moção de Congratulação à professora Elizabeth Ribeiro Leandro por seu excepcional trabalho para com o aluno Lucas Eduardo Ribeiro na 13ª Olimpíada Brasileira de Matemática das Escolas Públicas (OBMEP) no ano de 2017, auxiliando-o a ser o primeiro delfinense medalhista de ouro na referida competição.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 O Poder Legislativo de Delfim Moreira, por proposição do Vereador Robson Silva de Sene, confere a presente Moção de Congratulação ao estudante Lucas Eduardo Ribeiro por seu excepcional desempenho na 13ª Olimpíada Brasileira de Matemática das  Escolas Públicas (OBMEP) no ano de 2017, sendo o primeiro delfinense a conquistar medalha de ouro na referida competição.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>José Carlos Rodrigues, Sérgio Lázaro de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/22/moc_03-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/22/moc_03-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 O Poder Legislativo de Delfim Moreira, por proposição dos Vereadores José Carlos Rodrigues e Sérgio Lázaro de Oliveira, confere a presente Moção de Congratulação a José Reinaldo de Souza por seus notáveis serviços prestados à comunidade delfinense através da confecção e instalação de placas e indicações nas vias deste município.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Sebastião Rivail de Souza</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/23/moc_04-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/23/moc_04-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 O Poder Legislativo de Delfim Moreira, por proposição do Vereador Sebastião Rivail de Souza, confere a presente Moção de Congratulação ao 4º Pelotão da Polícia Militar de Delfim Moreira por seus notáveis serviços preventivos e repreensivos prestados recentemente à comunidade delfinense.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/471/projeto_de_lei_do_legislativo_no_001-2018_-_reajuste_servidores.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/471/projeto_de_lei_do_legislativo_no_001-2018_-_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI 1.381 DE 15 DE FEVEREIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/472/projeto_de_lei_do_legislativo_no_002-2018_-_reajuste__agentes_politicos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/472/projeto_de_lei_do_legislativo_no_002-2018_-_reajuste__agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual do Subsídio dos Agentes Políticos.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>Leandro Luis Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/473/projeto_de_lei_do_legislativo_no_003-2018_-_denomina_nome_de_rua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/473/projeto_de_lei_do_legislativo_no_003-2018_-_denomina_nome_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouros públicos, e dá outras providências.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/474/projeto_de_lei_do_legislativo_no_004_-_2018_-_seguranca_bancaria.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/474/projeto_de_lei_do_legislativo_no_004_-_2018_-_seguranca_bancaria.pdf</t>
   </si>
   <si>
     <t>Determina a instalação de porta giratória com detector de metais e estrutura blindada pelas agências bancárias e dá outras providências.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/475/projeto_de_lei_do_legislativo_no_005-2018.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/475/projeto_de_lei_do_legislativo_no_005-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do vale-alimentação aos servidores públicos do Poder Legislativo do município de Delfim Moreira/MG.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/476/projeto_de_lei_do_legislativo_no_006-2018_-_reajuste_efetivos.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/476/projeto_de_lei_do_legislativo_no_006-2018_-_reajuste_efetivos.docx.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI 1.381 DE 15 DE FEVEREIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -790,68 +790,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/370/requerimento_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/371/requerimento_no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/372/requerimento_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/373/requerimento_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/374/requerimento_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/375/requerimento_no_006-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/376/requerimento_no_007-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/377/requerimento_no_008-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/378/requerimento_no_009-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/379/requerimento_no_010-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/380/requerimento_no_011-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/381/requerimento_no_012-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/382/requerimento_no_013-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/383/requerimento_no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/384/requerimento_no_015-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/385/requerimento_no_016-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/386/requerimento_no_017-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/387/requerimento_no_018-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/515/projeto_de_resolucao_no_001-_2018_-__assinatura_banco.docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/516/projeto_de_resolucao_no_002_-_2018_-_proposta_de_reforma_ao_regimento_interno_da_camara_de_delfim_moreira.docx.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/20/moc_01-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/22/moc_03-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/23/moc_04-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/471/projeto_de_lei_do_legislativo_no_001-2018_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/472/projeto_de_lei_do_legislativo_no_002-2018_-_reajuste__agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/473/projeto_de_lei_do_legislativo_no_003-2018_-_denomina_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/474/projeto_de_lei_do_legislativo_no_004_-_2018_-_seguranca_bancaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/475/projeto_de_lei_do_legislativo_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/476/projeto_de_lei_do_legislativo_no_006-2018_-_reajuste_efetivos.docx.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/370/requerimento_no_001-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/371/requerimento_no_002-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/372/requerimento_no_003-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/373/requerimento_no_004-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/374/requerimento_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/375/requerimento_no_006-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/376/requerimento_no_007-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/377/requerimento_no_008-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/378/requerimento_no_009-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/379/requerimento_no_010-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/380/requerimento_no_011-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/381/requerimento_no_012-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/382/requerimento_no_013-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/383/requerimento_no_014-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/384/requerimento_no_015-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/385/requerimento_no_016-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/386/requerimento_no_017-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/387/requerimento_no_018-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/515/projeto_de_resolucao_no_001-_2018_-__assinatura_banco.docx.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/516/projeto_de_resolucao_no_002_-_2018_-_proposta_de_reforma_ao_regimento_interno_da_camara_de_delfim_moreira.docx.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/20/moc_01-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/22/moc_03-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/23/moc_04-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/471/projeto_de_lei_do_legislativo_no_001-2018_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/472/projeto_de_lei_do_legislativo_no_002-2018_-_reajuste__agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/473/projeto_de_lei_do_legislativo_no_003-2018_-_denomina_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/474/projeto_de_lei_do_legislativo_no_004_-_2018_-_seguranca_bancaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/475/projeto_de_lei_do_legislativo_no_005-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2018/476/projeto_de_lei_do_legislativo_no_006-2018_-_reajuste_efetivos.docx.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="191" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="190.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="189.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>