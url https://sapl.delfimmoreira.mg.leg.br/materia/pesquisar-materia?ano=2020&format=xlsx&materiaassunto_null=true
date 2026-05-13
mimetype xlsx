--- v0 (2025-12-14)
+++ v1 (2026-05-13)
@@ -54,1223 +54,1223 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Leandro Luis Ribeiro, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/367/indicacao_n-001-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/367/indicacao_n-001-2020.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal que providencie a reconstrução da tampa de um bueiro próximo ao Correio da Barra.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/368/indicacao_n-002-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/368/indicacao_n-002-2020.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal que providencie uma tampa para o bueiro próximo à residência do Sr. Tonhão, no bairro Rio Claro.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/369/indicacao_n-003-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/369/indicacao_n-003-2020.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal que providencie limpeza no pátio e arredores da Creche Pró-Infância Vera Giffoni.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/420/indicacao_no004-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/420/indicacao_no004-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie uma reforma da ponte do bairro da Fazendinha.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/421/indicacao_no005-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/421/indicacao_no005-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie limpeza, com roçada e capina, nas ruas do bairro do Salto.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>José Carlos Rodrigues, Lucas Félix da Silva, Sebastião Rivail de Souza, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/422/indicacao_no006-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/422/indicacao_no006-2020.pdf</t>
   </si>
   <si>
     <t>Iindica ao Sr. Prefeito Municipal que providencie a demarcação de novas vagas de estacionamento prioritário em frente ao Bar do Bola.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Sebastião Rivail de Souza</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/423/indicacao_no007-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/423/indicacao_no007-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie manutenção e serviço de tapa-buracos na Avenida João Pinheiro, no trecho entre a propriedade do Sr. Dé até o açougue do Dudu.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Sebastião Rivail de Souza</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_no008-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_no008-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie manutenção na estrada da antiga linha férrea, indo desde o término do calçamento da rua Afonso Rabelo de Araújo até o bairro Barreirinho.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/425/indicacao_no009-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/425/indicacao_no009-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie manutenção no poste da rua Mariinha Maciel, ao lado da casa do Sr. Odair (colega).</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_no010-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_no010-2020.pdf</t>
   </si>
   <si>
     <t>Iindica ao Sr. Prefeito Municipal que providencie um caminhão de cascalho para cascalhamento de ponto próximo ao campo de futebol do bairro do Rio Claro.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/427/indicacao_no011-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/427/indicacao_no011-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie a construção de um bueiro próximo à residência do Sr. Adailton, no bairro do Salto.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, José Carlos Rodrigues, Jucemar Paulo dos Santos, Leandro Luis Ribeiro, Lucas Félix da Silva, Robson Silva de Sene, Sebastião Rivail de Souza, Sérgio Lázaro de Oliveira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_no012-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_no012-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria Municipal de Saúde que sejam providenciadas também análises de água mensais em outros bairros de nosso município, tais como: Barra, Sertão Pequeno, Rio Claro, Mogiano e Morangal.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>José Carlos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_no013-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_no013-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que disponibilize um conserva de estradas ou outro funcionário da Prefeitura para realização de limpeza e manutenção mensal dos bueiros da estrada do Barba de Bode e da Estiva.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Leandro Luis Ribeiro, Robson Silva de Sene</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_no014-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_no014-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie manutenção das calhas da quadra do bairro do Rio Claro.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Leandro Luis Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_no015-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_no015-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie a conclusão dos trabalhos referentes aos encanamentos de água no bairro do Salto.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Sérgio Lázaro de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/432/indicacao_no016-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/432/indicacao_no016-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie a melhoria de iluminação pública nas proximidades do campo de futebol.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/433/indicacao_no017-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/433/indicacao_no017-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie o envio do projeto de lei que regulamentará o auxílio do TFD (Tratamentos fora de domicílio).</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Leandro Luis Ribeiro, Lucas Félix da Silva, Sebastião Rivail de Souza, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/434/indicacao_no018-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/434/indicacao_no018-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie as manutenções e ações necessárias nas estradas listadas a seguir.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/435/indicacao_no019-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/435/indicacao_no019-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que se planeje uma reestruturação da ponte do bairro do Monteiro.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Lucas Félix da Silva, Sebastião Rivail de Souza</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/436/indicacao_no020-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/436/indicacao_no020-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie uma vistoria na ponte da Rua Mariinha Maciel, bairro Caquende.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Jucemar Paulo dos Santos, Leandro Luis Ribeiro, Lucas Félix da Silva, Robson Silva de Sene, Sebastião Rivail de Souza, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/437/indicacao_no021-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/437/indicacao_no021-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras que seja providenciada limpeza completa do rio que corta nossa cidade (margens e leito) e demais ações necessárias para prevenção de alagamentos em nosso município.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Sebastião Rivail de Souza, Sérgio Lázaro de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/438/indicacao_no022-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/438/indicacao_no022-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que realize a contratação de guardas municipais para atuação em nosso município e suas redondezas.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_no023-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_no023-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que refaça, em caráter de urgência, a cabeceira de um bueiro no bairro do Mogiano, próximo à antiga escola.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_no024-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_no024-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que refaça, em caráter de urgência, um bueiro no bairro do Córrego Alegre, próximo à antiga Serraria.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_no025-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_no025-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie a reposição de lâmpadas queimadas no bairro da Barreira, próximo à Igreja Católica, em frente à residência do Sr. Zezinho.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Leandro Luis Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/246/requerimento_no001-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/246/requerimento_no001-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretária de Agricultura e Meio Ambiente _x000D_
 Assunto: Solicita envio de uma relação dos serviços particulares realizados nos meses de dezembro/2019 e janeiro/2020 (conforme documentos enviados em meses anteriores), se ocorreram, de acordo com a Lei n. 1315/2013 e quais os valores totais arrecadados aos cofres públicos com a prestação de tais serviços.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/247/requerimento_no002-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/247/requerimento_no002-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretária de Fazenda._x000D_
 Assunto: Solicita envio de um comparativo com valores com os gastos com combustível do Executivo em 2019 com relação a 2018 (antes da licitação global).</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Lucas Félix da Silva</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito_x000D_
 Assunto: Solicita envio das seguintes informações a respeito da atual fornecedora de cascalho à Prefeitura:_x000D_
 - Qual foi a forma de contratação adotada para celebração do contrato em vigência (pregão, inexigibilidade, etc.);_x000D_
 - Qual o valor previsto em contrato do metro cúbico do cascalho;_x000D_
 - Qual o valor total e quantidade total de cascalho já gastos até o momento em relação ao que está contemplado neste contrato (com detalhamento à parte sobre os custos que envolvem a disponibilização de uma máquina da prefeitura e um operador no local, diariamente); e_x000D_
 - Se há algum tipo de controle de qualidade do material fornecido ao Executivo e, se sim, como é feito esse controle, com qual frequência, quais os critérios, por quem é realizado.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/249/requerimento_no004-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/249/requerimento_no004-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Obras e Serviços Urbanos_x000D_
 Assunto: Solicita envio das seguintes informações a respeito do transporte escolar municipal:_x000D_
 - Se foi feita, e quando foi feita, manutenção preventiva dos ônibus utilizados no transporte escolar municipal para o ano de 2020; e_x000D_
 - Envio de uma listagem completa dos ônibus aptos para circulação neste início de 2020.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/250/requerimento_no005-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/250/requerimento_no005-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretária de Saúde._x000D_
 Assunto: Solicita envio dos seguintes documentos referentes aos tratamentos custeados pela Prefeitura a munícipes na Clínica Luiz Donato Instituto de Olhos de Poços de Caldas, nos últimos seis meses:_x000D_
 - Cópias das Notas Ficais referentes aos gastos custeados;_x000D_
 - Listagem dos pacientes que tiveram tal tratamento custeado pelo Executivo no período supracitado; e_x000D_
 - Valores, procedimentos realizados, por paciente, em cada tratamento.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/251/requerimento_no006-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/251/requerimento_no006-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretária de Saúde._x000D_
 Assunto: Solicita envio dos seguintes documentos referentes aos tratamentos custeados pela Prefeitura aos pacientes oncológicos na cidade de Poços de Caldas, nos últimos seis meses:_x000D_
 - Cópias das Notas Ficais referentes aos gastos com o Hotel Planalto, onde tais pacientes pernoitam quando é necessário ao tratamento;_x000D_
 - Listagem dos pacientes que precisaram pernoitar durante seus tratamentos;_x000D_
 - Valores, por paciente, gastos no referido hotel; e_x000D_
 - Cópia do contrato vigente entre a Prefeitura e o hotel.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Robson Silva de Sene, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/252/requerimento_no007-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/252/requerimento_no007-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretária de Assistência Social._x000D_
 Assunto: Solicita envio das seguintes informações acerca dos cadastros no programa Bolsa Família:_x000D_
 - Qual a quantidade atual das famílias cadastradas e quantos cadastros estão sendo realizados mensalmente; e_x000D_
 - Como foi feita a concessão de diárias aos servidores que trabalharam nos últimos dois anos no cadastramento de famílias no Programa Bolsa Família e quais os valores recebidos por cada agente.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/253/requerimento_no008-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/253/requerimento_no008-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretário de Obras e Serviços Urbanos._x000D_
 Assunto: Solicita envio de uma cópia do contrato da mais recente aquisição de bica corrida realizada pela Prefeitura após licitação (cerca de 300m³, segundo informações).</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/254/requerimento_no009-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/254/requerimento_no009-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretária de Fazenda._x000D_
 Assunto: Solicita envio de uma prestação de contas detalhada sobre os gastos do Poder Executivo de Delfim Moreira com as festividades do Carnaval 2020, contendo todos os valores dispendidos para sua realização, além de outras informações que julgarem imprescindíveis à transparência desta gestão sobre o evento.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/255/requerimento_no10-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/255/requerimento_no10-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito._x000D_
 Assunto: Solicita envio de maiores informações referentes aos planos futuros para utilização da área pertencente à Prefeitura localizada à Rua Mariinha Maciel (na entrada da cidade), bem como informações se há um projeto de construção, algum prazo estimado e detalhes sobre quais os recursos a serem investidos nas futuras obras.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/256/requerimento_no011-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/256/requerimento_no011-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito._x000D_
 Assunto: Solicita envio de maiores informações referentes à produção de bloquetes pela Prefeitura, a saber:_x000D_
 - Qual o custo unitário por bloquete?_x000D_
 - Quantos servidores são necessários para a produção?_x000D_
 - Qual a quantidade produzida até o momento?_x000D_
 - Qual o custo das manutenções já realizadas na máquina até o presente momento?_x000D_
 - Qual o custo médio do transporte dos bloquetes da Prefeitura até seu local de instalação (local que vai ser calçado)?_x000D_
 - Quais os trechos que estão no planejamento deste ano para serem calçados com os bloquetes já produzidos e quais serão calçados com o que se vai produzir?</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/257/requerimento_no012-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/257/requerimento_no012-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito._x000D_
 Assunto: Solicita envio de cópias dos documentos referentes à Dispensa nº 014/2020 – processo licitatório nº 31/2020, cujo objeto é a contratação de empresa especializada para fornecimento e instalação de TOLDOS para as unidades de Saúde da Estratégia da Saúde da Família conforme solicitação da Secretaria Municipal de Saúde._x000D_
 Solicita-se, também, cópia do processo realizado nos anos anteriores, através do qual foi instalado toldo no ESF do bairro São Bernardo.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>José Carlos Rodrigues, Sebastião Rivail de Souza</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/258/requerimento_no013-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/258/requerimento_no013-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito._x000D_
 Assunto: Solicita envio de maiores informações a respeito do prazo previsto para realização dos serviços de manutenção necessários à Rua Cláudio Benedito de Freitas.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/259/requerimento_no014-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/259/requerimento_no014-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito._x000D_
 Assunto: Solicita envio de maiores informações a respeito do status do processo de aquisição de bica corrida e itens similares realizado recentemente pela Prefeitura pela Ata de Registro de Preços n. 02/2020, conforme documentos anteriormente enviados à esta Câmara.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/260/requerimento_no015-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/260/requerimento_no015-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Obras e Serviços Urbanos._x000D_
 Assunto: Solicita envio de maiores informações a respeito dos quilômetros de calçamento com capa asfáltica com os quais o município havia sido contemplado em um programa estadual alguns anos atrás (início da atual gestão).</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Robson Silva de Sene, Sérgio Lázaro de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/261/requerimento_no016-2020_com_anexo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/261/requerimento_no016-2020_com_anexo.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretária de Saúde._x000D_
 Assunto: Solicita envio de uma resposta formal ao Ofício n. 151/2019/CMDM, referente ao caso da servidora Marli, Técnica de Enfermagem da Unidade Básica de Saúde cuja advertência recebida no fim do ano passado foi, no entendimento unânime desta Casa, realizada sem motivos justos e legítimos.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/262/requerimento_no017-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/262/requerimento_no017-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito Municipal_x000D_
 Assunto: Solicita envio de maiores informações a respeito de quais são os projetos futuros para utilização do prédio público municipal situado no bairro São Bernardo, conhecido como antiga escola, e que nos últimos tempos também abrigou o posto de saúde do bairro. Solicita-se também que seja realizada uma audiência pública junto aos moradores do bairro, para que sejam levantadas quais destinações eles sugerem ou desejam para essa edificação, tendo em vista sua história e grande significado para a comunidade local.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/263/requerimento_no018-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/263/requerimento_no018-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito Municipal_x000D_
 Assunto: Solicita envio de maiores informações a respeito do montante de recursos recebido pelo município de Delfim Moreira devido aos decretos de emergência em saúde pública e estado de calamidade pública pela pandemia de covid-19, tais como quais os valores totais a serem destinados ao município, qual montante já foi recebido e se encontra disponível em caixa, em que data ocorreu esse(s) repasse(s), e de que forma tais recursos já foram utilizados no município até o momento (neste ponto, solicitamos também o envio de cópias dos empenhos e notas fiscais dos gastos realizados).</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, José Carlos Rodrigues, Jucemar Paulo dos Santos, Lucas Félix da Silva, Sebastião Rivail de Souza</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/264/requerimento_no019-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/264/requerimento_no019-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito Municipal_x000D_
 Assunto: Solicita envio de maiores informações a respeito da inauguração do Ginásio Poliesportivo do bairro da Barreira, as previsões para a finalização do projeto e execução de manutenções atualmente necessárias.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/265/requerimento_no020-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/265/requerimento_no020-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito Municipal_x000D_
 Assunto: Solicita envio de um projeto de lei que regularize definitivamente a questão da isenção do pagamento dos alvarás de funcionamento aos Microempreendedores Individuais (MEI) cadastrados no município, em conformidade com a legislação federal vigente (Lei Complementar nº 123/2006, art. 4º, § 3º).</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Leandro Luis Ribeiro, Robson Silva de Sene, Sérgio Lázaro de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/266/requerimento_no021-2020_com_anexos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/266/requerimento_no021-2020_com_anexos.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Administração._x000D_
 Assunto: Solicita envio de maiores informações sobre os pontos de wi-fi gratuitos que seriam instalados na zona rural de nosso município como contrapartida à permissão concedida à empresa Starweb para passagem de postes com fibra óptica pelo território municipal, bem  como solicitar uma breve listagem dos bairros que já possuem pontos públicos de acesso à internet.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/267/requerimento_no022-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/267/requerimento_no022-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Administração._x000D_
 Assunto: Solicita envio das seguintes informações a respeito de uma emenda parlamentar recentemente direcionada ao município através do Deputado Bilac Pinto referente a recursos liberados para aquisição de tratores:_x000D_
 - Qual o nº da referida emenda?_x000D_
 - Qual seu objeto e qual seu valor?_x000D_
 Solicita-se também que, se possível, seja enviada a esta Casa uma cópia desta emenda na íntegra.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/268/requerimento_no023-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/268/requerimento_no023-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Educação._x000D_
 Assunto: Solicita envio de maiores informações a respeito da distribuição de kits de alimentação escolar aos alunos da rede pública de ensino municipal, devido à pandemia, e se esta já está ocorrendo conforme publicação na página oficial desta Secretaria no Facebook, em 02 de abril deste ano.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/269/requerimento_no024-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/269/requerimento_no024-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Administração._x000D_
 Assunto: Solicita o envio de informações referentes ao valor total mensalmente despendido pelo Poder Executivo com alugueis de espaços e prédios para funcionamento de suas atividades, com discriminação de gastos por cada localidade.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/270/requerimento_no025-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/270/requerimento_no025-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretária de Fazenda._x000D_
 Assunto: Solicita o envio dos valores e os beneficiários dos processos judiciais pagos pela Prefeitura nos últimos anos, desde 2013 até o presente momento, incluindo-se valores pagos com acordos extrajudiciais, juntamente a todos os detalhes necessários para compreensão do povo em geral.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>José Carlos Rodrigues, Robson Silva de Sene, Sérgio Lázaro de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/271/requerimento_no026-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/271/requerimento_no026-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretária de Educação._x000D_
 Assunto: Solicita que sejam coletadas, junto à direção das escolas municipais, algumas informações sobre como tem sido as experiências de cada escola com as aulas remotas ministradas neste período de isolamento social devido a pandemia de COVID-19, com o intuito de saber se os objetivos estão sendo alcançados, se estão conseguindo desenvolver tudo o que foi planejado e se os alunos têm conseguido acompanhar e completar as atividades regularmente.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/272/requerimento_no027-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/272/requerimento_no027-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito._x000D_
 Assunto: Solicita a apresentação de cópias completas dos processos licitatórios que envolvem os empenhos referentes à prestação de serviço de grupo de apoio, logística e limpeza para a Festa do Marmelo e para a XXXI Exposição Agropecuária, que foram lançados na aba COVID-19 do site da Prefeitura.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/273/requerimento_no028-2020_.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/273/requerimento_no028-2020_.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretária de Saúde._x000D_
 Assunto: Solicita que seja enviada a esta Casa Legislativa uma atualização dos dados e composição do Conselho Municipal de Saúde e do Centro de Operações em Saúde (Comitê de Saúde), criado para monitoramento da emergência em saúde pública declarada pelo município de Delfim Moreira.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Lucas Félix da Silva</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/274/requerimento_no029-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/274/requerimento_no029-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Obras e Serviços Urbanos._x000D_
 Assunto: Solicita informações a respeito de qual instituição é atualmente responsável pelo trecho da BR-459 logo depois do antigo posto de fiscalização.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Jucemar Paulo dos Santos, Sebastião Rivail de Souza</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/275/requerimento_no030-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/275/requerimento_no030-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Secretário de Obras e Serviços Urbanos._x000D_
 Assunto: Solicita envio, em caráter de urgência, informações a respeito da empresa fornecedora dos meio-fios recentemente instalados no bairro do Góes 1 e no Morro do Ingu, bem como solicitar que esta seja notificada a respeito da baixa qualidade de seus materiais, conforme pode ser visto nas imagens anexas.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/276/requerimento_no031-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/276/requerimento_no031-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Obras e Serviços Urbanos._x000D_
 Assunto: Solicita maiores informações sobre o mais recente contrato de aquisição de cascalho (renovação de contrato), tais como valores pagos, valor por metros cúbico, quantidade acordada e demais detalhes que julgarem importantes e necessários para compreensão do povo em geral e transparência total.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/277/requerimento_no032-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/277/requerimento_no032-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Obras e Serviços Urbanos._x000D_
 Assunto: Solicita questionar qual o prazo para início das obras previstas em convênio para as estradas dos bairros São Bernardo e Rosário, uma vez que o projeto previa o início das obras em agosto/2020 e o término em dezembro/2020, mas que até o presente momento ainda não foi iniciado nenhum serviço no trecho. Solicita-se, ainda, envio de uma cópia do projeto de execução referente a este convênio e os respectivos valores, para ciência desta Casa.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/278/requerimento_no033-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/278/requerimento_no033-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretária de Educação._x000D_
 Assunto: Solicita informações referentes aos valores dos kits de alimentação recentemente distribuídos aos alunos da rede escolar municipal.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/279/requerimento_no034-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/279/requerimento_no034-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Turismo. _x000D_
 Assunto: Solicita informações referentes à retomada das atividades ligadas ao turismo e ao esporte em nosso município, tais como: se há alguma previsão para essa retomada, como ela será e que procedimentos e protocolos-padrão deverão ser adotados por todos.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, José Carlos Rodrigues, Jucemar Paulo dos Santos, Leandro Luis Ribeiro, Lucas Félix da Silva, Robson Silva de Sene, Sebastião Rivail de Souza, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/280/requerimento_no035-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/280/requerimento_no035-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Administração. _x000D_
 Assunto: Solicita que informe a esta Casa em qual base legal vem pautando o pagamento de vale-alimentação aos agentes políticos do Poder Executivo (seja lei, parecer ou outro documento), bem como solicitar cópia destes e, ainda, cópia dos contra-cheques dos Secretários Municipais referentes aos últimos três meses.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Lucas Félix da Silva</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/281/requerimento_no036-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/281/requerimento_no036-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Obras e Serviços Urbanos. _x000D_
 Assunto: Solicita que informe a esta Casa se a empresa atualmente contratada para manutenção da iluminação pública municipal tem cumprido os prazos acordados em contrato para atendimento de solicitações de manutenção, e solicitar novamente que seja feito e divulgado um cronograma quinzenal/mensal de manutenções da rede de iluminação no município.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/282/requerimento_no037-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/282/requerimento_no037-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito. _x000D_
 Assunto: Solicita informações detalhadas acerca das instalações da rede de internet da empresa Projessom Internet na zona rural de nosso município, tais como:_x000D_
 - Projeto completo da instalação;_x000D_
 - Cópia da autorização municipal para execução deste projeto; e_x000D_
 - Cópia do acordo escrito entre as partes (Executivo e empresa), detalhando os direitos, deveres e contrapartidas de cada uma, suas garantias e custos envolvidos._x000D_
 Ademais, solicita-se também uma resposta ao Requerimento nº 21/2020/CMDM, de 15 de junho de 2020 que, entre outros questionamentos, solicita previsão para instalação dos pontos de wi-fi gratuitos em zona rural concedidos pela empresa Starweb como contrapartida à permissão que lhe foi concedida pelo Executivo para passagem de postes com fibra óptica pelo território delfinense.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/283/requerimento_no038-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/283/requerimento_no038-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito._x000D_
 Assunto: Solicita que seja providenciada a reinserção no site da Prefeitura das informações a respeito do Concurso Público Edital nº 01/2016 e todas as convocações realizadas no ano de 2020, pois nem todas estão publicadas. Requer, ainda, que seja esclarecido se o 10º colocado na lista para o cargo de ‘Operário I’ foi convocado, visto que constam apenas publicações das convocações do 9º e do 11º, sem maiores informações ou citações a respeito do 10º.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/284/requerimento_no039-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/284/requerimento_no039-2020.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Obras e Serviços Urbanos._x000D_
 Assunto: Solicita que sejam enviadas a esta Casa informações a respeito do valor pago neste ano corrente para o consórcio CIMASAS referente à destinação dos resíduos sólidos coletados em nosso município para o aterro sanitário de Itajubá.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO EXECUTIVO</t>
   </si>
   <si>
     <t>José Fernando Coura</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/512/pl_01-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/512/pl_01-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/519/pl_02-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/519/pl_02-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos especiais ao orçamento geral do município, com a finalidade de aplicar os recursos da cessão onerosa do bônus do pré-sal, conforme Lei Federal nº13.885, de 17 de outubro de 2019, e dá outras providências</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/520/pl_03-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/520/pl_03-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral da remuneração dos agentes políticos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/521/pl_04-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/521/pl_04-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento geral do município de Delfim Moreira, com a finalidade de criar dotações na Secretaria Municipal de Agricultura e Meio Ambiente, no valor de R$260.000,00 e dá outras providências</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/522/pl_05-2020_-_ldo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/522/pl_05-2020_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária do município de Delfim Moreira para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/523/pl_06-2020_-_fumel.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/523/pl_06-2020_-_fumel.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal do Esporte e Lazer e dá outras providências.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/524/pl_07-2020_-_creditos_especial_veiculo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/524/pl_07-2020_-_creditos_especial_veiculo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos especiais ao orçamento geral do município, com a finalidade de aplicar os recursos da cessão onerosa do bônus do pré-sal, conforme Lei Federal nº13.885, de 17 de outubro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/525/pl_08-2020_-_creditos_especial_parque.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/525/pl_08-2020_-_creditos_especial_parque.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos especiais ao orçamento geral do município, com a finalidade de aplicar os recursos da cessão onerosa do bônus do pré-sal, conforme Lei Federal nº13.885, de 17 de outubro de 2019, e dá outras providências._x000D_
 (Crédito especial para construção de parque)</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/526/pl_09-2020_-_creditos_especial_van_para_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/526/pl_09-2020_-_creditos_especial_van_para_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento geral do município de Delfim Moreira, com a finalidade de criar dotações na Secretaria Municipal de Saúde, no valor de R$150.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/527/pl_10-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/527/pl_10-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação da Coleta Seletiva na área urbana e áreas rurais de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/528/pl_11-2020_-_fruticultura.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/528/pl_11-2020_-_fruticultura.pdf</t>
   </si>
   <si>
     <t>Institui programa municipal de desenvolvimento da fruticultura, através da criação de unidades demonstrativas, da distribuição de mudas, da assistência técnica e dá outras providências.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/529/pl_12-2020_-_politica_publica_de_cultura_de_paz_e_convivencia_humanitaria.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/529/pl_12-2020_-_politica_publica_de_cultura_de_paz_e_convivencia_humanitaria.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Delfim Moreira, a Política Pública de Cultura de Paz e Convivência Humanitária e dá outras providências.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/530/pl_13-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/530/pl_13-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos especiais ao orçamento geral do município, com a finalidade de aplicar os recursos da cessão onerosa do bônus do pré-sal, conforme lei federal nº13.885, de 17 de outubro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/531/pl_14-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/531/pl_14-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento geral do município de Delfim Moreira, com a finalidade de criar dotações na Secretaria Municipal de Saúde, no valor de R$120.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/532/pl_15-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/532/pl_15-2020.pdf</t>
   </si>
   <si>
     <t>Denomina quadra esportiva no Bairro da Barreira “Cíntia Patrícia de Carvalho”.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/533/pl_16-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/533/pl_16-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais ao orçamento geral do município, para aquisição de móveis e equipamentos para a educação e dá outras providências.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/534/pl_17-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/534/pl_17-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária nº 1.411, De 26 de dezembro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/535/pl_18-2020_loa_2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/535/pl_18-2020_loa_2021.pdf</t>
   </si>
   <si>
     <t>Estabelece proposta orçamentária, estimando a receita e fixando a despesa do município de Delfim Moreira para o exercício de 2021.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/536/pl_19-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/536/pl_19-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a prestar serviço de transporte público de passageiros, nos termos do Art. 10, inciso IX e XII da Lei Orgânica do Município de Delfim Moreira, e dá outras providências.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/538/pl_20-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/538/pl_20-2020.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Resíduos Sólidos do Município de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/537/pl_21-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/537/pl_21-2020.pdf</t>
   </si>
   <si>
     <t>Denomina quadra esportiva no Bairro da Barreira Sebastião Melo dos Santos.</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Robson Silva de Sene, Sebastião Rivail de Souza, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/11/moc_01-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/11/moc_01-2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 O Poder Legislativo de Delfim Moreira, por proposição do vereador Robson Silva de Sene juntamente aos vereadores Sebastião Rivail de Souza, Antônio Luciano da Silva e Thiago Siqueira Marques, confere a presente Moção de Congratulação ao Sr. Nery de Oliveira Júnior em reconhecimento aos seus notáveis trabalhos à frente da empresa Nery Engenharia, empreendimento tão relevante à comunidade delfinense, que tão ativamente contribui na economia local com a geração de novos empregos e parcerias, inclusive em meio às dificuldades impostas pela atual pandemia, levando o nome de nossa cidade para todo o Brasil e o mundo.</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/12/moc_02-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/12/moc_02-2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 O Poder Legislativo de Delfim Moreira, por proposição do Vereador Sebastião Rivail de Souza, confere a presente Moção de Congratulação ao Sgto. Sandro e ao 4º pelotão da Polícia Militar de Delfim Moreira como representação da admiração e respeito que lhe são devidos pelos esforços empreendidos diariamente no exercício de suas profissões, e especialmente por seus notáveis serviços recentemente prestados à comunidade delfinense de apreensões de drogas, armas e pés de maconha, além de suas imprescindíveis ações de combate ao crime, patrulhamento e fiscalização no município.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/477/plc_01-2020_com_anexos___pccv_administracao_e_saude_site.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/477/plc_01-2020_com_anexos___pccv_administracao_e_saude_site.pdf</t>
   </si>
   <si>
     <t>Institui o plano de cargos, carreiras e vencimentos para os servidores públicos dos quadros setoriais da Administração e da Saúde do Poder Executivo do Município de Delfim Moreira.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/478/plc_02-2020_com_anexos___pccv_educacao_site.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/478/plc_02-2020_com_anexos___pccv_educacao_site.pdf</t>
   </si>
   <si>
     <t>Institui o plano de cargos, carreiras e vencimentos para os servidores públicos do quadro setorial da Educação do Poder Executivo do Município de Delfim Moreira.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/479/plc_03-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/479/plc_03-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA OS §§ 1º E 2º DO ARTIGO 58 DA LEI COMPLEMENTAR N.º 035 DE 06 DE ABRIL DE 2020 E OS §§ 1º E 2º DO ARTIGO 51 DA LEI COMPLEMENTAR N.º 036 DE 06 DE ABRIL DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/480/plc_04_-_2020_pdf.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/480/plc_04_-_2020_pdf.pdf</t>
   </si>
   <si>
     <t>ALTERA A CARGA HORÁRIA DOS CARGOS DE MÉDICOS GINECOLOGISTA E PEDIATRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/461/pll_01-2020_servidores_camara.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/461/pll_01-2020_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e reajuste da remuneração dos Servidores Públicos do Quadro de Pessoal da Câmara Municipal de Delfim Moreira</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/462/pll_02-2020_vale_camara.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/462/pll_02-2020_vale_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão e reajuste do vale alimentação dos servidores públicos municipais do Poder Legislativo</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/463/pll_03-2020_agentes_politicos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/463/pll_03-2020_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Concede revisão dos Subsídios dos Agentes Políticos.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/464/pll_04-2020_nomeia_sede_da_camara_com_alteracoes_e_biografia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/464/pll_04-2020_nomeia_sede_da_camara_com_alteracoes_e_biografia.pdf</t>
   </si>
   <si>
     <t>Denomina prédio público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/465/pll_05-2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/465/pll_05-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o incremento da transparência na divulgação das receitas e despesas referentes ao enfrentamento à epidemia de COVID-19 no município de Delfim Moreira.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/466/pll_no_06-2020_-_fixa_subsidios_vereadores.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/466/pll_no_06-2020_-_fixa_subsidios_vereadores.pdf</t>
   </si>
   <si>
     <t>Fixa o valor dos subsídios dos Vereadores do Município de Delfim Moreira para a Legislatura 2021/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/467/pll_no_07-2020_-_fixa_subsidios_agentes_politicos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/467/pll_no_07-2020_-_fixa_subsidios_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Fixa o valor dos subsídios dos Agentes Políticos do Poder Executivo do Município de Delfim Moreira para a Legislatura 2021/2024 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1577,68 +1577,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/367/indicacao_n-001-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/368/indicacao_n-002-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/369/indicacao_n-003-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/420/indicacao_no004-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/421/indicacao_no005-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/422/indicacao_no006-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/423/indicacao_no007-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_no008-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/425/indicacao_no009-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_no010-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/427/indicacao_no011-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_no012-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_no013-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_no014-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_no015-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/432/indicacao_no016-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/433/indicacao_no017-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/434/indicacao_no018-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/435/indicacao_no019-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/436/indicacao_no020-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/437/indicacao_no021-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/438/indicacao_no022-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_no023-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_no024-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_no025-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/246/requerimento_no001-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/247/requerimento_no002-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/249/requerimento_no004-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/250/requerimento_no005-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/251/requerimento_no006-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/252/requerimento_no007-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/253/requerimento_no008-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/254/requerimento_no009-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/255/requerimento_no10-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/256/requerimento_no011-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/257/requerimento_no012-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/258/requerimento_no013-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/259/requerimento_no014-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/260/requerimento_no015-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/261/requerimento_no016-2020_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/262/requerimento_no017-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/263/requerimento_no018-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/264/requerimento_no019-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/265/requerimento_no020-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/266/requerimento_no021-2020_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/267/requerimento_no022-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/268/requerimento_no023-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/269/requerimento_no024-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/270/requerimento_no025-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/271/requerimento_no026-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/272/requerimento_no027-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/273/requerimento_no028-2020_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/274/requerimento_no029-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/275/requerimento_no030-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/276/requerimento_no031-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/277/requerimento_no032-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/278/requerimento_no033-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/279/requerimento_no034-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/280/requerimento_no035-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/281/requerimento_no036-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/282/requerimento_no037-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/283/requerimento_no038-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/284/requerimento_no039-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/512/pl_01-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/519/pl_02-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/520/pl_03-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/521/pl_04-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/522/pl_05-2020_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/523/pl_06-2020_-_fumel.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/524/pl_07-2020_-_creditos_especial_veiculo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/525/pl_08-2020_-_creditos_especial_parque.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/526/pl_09-2020_-_creditos_especial_van_para_saude.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/527/pl_10-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/528/pl_11-2020_-_fruticultura.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/529/pl_12-2020_-_politica_publica_de_cultura_de_paz_e_convivencia_humanitaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/530/pl_13-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/531/pl_14-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/532/pl_15-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/533/pl_16-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/534/pl_17-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/535/pl_18-2020_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/536/pl_19-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/538/pl_20-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/537/pl_21-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/11/moc_01-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/12/moc_02-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/477/plc_01-2020_com_anexos___pccv_administracao_e_saude_site.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/478/plc_02-2020_com_anexos___pccv_educacao_site.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/479/plc_03-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/480/plc_04_-_2020_pdf.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/461/pll_01-2020_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/462/pll_02-2020_vale_camara.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/463/pll_03-2020_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/464/pll_04-2020_nomeia_sede_da_camara_com_alteracoes_e_biografia.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/465/pll_05-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/466/pll_no_06-2020_-_fixa_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/467/pll_no_07-2020_-_fixa_subsidios_agentes_politicos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/367/indicacao_n-001-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/368/indicacao_n-002-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/369/indicacao_n-003-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/420/indicacao_no004-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/421/indicacao_no005-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/422/indicacao_no006-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/423/indicacao_no007-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_no008-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/425/indicacao_no009-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_no010-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/427/indicacao_no011-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_no012-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_no013-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_no014-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_no015-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/432/indicacao_no016-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/433/indicacao_no017-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/434/indicacao_no018-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/435/indicacao_no019-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/436/indicacao_no020-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/437/indicacao_no021-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/438/indicacao_no022-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_no023-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_no024-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_no025-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/246/requerimento_no001-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/247/requerimento_no002-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/249/requerimento_no004-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/250/requerimento_no005-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/251/requerimento_no006-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/252/requerimento_no007-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/253/requerimento_no008-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/254/requerimento_no009-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/255/requerimento_no10-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/256/requerimento_no011-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/257/requerimento_no012-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/258/requerimento_no013-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/259/requerimento_no014-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/260/requerimento_no015-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/261/requerimento_no016-2020_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/262/requerimento_no017-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/263/requerimento_no018-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/264/requerimento_no019-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/265/requerimento_no020-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/266/requerimento_no021-2020_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/267/requerimento_no022-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/268/requerimento_no023-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/269/requerimento_no024-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/270/requerimento_no025-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/271/requerimento_no026-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/272/requerimento_no027-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/273/requerimento_no028-2020_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/274/requerimento_no029-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/275/requerimento_no030-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/276/requerimento_no031-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/277/requerimento_no032-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/278/requerimento_no033-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/279/requerimento_no034-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/280/requerimento_no035-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/281/requerimento_no036-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/282/requerimento_no037-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/283/requerimento_no038-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/284/requerimento_no039-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/512/pl_01-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/519/pl_02-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/520/pl_03-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/521/pl_04-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/522/pl_05-2020_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/523/pl_06-2020_-_fumel.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/524/pl_07-2020_-_creditos_especial_veiculo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/525/pl_08-2020_-_creditos_especial_parque.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/526/pl_09-2020_-_creditos_especial_van_para_saude.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/527/pl_10-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/528/pl_11-2020_-_fruticultura.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/529/pl_12-2020_-_politica_publica_de_cultura_de_paz_e_convivencia_humanitaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/530/pl_13-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/531/pl_14-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/532/pl_15-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/533/pl_16-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/534/pl_17-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/535/pl_18-2020_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/536/pl_19-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/538/pl_20-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/537/pl_21-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/11/moc_01-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/12/moc_02-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/477/plc_01-2020_com_anexos___pccv_administracao_e_saude_site.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/478/plc_02-2020_com_anexos___pccv_educacao_site.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/479/plc_03-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/480/plc_04_-_2020_pdf.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/461/pll_01-2020_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/462/pll_02-2020_vale_camara.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/463/pll_03-2020_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/464/pll_04-2020_nomeia_sede_da_camara_com_alteracoes_e_biografia.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/465/pll_05-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/466/pll_no_06-2020_-_fixa_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2020/467/pll_no_07-2020_-_fixa_subsidios_agentes_politicos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="191" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>