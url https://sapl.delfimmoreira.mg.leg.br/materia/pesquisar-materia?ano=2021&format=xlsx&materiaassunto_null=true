--- v0 (2025-10-02)
+++ v1 (2026-05-14)
@@ -54,3893 +54,3893 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Reinaldo Sávio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_no001-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_no001-2021.pdf</t>
   </si>
   <si>
     <t>Indica remoção do poste de energia próximo à residência do Sr. Israel, no bairro do Sertão Pequeno.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_no002-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_no002-2021.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da ponte no bairro do Rio Claro, próxima à residência da Doroteia e demais residências (seis famílias moram no local).</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_no003-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_no003-2021.pdf</t>
   </si>
   <si>
     <t>Indica providência de dois caminhões de cascalho para o bairro da Água Limpa, no loteamento, especialmente próximo a residência do Sr. José Carlinho.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>José Carlos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_no004-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_no004-2021.pdf</t>
   </si>
   <si>
     <t>Indica que verifiquem a possibilidade de mudar alguns metros para dentro a cerca do campo de futebol do bairro São Bernardo (em um dos cantos do campo), de modo a deixar um espaço livre que permita a manobra de caminhões, sem prejuízo do espaço normal do campo.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Marcus Vinicius de Oliveira Costa, Norival Freitas Alkmin</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_no005-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_no005-2021.pdf</t>
   </si>
   <si>
     <t>Indica manutenção e reconstrução dos seguintes bueiros, localizados no bairro Centro: um na esquina das Ruas Wenceslau Braz e Tancredo Neves, e outro na esquina das Ruas Wenceslau Braz e Paulino Faria (em frente à antiga estação).</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_no006-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_no006-2021.pdf</t>
   </si>
   <si>
     <t>Indica providência de melhorias na iluminação da Praça Getúlio Vargas, no Centro.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_no007-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_no007-2021.pdf</t>
   </si>
   <si>
     <t>Indica que providenciem, em caráter de urgência, a retirada de uma barreira caída no bairro do Biguá, que está bloqueando o portão da residência da Sra. Maria Aparecida Rodrigues dos Santos (conhecida como Maria do Zé Olímpio).</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_no008-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_no008-2021.pdf</t>
   </si>
   <si>
     <t>Indica que providenciem, para o bairro Santa Cruz, melhorias de calçamento, serviços de capina e limpeza e ainda extensão da rede de iluminação pública na Rua Francisco Alves de Faria (rua com catorze residências no trecho mais alto do bairro – ponto de referência: residência do Sr. Adilson,).</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Norival Freitas Alkmin</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_no009-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_no009-2021.pdf</t>
   </si>
   <si>
     <t>Indica calçamento e extensão da rede de iluminação pública no ‘Beco do Livino’, bairro da Barreira.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_no10-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_no10-2021.pdf</t>
   </si>
   <si>
     <t>Indica roçada de ambos os lados na Estrada da Peixe, indo até a BR459.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_no11-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_no11-2021.pdf</t>
   </si>
   <si>
     <t>Indica serviços de capina em todo o bairro Santa Luzia.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_no12-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_no12-2021.pdf</t>
   </si>
   <si>
     <t>Indica instalação de uma tela protetora ao redor da área de lazer (campinho de futebol) do bairro Santa Luzia.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin, Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_no13-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_no13-2021.pdf</t>
   </si>
   <si>
     <t>Indica instalação de um quebra-molas no bairro Santa Luzia, nas proximidades da residência do Sebastião Benedito de Souza (próximo à subida para chegar ao Brumado).</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_no14-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_no14-2021.pdf</t>
   </si>
   <si>
     <t>Indica instalação de alguns quebra-molas no bairro do Brumado.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Ritieli Aparecida Graciano Rodrigues, Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_no15-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_no15-2021.pdf</t>
   </si>
   <si>
     <t>Indica que realizem, em caráter de urgência, a regularização da contagem e do pagamento das horas extras dos motoristas da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Ritieli Aparecida Graciano Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_no16-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_no16-2021.pdf</t>
   </si>
   <si>
     <t>Indica que estudem uma solução possível e viável para as freqüentes situações de transbordamento de rio no bairro da Divisa.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_no17-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_no17-2021.pdf</t>
   </si>
   <si>
     <t>Indica que providenciem materiais e  mão-de-obra necessários para regularização do abastecimento de água no bairro do Brumado de cima, que vem enfrentando freqüentes faltas de água.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_no18-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_no18-2021.pdf</t>
   </si>
   <si>
     <t>Indica calçamento no bairro do Barreiro, especialmente em frente à lanchonete do Merica.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_no19-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_no19-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que tomem, em caráter de urgência, as providências necessárias para regularização do abastecimento de água no bairro do Barreiro.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_no20-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_no20-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem calçamento no bairro da estação, nas proximidades da igreja evangélica.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_no21-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_no21-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que tomem as providências necessárias para regularização do abastecimento de água no bairro da Estação.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_no22-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_no22-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que estude a possibilidade de instalar um posto de saúde no bairro Pitangal.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_no23-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_no23-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem serviços de capina na Rua Cláudio Benedito de Freitas, bairro Caquende.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_no24-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_no24-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Saúde que providenciem, em caráter de urgência, um ponto de internet e um computador para o posto de saúde do bairro Mogiano.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_no25-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_no25-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção no telhado do posto de saúde do bairro Barreirinho.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_no26-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_no26-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que estude a possibilidade de implantação de um ‘Programa Jovem Aprendiz’ no município de Delfim Moreira.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_no27-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_no27-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem serviços de limpeza, roçada e capina para o Posto de Saúde do bairro da Barreira, bem como providenciem a reforma geral do Posto.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_no28-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_no28-2021.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que tomem as providências necessárias para evitar o freqüente empoçamento de água ao redor da quadra da Barreira, e alagamento dentro dela.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_no29-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_no29-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem reposição das lâmpadas queimadas nos seguintes pontos do bairro da Barreira (vide imagens anexas):_x000D_
 - Em frente à residência do Vanderlei; e_x000D_
 - Em frente à escola do bairro.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_no30-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_no30-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem calçamento da viela que vai da casa da Cristina até a casa do Jesus,  no bairro da Barreira.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_no31-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_no31-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção de algumas manilhas que fazem captação de água da chuva da estrada, no trevo (bairro da Barreira), e passam pelo quintal da casa da Dita e da Doca.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_no32-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_no32-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem calçamento da viela que vai da casa do Debrano até a casa do Willian, no bairro da Barreira</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_no33-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_no33-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção de um bueiro na estrada do bairro Mogiano.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, José Carlos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_no34-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_no34-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a construção de um abrigo para um ponto de ônibus no bairro Água Limpa, nas proximidades de onde foi retirada a rotatória e de onde fica o orelhão.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_no35-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_no35-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem as seguintes manutenções de iluminação pública no bairro da Barreira:_x000D_
 - Reposição de lâmpada queimada no poste em frente à residência da Ângela e do Joaquim (rodovia BR459);_x000D_
 - Reposição de lâmpada queimada no poste em frente à Congregação Cristã do Brasil;_x000D_
 - Reposição de lâmpada queimada no poste em frente à residência do Vanderlei, na rua da escola; e_x000D_
 - Reposição de lâmpada queimada e manutenção (lâmpada piscando) nos postes próximos às residências do Dica e do Ismael.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_no36-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_no36-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que verifiquem a possibilidade de construir um campo de futebol no bairro da Barreira.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_no37-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_no37-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que realizem um estudo e planejamento para melhorar as vagas de estacionamento ao longo de toda a Av. Tancredo Neves.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_no38-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_no38-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem repintura de todas faixas de pedestre, lombadas e meios-fios do município, e também garantam instalação de placas de sinalização em todos os pontos necessários.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_no39-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_no39-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem instalação de uma grade ou tela nas laterais da ponte de pedestres que dá acesso ao campo de futebol pela Rua Laudelino Marcondes Ribeiro, e também manutenção no assoalho dessa ponte.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Reinaldo Sávio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_no40-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_no40-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenções, limpezas mais frequentes e mais produtos de higiene para os banheiros públicos localizados ao lado da Biblioteca Municipal.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Reinaldo Sávio Ribeiro, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_no41-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_no41-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Saúde que providenciem a contratação de mais um profissional dentista para atuação no bairro do Sertão Pequeno.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Marcus Vinicius de Oliveira Costa</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_no42-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_no42-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que tome as providências necessárias para regularizar o abastecimento de água no bairro Caquende.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_no43-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_no43-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que tome as providências necessárias junto à Fundação ROGE e/ou à Defesa Civil, referente à situação em que se encontra o muro desabado da Fundação.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_no44-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_no44-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providencie, no bairro Barreirinho, calçamento em dois trechos de uma estrada que dá acesso às residências do Sr. Zé Dica e de outras famílias.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_no45-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_no45-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Promoção Social que volte a promover oficinas de danças, yoga, artes marciais e outros esportes, ou que estude a possibilidade de ofertar novos tipos de cursos / oficinas de acordo com a realidade pandêmica em que ainda vivemos.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_no46-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_no46-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que reveja a questão do tráfego de carros no calçadão da praça central, em frente à igreja matriz, no centro da cidade.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Reinaldo Sávio Ribeiro, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_no47-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_no47-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção e término do calçamento em frente ao laticínio, na estrada do Rosário.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_no48-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_no48-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que estude a possibilidade de implantação de um caixa eletrônico 24h em alguma localidade no Centro da cidade.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Reinaldo Sávio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_no49-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_no49-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem continuidade da construção da quadra do Bairro do Sertão Pequeno.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_no50-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_no50-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem extensão da rede de iluminação pública até a Rua do Pontilhão, no bairro Vargem.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_no51-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_no51-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem, em caráter de urgência, o cascalhamento do trecho próximo ao Bar do Zezé, no bairros Perus.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_no52-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_no52-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem, em caráter de urgência, a manutenção da ponte no bairro Rio Claro que dá acesso ao bairro do Pedro Machado.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_no53-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_no53-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a substituição de quatro postes na rua que dá acesso à residência da Irene, próximo à ‘Escola pró-infância’, por novos postes.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_no54-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_no54-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem as manutenções necessárias ao posto de saúde do bairro Água Limpa.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_no55-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_no55-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção do calçamento no bairro do Monteiro, especialmente na área ao redor do poste próximo à residência do Sérgio.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_no56-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_no56-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção na rede de esgoto no bairro Vila Rica, próximo ao ‘Bar do Kito’.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_no57-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_no57-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção do calçamento na esquina entre a Avenida JK de Oliveira e a Rua São Benedito.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_no58-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_no58-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção dos abrigos de pontos ônibus que estiverem com telhados danificados em nossa cidade.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_no59-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_no59-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem construção de um telhado para o depósito de materiais da Estação de Tratamento de Água.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_no60-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_no60-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenções na iluminação pública:_x000D_
 - Reposição de lâmpada queimada na Água Limpa, próximo à segunda ponte;_x000D_
 - Manutenção em poste com mau contato na fiação elétrica, no bairro do Biguá, próximo à casa do Hernane;_x000D_
 - Reposição de lâmpada queimada no bairro do Biguá, em frente ao barracão do João Paulo; e_x000D_
 - Reposição de lâmpadas queimadas no bairro do Salto, em frente à igreja e próximo à residência do Pablo.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_no61-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_no61-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem calçamento para o bairro Perus, em frente a Igreja Católica.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>José Carlos Rodrigues, Marcus Vinicius de Oliveira Costa, Reinaldo Sávio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_no62-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_no62-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manilhamento de um fluxo de água que corta a estrada do bairro Pessegueiro, logo na chegada do bairro.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_no63-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_no63-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção geral em toda a estrada do São Francisco.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_no64-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_no64-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção com retroescavadeira no bairro da Barreira, em frente a residência da casa do ‘Tio Vená’</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_no65-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_no65-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção (se possível calçamento) no morro do loteamento, bairro da Barreira.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_no66-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_no66-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manilhamento do fluxo de água que corre na Rua Joaquim de Oliveira, na subida do Itagyba.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_no67-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_no67-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem substituição das manilhas atualmente instaladas no bairro Vila Rica, nas proximidades do pátio do Sr. Dé e da área onde seria construído o parque municipal, por manilhas maiores.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_no68-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_no68-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que reavaliem o paisagismo adotado na praça central, quanto aos pinheiros amarrados na escadaria da praça de modo a formar um túnel.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_no69-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_no69-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a construção de uma boca de lobo na Rua Clementino Batista da Cunha, bairro Vargem, próximo à ponte.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_no70-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_no70-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem reposição de lâmpadas na Rua Joaquim Dias da Silva, em frente a casa de n° 83, e na Rua Cláudio Benedito de Freitas, em frente a residência da Beth Miranda.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/109/indicacao_no71-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/109/indicacao_no71-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção da estrada no bairro do Brumado que dá acesso a várias residências, como a do Ronaldo e da Fátima Siqueira.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_no72-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_no72-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem cascalhamento e manutenção da ‘estrada do morango’, no bairro Taquaral, próximo à granja.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/111/indicacao_no73-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/111/indicacao_no73-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem reposição das lâmpadas queimadas nos seguintes pontos do município:_x000D_
 - No bairro do Rio Claro, na praça, em frente ao mercado do Everton;_x000D_
 - No bairro da Barra, em frente à residência da Glórinha e ao lado da praça; e_x000D_
 - No bairro da Barra, próximo à Escola, em frente à residência da Isilda.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_no74-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_no74-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem reposição dos bloquetes que faltam próximo à ponte da Água Limpa.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_no75-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_no75-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem substituição das lâmpadas queimadas nos seguintes pontos do município:_x000D_
 - No bairro Floresta, poste na Rua Paulino Faria em frente à residência nº 720 Fundos (residência do Sr. Paulo Márcio Alves);_x000D_
 - No bairro Vila Rica, dois postes na Rua Padre Antônio Rodrigues Ferreira, próximos à residência nº 43 (são dois postes seguidos, entre as casas de Simone Mota Ribeiro e Dona Maria).</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_no76-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_no76-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem um calçamento ao lado da Escola Filomena, desde o local em que os alunos desembarcam do ônibus</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_no77-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_no77-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a instalação de um quebra-molas na Rua Joaquim Honório de Mello, em frente à residência nº 46 (residência do Sr. Zezé / ‘Zé padre’).</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_no78-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_no78-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem substituição dos canos localizados ao lado do meio-fio em frente ao velório municipal, por canos maiores.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_no79-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_no79-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção na Rua Clementino Batista da Cunha, após a ponte, de modo a consertarem a inclinação que faz com que o local seja inundado frequentemente.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/118/indicacao_no80-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/118/indicacao_no80-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a instalação de uma lata de lixo maior no bairro Caquende, nas proximidades do antigo matadouro.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/119/indicacao_no81-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/119/indicacao_no81-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem roçada de ambos os lados da estrada da linha.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_no82-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_no82-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem um estudo e levantamento sobre as atividades de retirada de madeira em nosso município, para providência de uma regulamentação a respeito, especialmente no que tange ao armazenamento das madeiras já cortadas.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_no83-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_no83-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem as manutenções necessárias ao posto de saúde do bairro Ponte de Zinco.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_no84-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_no84-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, à Secretaria de Saúde e à Vigilância Sanitária que providenciem uma intensificação dos serviços de fiscalização referentes ao enfrentamento da pandemia na zona rural do município.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_no85-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_no85-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem reforma e restauração da capela do cemitério municipal, bem como providenciem alocação de um servidor para zelar por tempo integral pelo local.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_no86-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_no86-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem uma forma de escoamento da água que tem ficado empoçada em frente à residência da Vera, no bairro da Barreira.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_no87-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_no87-2021.pdf</t>
   </si>
   <si>
     <t>Reindica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem reposição das lâmpadas queimadas nos seguintes pontos do bairro da Barreira:_x000D_
 - Poste e holofote em frente à Assembleia de Deus;_x000D_
 - Poste em frente à residência do Vanderlei, na rua da escola;_x000D_
 - Poste em frente ao Postinho de Saúde; e_x000D_
 - Holofotes em frente à Congregação Cristã do Brasil e em frente à Igreja Evangélica Cristã (Rua da Areia Branca).</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_no88-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_no88-2021.pdf</t>
   </si>
   <si>
     <t>Reindica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem um braço de luz para instalação no poste do trevo da Barreira.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_no89-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_no89-2021.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem os seguintes serviços de manutenção de estradas:_x000D_
 - Manutenção com motoniveladora na estrada que vai do bairro das Bicas até o Buriqui;_x000D_
 - Manutenção com cascalhamento e motoniveladora na estrada do Rio Comprido.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_no90-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_no90-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos seja providenciada a instalação de uma caçamba de lixo maior no bairro do Monteiro, no ponto próximo à Igreja Católica do bairro.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_no91-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_no91-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos seja providenciada a instalação de um quebra-molas na Rua do Rosário, acima do Pontilhão.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_no92-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_no92-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem, no bairro do Mogiano, a retirada de pedras presentes no meio da estrada, no morro próximo a residência da Nedina.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_no93-2021_.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_no93-2021_.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem, no bairro do Mogiano, cascalhamento do morro próximo à pizzaria indo até a igreja.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_no94-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_no94-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção da estrada da Fazendinha, próximo ao brejo, com a construção de um bueiro.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_no95-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_no95-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem construção de um abrigo para o ponto de ônibus no fim do bairro da Água Limpa, no Corte, próximo à residência do Rafael.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Jucemar Paulo dos Santos, Reinaldo Sávio Ribeiro, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_no96-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_no96-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção do bueiro próximo do ‘Bar do Boi’ no bairro Água Limpa.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>José Carlos Rodrigues, Reinaldo Sávio Ribeiro, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_no97-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_no97-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que incluam, nos trajetos dos caminhões de lixo, mais pontos dos bairros Lopes e Pessegueiros.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_no98-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_no98-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que estudem a possibilidade de mudança da mão de trânsito na Rua que desce ao lado da Praça Sagrados Corações, de frente para a ‘Casa de Couro Cezinha’.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_no99-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_no99-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem instalação de lixeiras nas Praças do Centro da cidade (Sagrados Corações, Getúlio Vargas e Benedito Ferreira).</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_no100-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_no100-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que verifiquem a possibilidade de construção de uma área de lazer no bairro do Monteiro.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_no101-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_no101-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem, em caráter de urgência, instalação de iluminação pública no trecho que vai do antigo matadouro até a empresa Nery Engenharia.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_no102-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_no102-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem as seguintes manutenções gerais, necessárias no bairro Santa Cruz:_x000D_
 - Reposição de lâmpada queimada no poste próximo à residência do Vânio;_x000D_
 - Manutenção de calçamento na subida próxima à residência do Sr. Zé Guarda, e seguindo mais à frente, próximo à residência da Ana Lúcia; e_x000D_
 - Limpeza e capina da Rua Francisco Alves de Faria, também na subida do bairro.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_no103-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_no103-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção da ‘estrada antiga’, conhecida como ‘estrada da ponte quebrada’, que liga a Água Limpa até a estação do Biguá.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_no104-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_no104-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem instalação de um sistema de tratamento de água no bairro Barreirinho.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_no105-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_no105-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção da ponte no bairro do Rio Claro, próxima à residência da Doroteia, da D. Maria Helena dos Santos, Sr. José Rubens Marcondes e demais residências (seis famílias moram no local)._x000D_
 Faz-se importante registrar que o objeto desta Indicação foi anteriormente solicitado na Indicação nº 02/2021, de autoria dos vereadores Antônio Luciano da Silva e Sebastião dos Santos Fortes Vieira. Reitera-se, por meio desta, a referida solicitação.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_no106-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_no106-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria Municipal de Educação, para realizarem a aquisição de Tablet para os alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Marcus Vinicius de Oliveira Costa, Norival Freitas Alkmin, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_no107-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_no107-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem repintura de todas faixas de pedestre, lombadas e meios-fios do município, e também garantam manutenção e instalação de placas de sinalização em todos os pontos necessários.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_no108-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_no108-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção geral em toda a estrada do São Francisco.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Norival Freitas Alkmin, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_no109-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_no109-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção, com serviços de tapa-buracos e recapiamento da manta asfáltica no calçamento da Av. do Encontro, desde o trevo até a Av. Tancredo Neves.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_no110-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_no110-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção no bairro Santa Luzia, de modo a prevenir inundações no ponto próximo à residência do Alessandro e da Cida.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_no111-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_no111-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a instalação de duas caçambas de lixo na Barra.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_no112-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_no112-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção geral na estrada do Saiqui.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_no113-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_no113-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção no calçamento da Rua Avelino Augusto Assis.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_no114-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_no114-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenções e melhorias no sistema de tratamento e distribuição de água do bairro Santa Cruz.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/155/indicacao_no115-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/155/indicacao_no115-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção do calçamento da Rua São Benedito, nº 217, ao lado da cervejaria.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_no116-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_no116-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção geral no trecho de entrada do bairro Água Limpa (ao lado da rodovia).</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_no117-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_no117-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e às Secretarias de Obras e de Saúde que façam uma ação conjunta de enfrentamento à COVID-19 utilizando o caminhão de lixo com alto-falantes para conscientização da população.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/158/indicacao_no118-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/158/indicacao_no118-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras que estudem a possibilidade de instalação de uma faixa elevada ao lado da Praça Getúlio Vargas, em frente ao Bar do Sérgio.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/159/indicacao_no119-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/159/indicacao_no119-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem reforma e manutenção de uma ponte no bairro Sertão Pequeno de baixo, que dá acesso à igreja São Sebastião e a diversas outras residências.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_no120-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_no120-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem construção de um bueiro no bairro Sertão Pequeno de baixo, na estrada que dá acesso à várias residências como a do Sr. João Leone e de outras famílias.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_no121-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_no121-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem cascalhamento do morro que dá acesso ao cemitério do Rio Claro.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_no122-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_no122-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção no calçamento da rua do loteamento, no bairro da Barreira, em frente à residência do Dica e do Ismael.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_no123-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_no123-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem limpeza geral na Rua da Areia Branca, no bairro da Barreira, e retirada de barreira caída nesta mesma rua, em frente à residência do Carmino.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_no124-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_no124-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção geral na rua da Assembleia de Deus, no bairro da Barreira, com os seguintes serviços:_x000D_
 - Capina das margens da via;_x000D_
 - Limpeza das margens e dos pontos próximos às lixeiras; e_x000D_
 - Manutenção do calçamento próximo ao barracão do Cláudio, que está cedendo.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_no125-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_no125-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Saúde que garantam a prioridade de vacinação das pessoas com deficiência acima de 18 anos, com base na Lei Brasileira de Inclusão (Lei Nº 13.146, de 06 de julho de 2015, conhecida como Estatuto da pessoa com deficiência).</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_no126-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_no126-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem capina e limpeza no cemitério do Rio Claro.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_no127-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_no127-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a limpeza das caixas d’água do bairro da Barreira.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Ritieli Aparecida Graciano Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_no128-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_no128-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem cascalhamento de um trecho no bairro das Bicas, próximo à residência do Pastor Gilson.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_no129-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_no129-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a limpeza completa do rio que corta nossa cidade (margens e leito).</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Marcus Vinicius de Oliveira Costa, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/171/indicacao_no130-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/171/indicacao_no130-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção na estrada do Monteiro.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/172/indicacao_no131-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/172/indicacao_no131-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a extensão de iluminação pública no bairro do Brumado, próximo à residência da Fátima e do Daniel (barbeiro).</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_no132-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_no132-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Administração que estudem a possibilidade de realocação de pelo menos mais um funcionário para trabalhar na Secretaria de Saúde.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_no133-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_no133-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem reposição de duas lâmpadas queimadas na linha, depois do matadouro (referência: em frente à residência da Joelma Pádua).</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_no134-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_no134-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem cascalhamento e manutenção da estrada que dá acesso à ‘Fazenda Recanto do Paraíso’.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_no135-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_no135-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem cascalhamento e manutenção da estrada da Vargem Grande.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_no136-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_no136-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem dois postes de iluminação pública no bairro do Salto (curva antes do bairro).</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_no137-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_no137-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem extensão de iluminação pública no bairro do Pitangal.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_no138-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_no138-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem, em caráter de urgência, manutenção completa da estrada de dentro, que liga a estação à Água Limpa (mangueiro do Vivalde).</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/180/indicacao_no139-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/180/indicacao_no139-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem as manutenções necessárias ao posto de saúde do bairro Água Limpa._x000D_
 Recorda-se que o objeto da presente indicação foi também solicitado na Indicação nº 54/2021, de autoria dos mesmos vereadores que aqui subscrevem. Reitera-se, por meio desta, a referida solicitação.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>José Carlos Rodrigues, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_no140-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_no140-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção na estrada dos Perus.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_no141-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_no141-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a remoção dos veículos abandonados em vias públicas de nosso município.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/183/indicacao_no142-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/183/indicacao_no142-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem extensão de iluminação pública na Rua São Benedito.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/184/indicacao_no143-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/184/indicacao_no143-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção no telhado do posto de saúde do bairro Barreirinho._x000D_
 Recorda-se que o objeto da presente indicação foi também solicitado na Indicação nº 25/2021, de autoria do mesmo vereador que aqui subscreve. Reitera-se, por meio desta, a referida solicitação.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/185/indicacao_no144-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/185/indicacao_no144-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Fazenda que verifiquem a possibilidade de revisão no valor do índice de juros cobrados pela dívida ativa do Município.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/186/indicacao_no145-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/186/indicacao_no145-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que instalem uma lixeira próximo ao loteamento Francisco Alves de Faria, no caminho da Santa Cruz.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/187/indicacao_no146-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/187/indicacao_no146-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Saúde que providenciem uma ação conjunta entre Agentes de Combate às Endemias e Vigilância Sanitária para uma visita a uma residência na Rua Paulino Faria (residência da Maria José e do Tarcísio), onde os moradores armazenam muito materiais para fins para reciclagem.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/188/indicacao_no147-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/188/indicacao_no147-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem extensão de iluminação pública até o final da Av. do Encontro (proximidades da residência nº 530, onde mora o Pedro da Auto Escola).</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/189/indicacao_no148-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/189/indicacao_no148-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem extensão da rede de iluminação pública até a Rua do Pontilhão, no bairro Vargem. _x000D_
 Recorda-se que o objeto da presente indicação foi também solicitado na Indicação nº 50/2021, de autoria da vereadora Ritieli Aparecida Graciano Rodrigues. Reitera-se, por meio desta, a referida solicitação.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_no152-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_no152-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem as seguintes ferramentas para o cemitério do bairro do Rio Claro: dois enxadões, duas pás, duas enxadas e uma cavadeira reta.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/191/indicacao_no153-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/191/indicacao_no153-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a construção de três bueiros na estrada da Bocaina, além de roçada nas margens da estrada.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_no154-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_no154-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem os seguintes serviços na rede de iluminação pública no bairro da Barreira:_x000D_
 - Reposição de lâmpada queimada no poste em frente à Congregação Cristã do Brasil;_x000D_
 - Instalação de dois postes com iluminação pública no trecho que vai desde a residência do Nardinho até a residência da Elizabeth; e_x000D_
 - Instalação de pelo menos um poste com iluminação pública no trecho entre a igreja cristã evangélica e a casa do Zezinho.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_no155-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_no155-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem limpeza e roçada dos postos de saúde dos bairros Barreira, Bicas e Ponte de Zinco.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_no156-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_no156-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção geral das ruas do bairro da Barreira, com limpeza, capina e repintura dos meios-fios.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>José Carlos Rodrigues, Marcus Vinicius de Oliveira Costa, Reinaldo Sávio Ribeiro, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_no157-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_no157-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que incluam, nos trajetos dos caminhões de lixo, mais pontos dos bairros Lopes e Pessegueiros._x000D_
 Recorda-se que os objetos da presente Indicação foram solicitados anteriormente na Indicação Nº 97/2021, de 15 de março de 2021, de autoria dos vereadores José Carlos Rodrigues, Reinaldo Sávio Ribeiro e Sebastião dos Santos Fortes Vieira. Reitera-se, por meio desta, a referida solicitação.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_no158-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_no158-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, à Secretaria de Educação e à Secretaria de Obras e Serviços Urbanos que providenciem uma repintura geral da Escola Filomena.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_no159-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_no159-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem reposição de lâmpadas queimadas na linha, se possível já com a instalação de lâmpadas de led, como vem acontecendo no Centro da cidade.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_no160-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_no160-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem calçamento ao lado do ‘grupo’ (antiga escola) do bairro Rio Claro.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_no161-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_no161-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem calçamento em frente à Igreja do bairro do Mogiano.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_no162-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_no162-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a instalação de luminárias em três postes no bairro do Mogiano, no trecho entre a pizzaria e a ponte.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_no163-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_no163-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem calçamento, no bairro do Barreirinho, no trecho entre o bar do Paulinho até a entrada da estrada que vai para o campo.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/202/indicacao_no164-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/202/indicacao_no164-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem uma reforma geral no Salão da Barra.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_no165-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_no165-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem o término do calçamento na chegada do cemitério do Rio Claro.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_no166-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_no166-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem reforma e restauração da capela do cemitério municipal, bem como providenciem alocação de um servidor para zelar por tempo integral pelo local._x000D_
 Recorda-se que o objeto da presente Indicação foi anteriormente solicitado na Indicação Nº 85/2021, de 1º de março de 2021, de autoria do mesmo vereador que aqui subscreve. Reitera-se, por meio desta, a referida solicitação.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_no167-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_no167-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem roçada, capina e corte de águas na estrada entre o Rosário e o alto da serra.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_no168-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_no168-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Saúde que estudem a implantação de centrais de comunicação pela Internet, via WhatsApp, para a Secretaria de Saúde e para a UBS central.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_no169-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_no169-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção no Posto de Saúde do bairro Sertão Pequeno.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_no170-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_no170-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a retirada de orelhões do bairro Sertão Pequeno.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_no171-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_no171-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem junto à CEMIG a troca do transformador da rede elétrica do bairro Pitangal, por um outro de maior potência.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_no172-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_no172-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a construção de um bueiro na chegada do bairro Morangal.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_no173-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_no173-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a instalação de uma cerca na parte de cima da pracinha ao lado da antiga Estação.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_no174-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_no174-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que estudem a possibilidade de construção de uma pracinha no bairro do Rosário, próxima à ponte de entrada do bairro.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_no175-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_no175-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a poda das árvores das praças do Centro da cidade.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Ritieli Aparecida Graciano Rodrigues, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_no176-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_no176-2021.pdf</t>
   </si>
   <si>
     <t>Reindica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem, em caráter de urgência, instalação de iluminação pública no trecho que vai do antigo matadouro até a empresa Nery Engenharia.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_no177-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_no177-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a limpeza da caixa d’água do bairro Rio Claro.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_no178-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_no178-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem, em caráter de urgência, manutenção no telhado da Escola Municipal José Carlos Ribeiro Fortes, do bairro Água Limpa, incluindo a troca do telhado.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_no179-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_no179-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Saúde que busquem firmar algum tipo de convênio, seja através de licitação, credenciamento ou dispensa, com uma clínica de tratamentos para dependentes químicos e alcoolismo.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_no180-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_no180-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Municipal de Obras, para providenciem uma mudança no tráfego de veículos pesados (caminhões, carretas, ônibus e outros) nas ruas centrais de nossa cidade, principalmente na Rua Dep. Manoel Costa, onde as casas estão apresentando trincas devido às trepidações geradas com a passagem desses veículos.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_no181-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_no181-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal para solicitar a Secretaria Municipal de Saúde a  socialização para a inclusão  das Mães  Lactantes nos grupos de prioridades  da Vacinação contra a Covid 19.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_no182-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_no182-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e a Secretaria Municipal de obras para fazerem os serviços de infraestrutura da Rua José Delfino Freitas, quanto a drenagem adequada, altura dos meios fios e nivelamento correto do leito da mesma.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_no183-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_no183-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos, para passar a maquina e cascalhar  a estrada do Bairro Água Limpa, no trecho que fica entre a Igreja Católica, passando próxima do mangueiro do Vardão e chegando até a Estação do Biguá.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_no184-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_no184-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos, para construírem obstáculo de redutor de velocidades próximo a Igreja Católica e a Padaria no Bairro da Barreira.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_no185-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_no185-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção da estrada do Rosário.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_no186-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_no186-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a instalação de uma grelha de proteção sobre um bueiro situado na Rua Wenceslau Braz, próximo à esquina com a Rua Deputado Manoel Costa.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_no187-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_no187-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a limpeza da valeta localizada na Rua da Areia Branca, no bairro da Barreira.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_no188-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_no188-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a reinstalação do holofote do poste em frente à academia ao ar livre do bairro da Barreira.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_no189-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_no189-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção e limpeza das praças nas zonas rurais.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Norival Freitas Alkmin, Reinaldo Sávio Ribeiro, Ritieli Aparecida Graciano Rodrigues, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_no190-2021_-_com_saude_-_atendimento_odontologico_bigua_e_sertao_pequeno..docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_no190-2021_-_com_saude_-_atendimento_odontologico_bigua_e_sertao_pequeno..docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Saúde que providenciem atendimento odontológico nos bairros Biguá e Sertão Pequeno.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_no191-2021_-_als_-_termino_manutencao_corredeira_ponte_pedro_machado_rio_claro.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_no191-2021_-_als_-_termino_manutencao_corredeira_ponte_pedro_machado_rio_claro.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem o término da manutenção da ponte no bairro Rio Claro que dá acesso ao bairro do Pedro Machado.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_no192-2021_-_mvoc_-_manutencao_ponto_de_onibus_escolar_rosario__mudanca_de_lugar.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_no192-2021_-_mvoc_-_manutencao_ponto_de_onibus_escolar_rosario__mudanca_de_lugar.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem limpeza do ponto de ônibus escolar localizado no bairro do Rosário, e estudem a possibilidade de mudá-lo de lugar.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_no193-2021_-_mvoc_-_redutor_de_velocidade_ou_placa_na_av_tancredo_neves_.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_no193-2021_-_mvoc_-_redutor_de_velocidade_ou_placa_na_av_tancredo_neves_.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que estudem a possibilidade de instalação de um obstáculo redutor de velocidade ou uma placa com limite de velocidade menor na Avenida Tancredo Neves, no trecho entre a Prefeitura Municipal e a loja do Paulo.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_no194-2021_-_nfa_-_pintura_e_sinalizacao_quebra-molas_monteiro.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_no194-2021_-_nfa_-_pintura_e_sinalizacao_quebra-molas_monteiro.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem pintura e sinalização das lombadas do bairro do Monteiro.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_no195-2021_-_nfa_-_capina_rua_dr_albino_alves_filho__-_centro..docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_no195-2021_-_nfa_-_capina_rua_dr_albino_alves_filho__-_centro..docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem capina da Rua Dr. Albino Alves Filho, no Centro.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_no196-2021_-_ssfv_-_campo_de_futebol_rio_claro_desmoronamento.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_no196-2021_-_ssfv_-_campo_de_futebol_rio_claro_desmoronamento.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem ações de intervenção no campo de futebol do bairro do Rio Claro, no que se refere ao desmoronamento de barranco que vem prejudicando seu espaço.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_no197-2021_-_ssfv_-_manutencao_rua_laudelino_marcondes_ribeiro_bar_do_deivid_.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_no197-2021_-_ssfv_-_manutencao_rua_laudelino_marcondes_ribeiro_bar_do_deivid_.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção da Rua Laudelino Marcondes Ribeiro, ao lado do ‘Bar do Deivid’.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_no198-2021_-_tsm_-_manutencao_calcamento_rua_presidente_tancredo_neves_e_av_do_encontro.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_no198-2021_-_tsm_-_manutencao_calcamento_rua_presidente_tancredo_neves_e_av_do_encontro.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção do calçamento da Rua Presidente Tancredo Neves e da Avenida do Encontro.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_no199-2021_-_tsm_jcr_-_instalacao_lixeira_barba_de_bode.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_no199-2021_-_tsm_jcr_-_instalacao_lixeira_barba_de_bode.docx.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a instalação de uma lixeira no bairro Barba de Bode, próximo à entrada do bairro.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Marcus Vinicius de Oliveira Costa, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_no200-2021_-_tsm_mvoc_-_cameras_de_seguranca_praca_ao_lado_da_estacao.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_no200-2021_-_tsm_mvoc_-_cameras_de_seguranca_praca_ao_lado_da_estacao.docx.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal que providencie a instalação de câmeras de segurança na Praça ao lado da Estação e solicite à Polícia Militar que intensifique as rondas no local no período noturno.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_no201-2021_-_tsm_-_conserva_estrada_do_rosario.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_no201-2021_-_tsm_-_conserva_estrada_do_rosario.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a alocação de um conserva na estrada do Rosário.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Jucemar Paulo dos Santos, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_no202-2021_-_tsm_jps_als_-_cronograma_atividades_secretaria_de_obras.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_no202-2021_-_tsm_jps_als_-_cronograma_atividades_secretaria_de_obras.docx.pdf</t>
   </si>
   <si>
     <t>Indicam à Secretaria de Obras e Serviços Urbanos que realize periodicamente uma divulgação do cronograma de suas atividades a serem realizadas nas semanas seguintes.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_no203-2021_-_mvoc_-_correcao_quantidade_de_cloro_agua_monteiro.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_no203-2021_-_mvoc_-_correcao_quantidade_de_cloro_agua_monteiro.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que verifiquem e, se necessário, corrijam a dosagem de cloro periodicamente administrada na água distribuída no bairro do Monteiro.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_no204-2021_-_ssfv_-.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_no204-2021_-_ssfv_-.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que verifique a possibilidade de se realizar um programa de apoio aos produtores e comerciantes delfinenses utilizando as redes sociais e site da Prefeitura.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_no205-2021_-_nfa_-_veiculo_cedido_semanalmente_pref_projeto_coloridinho.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_no205-2021_-_nfa_-_veiculo_cedido_semanalmente_pref_projeto_coloridinho.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie o empréstimo de um veículo, uma vez por semana, para o Projeto  "Coloridinho".</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_no206-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_no206-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a pintura de duas faixas de pedestre e instalação de algumas placas de sinalização de trânsito próximo ao parquinho da antiga estação.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no207-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no207-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que verifique a possibilidade de disponibilizar gratuitamente em nosso município um curso de capacitação para manutenção de motosserras e roçadeiras.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_no208-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_no208-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem instalação de um novo encanamento no bairro do Rio Claro, tanto de distribuição de água quanto de rede de esgoto.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no209-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no209-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que verifique a possibilidade de disponibilizar gratuitamente em nosso município um curso de capacitação para microempreendedores e empresários de nossa região.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no210-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no210-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito que providencie, em caráter de urgência, pontos de internet wi-fi gratuita às comunidades rurais, bem como pontos de internet para os postos de saúde dessas comunidades, especialmente para os bairros Mogiano, Barra e Rio Claro. _x000D_
 Recorda-se que parte da solicitação aqui apresentada (internet para o posto do Mogiano) foi anteriormente objeto de solicitação na Indicação Nº 24/2021, do vereador Thiago Siqueira Marques. Reitera-se, por meio desta, a referida solicitação.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no211-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no211-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que direcione parte dos recursos provenientes do acordo entre a Vale e o Ministério Público para serviços de manutenção do calçamento e ampliação da iluminação pública de algumas ruas de nosso município.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, José Carlos Rodrigues, Reinaldo Sávio Ribeiro, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_no212-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_no212-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Agricultura e Meio Ambiente que verifiquem a possibilidade de se ministrar mais uma vez um curso aos produtores rurais de nossa cidade sobre aplicação de agrotóxicos (como vestir os EPIs, como armazenar os agrotóxicos, entre outros cuidados), nos moldes do curso que foi ministrado anos atrás na cidade.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, José Carlos Rodrigues, Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa, Norival Freitas Alkmin, Reinaldo Sávio Ribeiro, Ritieli Aparecida Graciano Rodrigues, Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_no213-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_no213-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito que promova uma audiência pública a respeito do processo de municipalização das escolas estaduais de nosso município.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_no214-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_no214-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que cobrem celeridade nas instalações que vem sendo feitas na estrada do Rosário pela empresa de internet responsável.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no215-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no215-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos que providenciem, em caráter de urgência, reforma na ponte do Barreiro, localizada pra baixo da Pamonharia e próxima à casa de força.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no216-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no216-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos que providenciem reforma do corrimão da ponte da Água Limpa depois da igreja, próxima ao morro.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no217-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no217-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos que providenciem a instalação de um quebra-molas no bairro da Barra, próximo à residência da Dona Carminha.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_no218-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_no218-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Agricultura que providenciem, assim que possível, uma mobilização para coleta dos galões de agrotóxico em nosso município.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no219-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no219-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem uma fiscalização das rampas de acesso das calçadas de nossa cidade, tendo em vista que muitas dessas rampas foram construídas de forma irregular e oferecem riscos aos pedestres.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no220-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no220-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Saúde que verifiquem, assim que possível, a possibilidade de um médico pediatra prestar atendimento semanal/quinzenal no bairro Sertão Pequeno.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_no221-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_no221-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a instalação de lixeiras ao longo dos bairros Biguá, Água Limpa e Salto.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_no222-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_no222-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito, à Secretaria de Obras e à Secretaria de Turismo e Esportes que providenciem a instalação de redes de proteção na quadra do Rio Claro.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_no223-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_no223-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a limpeza e desobstrução do bueiro em frente ao ‘Bar do Bola’ e à agência do Bradesco na praça central.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_no224-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_no224-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que estudem a possibilidade de construir uma pista de skate para a juventude delfinense.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_no225-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_no225-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a manutenção do alambrado do campo de futebol.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_no226-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_no226-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a instalação de um braço de luz no último poste da Rua da Peixe, logo após a residência da Dona Maria e do Sr. Oscarzinho.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_no227-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_no227-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem iluminação pública e calçamento da estrada que dá acesso à Santa Cruz.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_no228-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_no228-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras que providenciem a instalação de um quebra-molas em frente à Padaria da Água Limpa.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/413/indicacao_no229-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/413/indicacao_no229-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e ao Secretário de Governo para que auxiliem, junto à Defesa Civil, no atendimento da demanda da moradora do bairro do Biguá, Dona Tereza, que solicita o corte de um pinheiro que ameaça a integridade de sua residência.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/414/indicacao_no230-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/414/indicacao_no230-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras que providenciem manutenção da Ponte do Barreirinho, que dá acesso a algumas residências como a da família do saudoso Sr. Zé Dica e também ao laticínio do Vinícius.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/415/indicacao_no231-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/415/indicacao_no231-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras que providenciem manutenção e ampliação da Ponte próxima à residência do Sr. Odair e da Rosana, entre os bairros Sertão Pequeno e Fazendinha.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_no232-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_no232-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e a Secretaria de Obras e Serviços Urbanos que providenciem aquisição de lixeiras para todos os bairros da cidade, especialmente para os bairros rurais.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/417/indicacao_no233-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/417/indicacao_no233-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e a Secretaria de Obras e Serviços Urbanos que verifiquem a possibilidade de realização de algumas pequenas obras no espaço do SOBEF – Sociedade do Bem Estar Familiar (mais conhecida como “Clube das mães”).</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_no234-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_no234-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem três caminhões de cascalho para cascalhamento próximo ao Corte, nas proximidades da residência do Ivan caminhoneiro.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_no235-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_no235-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem o calçamento de um trecho no bairro São Bernardo, desde o Bar do Martinho Amaro até as residências da Rose e do Luiz Amaro</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_no236-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_no236-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a extensão de iluminação pública no bairro do Brumado, próximo à residência da Fátima e do Daniel (barbeiro)._x000D_
 Ressalta-se que o objeto desta Indicação foi anteriormente solicitado na Indicação Nº 131/2021, de autoria do mesmo vereador que a esta subscreve. Reitera-se, por meio desta, a referida solicitação.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_no237-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_no237-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que cobrem celeridade nas instalações que vem sendo feitas na estrada do Rosário pela empresa de internet responsável._x000D_
 Ressalta-se que o objeto desta Indicação foi anteriormente solicitado na Indicação Nº 214/2021, de autoria do mesmo vereador que a esta subscreve. Reitera-se, por meio desta, a referida solicitação.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_no238-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_no238-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que direcione parte dos recursos provenientes do acordo entre a Vale e o Ministério Público para execução de projetos municipais voltados ao Meio Ambiente e, especialmente, à obras de captação de água em nosso município.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_no239-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_no239-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem cascalhamento no bairro do Morangal, próximo ao campo.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_no240-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_no240-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem extensão de iluminação pública no bairro do Sertão Pequeno, no poste próximo ao Laticínio do Tiãozinho.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_no241-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_no241-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem limpeza e desobstrução de bueiros e corte de água no trecho entre a Estrada da Peixe até a Avenida Tancredo Neves (da cachoeira do Itagyba pra baixo).</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_no242-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_no242-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a construção de um banheiro privativo para o Conselho Tutelar Municipal.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_no243-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_no243-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a manutenção da estrada que dá acesso à residência do professor Sérgio e outras residências no bairro Brumado.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_no244-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_no244-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem, em caráter de urgência, manutenção na caixa d'água no bairro Santa Luzia.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_no245-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_no245-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e ao Secretário de Governo para que auxiliem, junto à Defesa Civil, no atendimento da demanda dos moradores do bairro da Barreira, que solicitam o corte de um pinheiro que ameaça a integridade de suas residências.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_no246-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_no246-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos que providenciem uma forma de escoamento da água que tem ficado empoçada em frente à residência da Vera, no bairro da Barreira._x000D_
 Ressalta-se que o objeto desta Indicação foi anteriormente solicitado na Indicação Nº 86/2021, de 1º de março de 2021, de autoria do mesmo vereador que a esta subscreve. Reitera-se, por meio desta, a referida solicitação.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_no247-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_no247-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos que providenciem limpeza e desobstrução de valetas, no bairro da Barreira.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no248-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no248-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção na iluminação pública da Rua Laudelino Marcondes Ribeiro.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no249-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no249-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a limpeza e desbaste da vegetação na beira do rio atrás do Poliesportivo.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no250-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no250-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie a atualização das composições dos Conselhos Municipais no site oficial da Prefeitura.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no251-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no251-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras que providenciem a devida correção da faixa elevada próxima ao Tudão, visando acessibilidade para todos.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no252-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no252-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Vigilância Sanitária que incluam no cronograma das coletas e análises de água ao menos um ponto situado no bairro Sertão Pequeno.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no253-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no253-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a instalação de iluminação no campo do bairro Sertão Pequeno.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no254-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no254-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Saúde que busquem, em caráter de urgência, maneiras de fornecer condução completa aos pacientes que fazem tratamento fora do domicílio (TFD), em especial pacientes de tratamento oncológico.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no255-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no255-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem reposição de lâmpadas de iluminação pública no bairro da Barreira nos seguintes pontos:_x000D_
 - Em frente às residências de: Denílson e Valdivino, Joel da van e Ângela, Lutéria e Margarida, Livino, Tarcísio e Ziel (pra baixo do postinho de saúde);_x000D_
 - No poste em frente à padaria do bairro; e_x000D_
 - No trecho que sobe o loteamento, nas proximidades da residência do Tião (são cerca de dez lâmpadas queimadas nesse trecho).</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_no256-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_no256-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem manutenção com cascalhamento na chamada “volta do açude”, pouco acima do Mogiano._x000D_
 _x000D_
 (Indicação arquivada. Não foi enviada ao Executivo. UMA VEZ COLOCADA SOB APRECIAÇÃO PLENÁRIA NA SESSÃO DE 25/10/2021, DECIDIU-SE UNANIMEMENTE POR ARQUIVAR ESTA INDICAÇÃO EM RAZÃO DE SEU OBJETO JÁ TER SIDO EXECUTADO DIAS ANTES DA REFERIDA SESSÃO.)</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_no257-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_no257-2021.pdf</t>
   </si>
   <si>
     <t>indicam ao Sr. Prefeito e à Secretaria de Obras que providenciem manutenção com cascalhamento de um ponto no Sertão Pequeno de baixo, no morro próximo ao bar do Joaquim._x000D_
 _x000D_
 (Indicação arquivada. Não foi enviada ao Executivo. UMA VEZ COLOCADA SOB APRECIAÇÃO PLENÁRIA NA SESSÃO DE 25/10/2021, DECIDIU-SE UNANIMEMENTE POR ARQUIVAR ESTA INDICAÇÃO EM RAZÃO DE SEU OBJETO JÁ TER SIDO EXECUTADO DIAS ANTES DA REFERIDA SESSÃO.)</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_no258-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_no258-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras que providenciem troca das lâmpadas da quadra do Rio Claro, substituindo as atuais por lâmpadas led.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_no259-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_no259-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem manutenção com cascalhamento da estrada do Monteiro.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_no260-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_no260-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem iluminação pública e calçamento na Rua Honorata Assis, no loteamento._x000D_
 _x000D_
 (Indicação arquivada. Não foi enviada ao Executivo. UMA VEZ COLOCADA SOB APRECIAÇÃO PLENÁRIA NA SESSÃO DE 25/10/2021, DECIDIU-SE UNANIMEMENTE POR ARQUIVAR ESTA INDICAÇÃO EM RAZÃO DE SEU OBJETO JÁ TER SIDO EXECUTADO DIAS ANTES DA REFERIDA SESSÃO.)</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no261-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no261-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito que providencie manutenção no velório municipal e disponibilização de um funcionário para limpezas regulares do local.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_no262-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_no262-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que verifique a possibilidade de instalação de internet wi-fi gratuita em pontos estratégicos da cidade.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no263-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no263-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem uma reforma geral no Posto de Saúde do bairro da Barreira.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_no264-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_no264-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem manutenção com cascalhamento da rua em frente à igreja católica, no bairro da Barreira.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no265-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no265-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem roçada e corte de árvores nas duas margens da estrada da Peixe, indo até o bairro da Barreira.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Reinaldo Sávio Ribeiro, Ritieli Aparecida Graciano Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no266-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no266-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras que providenciem manutenção da estrada da linha.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_no267-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_no267-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem manutenção de uma ponte no bairro Barreirinho, próximo à residência do Noézinho e da Dona Ofelha.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_no268-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_no268-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras que providenciem extensão da rede de iluminação pública na Rua Cláudio Benedito de Freitas (antiga linha).</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_no269-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_no269-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que viabilizem, o quanto antes, a volta dos serviços de patrulha agrícola de aração de terras oferecidos pela Prefeitura.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_no270-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_no270-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem reposição de lâmpadas no pátio da igreja católica do bairro dos Perus.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/539/indicacao_no271-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/539/indicacao_no271-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem construção de uma lombada próximo ao Morro do Quebra, em frente à residência do Vitor do Sr. Geraldo Ferreira.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_no272-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_no272-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que verifique junto às suas Secretarias a possibilidade de disponibilização de um local na cidade para o correto descarte de vidros e também de eletrônicos, pilhas e baterias.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_no273-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_no273-2021.pdf</t>
   </si>
   <si>
     <t>Reindica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que estudem a possibilidade de mudança da mão de trânsito na rua que desce ao lado da Praça Sagrados Corações, de frente para a ‘Casa de Couro Cezinha’._x000D_
 Recorda-se que o objeto desta Indicação foi anteriormente solicitado na Indicação Nº 98/2021, de 15 de março de 2021, feita pelo mesmo vereador que aqui subscreve. Reitera-se por meio desta a referida solicitação.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_no274-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_no274-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem mais sinalização de trânsito na Rua Wenceslau Braz.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin, Ritieli Aparecida Graciano Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/543/indicacao_no275-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/543/indicacao_no275-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem cascalhamento e manutenção da estrada que dá acesso à ‘Fazenda Recanto do Paraíso’, da Beth Ferreira, no Córregos Danta._x000D_
 Recorda-se que o objeto desta Indicação foi anteriormente solicitado na Indicação Nº 134/2021, de 26 de abril de 2021, pela vereadora Ritieli Aparecida Graciano Rodrigues. Reitera-se por meio desta a referida solicitação.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/544/indicacao_no276-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/544/indicacao_no276-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem, em caráter de urgência, manutenção e reforma da Ponte do Salto, na estrada principal.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_no277-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_no277-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem reposição de lâmpadas de iluminação pública no bairro da Barreira nos seguintes pontos:_x000D_
 - Em frente às residências da Dona Nésia e da Valéria;_x000D_
 - Em frente às residências do Livino e do Geraldo, próximo à caixa d’água; e_x000D_
 - No poste em frente à Padaria Beira Rio.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_no278-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_no278-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que estudem a possibilidade de construir um viradouro de veículos no acesso ao cemitério municipal (bairro Centro), bem como providenciem obras que garantam maior acessibilidade no local.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_no279-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_no279-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção da estrada do Rosário com uso da patrol.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_no280-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_no280-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção de uma lombada no bairro Água Limpa, próximo à padaria.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_no281-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_no281-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção de um bueiro no bairro do Salto, próximo ao Bar do Tadeu.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_no282-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_no282-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos que providenciem o cascalhamento da estrada da Bocaina.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_no283-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_no283-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção em dois postes no Sertão Pequeno: um próximo ao Bar da Patrícia e outro próximo à residência da Ivone, descendo a igreja.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_no284-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_no284-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria Municipal de Saúde que providenciem, em caráter de urgência, manutenção em todos os veículos da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_no285-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_no285-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria Municipal de Saúde que providenciem, em caráter de urgência, o conserto ou substituição da autoclave da Secretaria de Saúde (máquina utilizada para esterilização de instrumentos contaminados).</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no286-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no286-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria Municipal de Obras e Serviços Urbanos, em caráter de urgência, que faço o reparo no forro da cozinha da escola do bairro do Sertão Pequeno.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_no287-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_no287-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria Municipal competente, que solicite aos bancos instalados em nossa cidade, a instalação de um caixa eletrônico de Banco 24 horas no município de Delfim Moreira.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos que providenciem manutenção da estrada do Dito Pinto, no bairro Mogiano, com uso da patrol e cascalhamento da via.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_no289-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_no289-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos que providenciem uma reforma na praça do Distrito da Barra.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_no290-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_no290-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem reposição de lâmpadas no bairros da Barrinha e no Paiol.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_no291-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_no291-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a instalação de um braço de luz para o poste próximo a casa do Sr. Noé, no bairro do Sobradinho.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_no292-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_no292-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a reforma do Posto de Saúde do bairro Perus.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_no293-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_no293-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a limpeza, capina e roçada nas ruas da Vila Rica.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_no294-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_no294-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a capina, roçada, retirada de entulhos e reparo em bueiros no caminho do Rosário, na Vargem.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_no295-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_no295-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos que providenciem o cascalhamento da estrada no caminho para o Santo Cruzeiro, no bairro São Bernardo.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_no296-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_no296-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que disponibilizem papel higiênico, sabonete para higienização das mãos, além de limpeza frequente do banheiro público da cidade.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_no297-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_no297-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a mudança na manobra dos ônibus na Praça da Matriz.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_no298-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_no298-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a reforma do Posto de Saúde do bairro da Barreira.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_no299-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_no299-2021.pdf</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem reparo no bueiro que está aberto em frente à Igreja Congregação Cristã no Brasil, próximo a chácara da Cida e do Zelão, no bairro da Barreira.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que estudem a possibilidade de instalação de um sinal semafórico na travessia do corte – antiga linha férrea.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_no302-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_no302-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que providencie a criação do cargo de Controlador Interno na estrutura administrativa da Prefeitura Municipal de Delfim Moreira.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_no303-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_no303-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem manutenção da estrada Taquaral/Lopes, com uso da patrol.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_no304-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_no304-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem poda de galhos, árvores e bambus em frente a casa do Cláudio, no bairro Taquaral.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_no305-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_no305-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a manutenção do bueiro entupido na estrada Lopes/Taquaral, próximo a fazendo do Paulinho.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_no306-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_no306-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria municipal competente que providenciem cursos nas áreas de turismo para empreendedores e microempreendores de Delfim Moreira.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_no307-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_no307-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem o reparo na ponte do bairro da Água Limpa.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_no308-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_no308-2021.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e instalação de iluminação pública no caminho até a empresa Nery Engenharia.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_no309-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_no309-2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a instalação de traves metálicas nos gols no campinho de futebol do bairro Santa Luzia.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_no310-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_no310-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a mudança do local de estacionamento na rua Capitão Ramos, na subida do Clube.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_no311-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_no311-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que viabilizem, o quanto antes, o reparo da ponte no bairro do Monteiro.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_no312-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_no312-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem reparo da rede de iluminação do campo de futebol.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_no313-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_no313-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a construção de uma ponte para passagem de veículos entre o campo de futebol e a rua Laudelino Marcondes.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_no314-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_no314-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem a instalação de placa de sinalização “PARE” na rua Wenceslau Braz, esquina com a Mercearia do Paulinho.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_no315-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_no315-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras e Serviços Urbanos que providenciem uma operação tapa buraco na rua Laudelino Marcondes.</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin, Marcus Vinicius de Oliveira Costa</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/1/requerimento_no_01-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/1/requerimento_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Obras_x000D_
 Assunto: Solicita que sejam enviadas a esta Casa informações referentes à documentação e escrituras dos terrenos e casas do loteamento São José (casas populares) no bairro Vila Rica.</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_no_02-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Fazenda_x000D_
 Assunto: Solicita que sejam enviados a esta Casa os últimos contratos da Secretaria de Assistência Social (contratos vigentes nos últimos quatro anos até agora), para consulta de seus teores, valores e demais informações.</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretária de Saúde_x000D_
 Assunto: Solicita que seja enviado a esta Casa Legislativa um levantamento contendo informações referentes à quantidade total de pessoas com deficiência residentes no município, bem como sua distribuição (quantidade) por bairro, os tipos de deficiência de cada pessoa cadastrada e quaisquer outras informações complementares que julgarem imprescindíveis a este assunto.</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_no_04-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_no_04-2021.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Turismo, Cultura, Esporte e Lazer_x000D_
 Assunto: Solicita que seja enviado a esta Casa Legislativa um levantamento contendo informações referentes à atual situação (financeira, jurídica,  administrativa, etc) do Delfim Moreira Futebol Clube.</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_no_05-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Obras e Serviços Urbanos_x000D_
 Assunto: Solicita que seja enviado a esta Casa Legislativa informações referentes ao contrato de serviços de manutenção de iluminação pública em nosso Município, tais como: qual é o contrato vigente no momento, se houver; caso não haja contrato vigente, solicitam-se informações se já está em andamento um processo para essa contratação; e se há uma previsão da realização das manutenções necessárias no Município.</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_no_06-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_no_06-2021.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Obras e Serviços Urbanos_x000D_
 Assunto: Solicita que sejam enviados a esta Casa Legislativa os valores arrecadados em nosso município com a Contribuição da Iluminação Pública (CIP) desde o início 2020 até agora, bem como informem a esta Casa qual o valor atualmente em caixa e como esse montante tem sido investido no município.</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_no_07-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_no_07-2021.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Administração_x000D_
 Assunto: Solicita que informe a esta Casa em qual base legal vem pautando o pagamento de vale-alimentação aos agentes políticos do Poder Executivo (seja lei, parecer, decreto ou outro documento), bem como solicitar cópia destes e, ainda, cópia dos contra-cheques dos Secretários Municipais (desde julho/2020 até os dias atuais).</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin, Ritieli Aparecida Graciano Rodrigues, Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_no_08-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_no_08-2021.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Saúde_x000D_
 Assunto: Solicita que envie a esta Casa as seguintes informações a respeito do serviço de fisioterapia ofertado pela Secretaria Municipal de Saúde em nosso município:_x000D_
 -	Quais os motivos desse serviço estar indisponível para a população há meses (desde janeiro/2021);_x000D_
 -	Se já está ocorrendo algum processo de licitação desses serviços ou contratação de profissionais, visto que no site da Prefeitura não há nenhuma publicação relacionada; e_x000D_
 -	Qual a previsão para retorno dessas atividades.</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_no_09-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_no_09-2021.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretária de Saúde_x000D_
 Assunto: Solicita que seja enviada a esta Casa Legislativa uma atualização dos dados do Conselho Municipal de Saúde, incluindo sua composição (relação de nomes dos membros e respectivos cargos) e informações sobre as datas das reuniões (em que dia ocorrem, local e horário das reuniões, onde/como acessar as atas dessas reuniões ).</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_no_10-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_no_10-2021.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretária de Saúde_x000D_
 Assunto: Solicita que sejam formuladas novas maneiras de divulgação acerca das vacinações no município, com mais detalhes além dos já divulgados, e solicitar especialmente uma maior divulgação sobre os grupos que estarão sendo vacinados em cada data.</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_no_11-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_no_11-2021.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretária de Saúde_x000D_
 Assunto: Solicita informações sobre quais outras ações, além das previstas no Decreto Municipal Nº 4.245, de 04 junho de 2021, também estão sendo tomadas para enfrentamento da pandemia, visando diminuição do índice de contaminação no Município e prevenindo a ocorrência de uma “terceira onda” local.</t>
   </si>
   <si>
     <t>CSaúde - Comissão de Saúde, Antônio Luciano da Silva, Norival Freitas Alkmin, Ritieli Aparecida Graciano Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/145/requerimento_no_12-2021_-_com_saude_-_listagem_pessoas_vacinadas.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/145/requerimento_no_12-2021_-_com_saude_-_listagem_pessoas_vacinadas.docx.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretária de Saúde _x000D_
 Assunto: Solicita que seja providenciado o envio a esta Casa de uma listagem contendo todas as pessoas vacinadas até o presente momento, incluindo dados como nome, data de nascimento, profissão, se possui ou não comorbidades e a data da vacinação.</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_no_13-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_no_13-2021.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sra. Secretária de Saúde Assunto: Solicita envio de uma relação dos Agentes Comunitários de Saúde de nosso município, as áreas sob responsabilidade de cada um e seus respectivos contatos (telefones).</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no_14-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no_14-2021.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Obras e Serviços Urbanos._x000D_
 Assunto: Solicita informações a respeito de como é feito o controle de qualidade dos bloquetes fornecidos à Prefeitura, quais os requisitos mínimos de qualidade solicitados no processo licitatório, como esses requisitos têm sido cumpridos e testados, qual a resistência dos bloquetes, e se tem havido acompanhamento da execução e entrega do material.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no_15-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no_15-2021.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Administração._x000D_
 Assunto: Solicita o envio de informações a respeito do acordo firmado em 2019 entre o Poder Executivo e a empresa Starweb, como contrapartida pela licença de passagem de postes de fibra óptica pelo território delfinense, a saber:_x000D_
 - Qual a previsão para instalação dos pontos de acesso à Internet ainda pendentes, que contemplariam os bairros rurais Água Limpa, Barra, Rio Claro, Mogiano e Sertão Pequeno?_x000D_
 - Quais os motivos da demora para disponibilização desses pontos?_x000D_
 - Qual é o status dos pagamentos mensais no valor de R$ 1.300,00 que, conforme o acordo, a empresa Starweb pagará ao Poder Executivo pelo prazo de cinco anos, iniciando-se em maio/2019? Se os pagamentos têm sido realizados regularmente, onde tem sido aplicado o dinheiro correspondente?</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_no_16-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_no_16-2021.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Prefeito. _x000D_
 Assunto: Solicita o envio de informações a respeito de quais atividades e projetos serão executados em nosso Município com o recurso proveniente do repasse da VALE.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, CSaúde - Comissão de Saúde, Norival Freitas Alkmin, Ritieli Aparecida Graciano Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/481/requerimento_no_17-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/481/requerimento_no_17-2021.pdf</t>
   </si>
   <si>
     <t>Destinatário: Sr. Secretário de Administração. Assunto: Solicita cópias dos registros de ponto e cópias dos holerites da profissional dentista contratada, Dra. Luciana, desde janeiro de 2021 até o presente momento.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, José Carlos Rodrigues</t>
   </si>
   <si>
     <t>Solicita o envio de relação nominal de todos os profissionais da Educação que receberão este ano valores referentes ao rateio do FUNDEB.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO EXECUTIVO</t>
   </si>
   <si>
     <t>Edilberto Marques da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/7/pl_01-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/7/pl_01-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais ao orçamento geral do Município, para aquisição de veículo para a Secretaria de Governo e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/8/pl_02-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/8/pl_02-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os vencimentos dos servidores públicos municipais, e visa a recomposição das perdas inflacionárias ocorridas em razão da desvalorização do poder aquisitivo da moeda em determinado período e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/9/pl_03-2021_-_compdec_nova_redacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/9/pl_03-2021_-_compdec_nova_redacao.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Defesa Civil (COMPDEC) do Município de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/26/pl_04-2021_-_dispoe_sobre_a_apreensao_de_animais_soltos_nos_logradouros_publicos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/26/pl_04-2021_-_dispoe_sobre_a_apreensao_de_animais_soltos_nos_logradouros_publicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação de medidas referentes a permanência de animais de médio e grande porte soltos, nas vias públicas urbanas e logradouros ou nos locais de livre acesso à população.</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/25/pl-05-2021_fundo_municipal_de_desenvolvimento_rural.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/25/pl-05-2021_fundo_municipal_de_desenvolvimento_rural.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Desenvolvimento Rural, revoga a Lei nº 1.404/18 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/27/pl_06-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/27/pl_06-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/28/_pl_07-2021_-_ldo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/28/_pl_07-2021_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária do Município de Delfim Moreira para o exercício de 2022 e dá outras providências (LDO 2022)</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/144/pl_09-2021_pl.09_alteracao_cmas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/144/pl_09-2021_pl.09_alteracao_cmas.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 17, inciso II, alínea ”A” da Lei Municipal nº 1.339/2014 que dispõe sobre a organização da Política de Assistência Social no Município de Delfim Moreira-MG e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/209/pl_10-2021_-_credito_especial_aquisicao_de_imovel_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/209/pl_10-2021_-_credito_especial_aquisicao_de_imovel_saude.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ESPECIAIS SUPLEMENTARES AO ORÇAMENTO GERAL DO MUNICÍPIO, PARA AQUISIÇÃO DE IMÓVEL PARA A SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/342/projeto_de_lei_11.2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/342/projeto_de_lei_11.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares ao orçamento geral do município para pagamento de vale-alimentação para os profissionais da secretaria municipal de educação e dá outras providências.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/343/projeto_de_lei_12.2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/343/projeto_de_lei_12.2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1° da Lei Nº 1455 de 07 de julho de 2021 que autoriza o município de Delfim Moreira a contratar com o BDMG Operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/363/pl_13.2021_ppa_-_2022-2025_-_pmdm.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/363/pl_13.2021_ppa_-_2022-2025_-_pmdm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE DELFIM  MOREIRA - MG PARA O QUADRIÊNIO 2022-2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/364/pl_14.2021_loa_2022.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/364/pl_14.2021_loa_2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO  MUNICÍPIO DE DELFIM MOREIRA – MG, PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/365/pl_15.2021_subvencao_2022_-_pmdm.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/365/pl_15.2021_subvencao_2022_-_pmdm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL À ENTIDADE QUE MENCIONA, E  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/366/pl_16.2021_-_autoriza_rateio_fundeb.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/366/pl_16.2021_-_autoriza_rateio_fundeb.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder abono excepcional aos profissionais da Educação Básica em efetivo exercício na Rede Municipal de Ensino de  Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/418/pl_17-2021_-_alteracao_dotacao_aquisicao_de_imovel_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/418/pl_17-2021_-_alteracao_dotacao_aquisicao_de_imovel_saude.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º da lei municipal Nº 1461/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/419/pl_18.2021-_fundo_municipa_de_meio_ambiente.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/419/pl_18.2021-_fundo_municipa_de_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Revoga a lei Nº 1421/19 e institui o Fundo Municipal de Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/458/pl_19-2021_-_credito_especial_cesta_natalina_.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/458/pl_19-2021_-_credito_especial_cesta_natalina_.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais ao orçamento geral do Município para aquisição de cestas natalinas para a Secretaria de Administração e dá outras providências.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/459/pl_20.2021_cesta_natalina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/459/pl_20.2021_cesta_natalina.pdf</t>
   </si>
   <si>
     <t>Altera artigo 1º da Lei nº 1.389 de 12 de dezembro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/460/pl_21.2021_-_fruticultura.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/460/pl_21.2021_-_fruticultura.pdf</t>
   </si>
   <si>
     <t>Institui programa municipal de desenvolvimento  da fruticultura, através da criação de unidades   demonstrativas, da distribuição de mudas, da assistência técnica e dá outras providências.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/490/pl_22.2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/490/pl_22.2021.pdf</t>
   </si>
   <si>
     <t>Cria gratificação aos servidores públicos do Município de Delfim Moreira lotados na área da saúde e que atuarem em campanhas de vacinação humana e vacinação animal (antirrábica) e dá outras providências.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/491/pl_23-2021_-_credito_especial_extensao_de_rede.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/491/pl_23-2021_-_credito_especial_extensao_de_rede.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais ao orçamento geral do Município, para Extensão da rede de iluminação pública para a Secretaria de Obras e Serviços Urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/507/pl_24.2021_-_credito_especial_aquisicao_de_terreno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/507/pl_24.2021_-_credito_especial_aquisicao_de_terreno.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais ao orçamento geral do Município, para aquisição de terreno para a Secretaria Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/508/pl_25.2021_-_autoriza_termo_de_adesao_anseditur.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/508/pl_25.2021_-_autoriza_termo_de_adesao_anseditur.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Adesão junto a Associação Nacional dos Secretários e Dirigentes Municipais de Turismo- ANSEDITUR, e dá outras providências.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/509/pl_26.2021_-_disciplina_recolhimento_de_veiculos_abandonados.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/509/pl_26.2021_-_disciplina_recolhimento_de_veiculos_abandonados.pdf</t>
   </si>
   <si>
     <t>Disciplina as condições de recolhimento de veículos ou parte de componentes de estrutura de veículos abandonados nas vias ou logradouros públicos do Município de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/546/pl_27-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/546/pl_27-2021.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 5º da Lei nº 1.448 de 28 de dezembro de 2020 que Estabelece proposta orçamentária, estimando a receita e fixando a despesa do município de Delfim Moreira para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/547/pl_28.2021_-_disciplina_alteracao_na_lei_do_estagio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/547/pl_28.2021_-_disciplina_alteracao_na_lei_do_estagio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei Municipal nº 1.385/2017 que criou o Programa Municipal de Incentivo ao Estágio no âmbito da Administração Pública Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/548/pl_29.2021_-_autoriza_o_ingresso_do_municipio_no_consane.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/548/pl_29.2021_-_autoriza_o_ingresso_do_municipio_no_consane.pdf</t>
   </si>
   <si>
     <t>“Ratifica 1º termo aditivo do contrato de consórcio do CONSANE e autoriza o ingresso do Município de Delfim Moreira no Consórcio Regional de Saneamento Básico – CONSANE e dá outras providências.”</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/549/pl_30.2021_altera_art._5_da_lei_1448.2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/549/pl_30.2021_altera_art._5_da_lei_1448.2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º da Lei nº 1.448 de 28 de dezembro de 2020 que Estabelece proposta orçamentária, estimando a receita e fixando a despesa do município de Delfim Moreira para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/550/pl_31.2021_autoriza_abrir_creditos_suplementares.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/550/pl_31.2021_autoriza_abrir_creditos_suplementares.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/3/projeto_de_resolucao_01-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/3/projeto_de_resolucao_01-2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS RESPONSÁVEIS POR ASSINATURAS DE CHEQUES E DOCUMENTAÇÃO JUNTO ÀS INSTITUIÇÕES BANCÁRIAS.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/590/pres_02-2021_-_alteracoes_na_resolucao_de_uso_do_veiculo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/590/pres_02-2021_-_alteracoes_na_resolucao_de_uso_do_veiculo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 04/2017, que ‘dispõe sobre o uso de veículo oficial por vereadores e servidores do Legislativo e dá outras providências’.</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR O Poder Legislativo de Delfim Moreira, por proposição dos Vereadores Antônio Luciano da Silva e Thiago Siqueira Marques, em fraternal solidariedade e com profundo pesar, confere a presente Moção à família do Sr. Wanderley Pereira de Brito como representação da admiração e respeito que são devidos à sua pessoa e aos seus imprescindíveis serviços prestados, por tantos anos, à comunidade delfinense.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/362/mocao_de_repudio__02-2021-cmdm.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/362/mocao_de_repudio__02-2021-cmdm.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO às declarações recentes do Sr. Ministro da Educação, Milton Ribeiro._x000D_
 Proposta pelo vereador Norival Freitas Alkmin.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_decreto_legislativo_01-2021_-_aprovacao_de_contas_2019.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_decreto_legislativo_01-2021_-_aprovacao_de_contas_2019.pdf</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal de Delfim Moreira, exercício de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_complementar_no_01.2021_cria_atribuicoes_a_secretaria_de_governo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_complementar_no_01.2021_cria_atribuicoes_a_secretaria_de_governo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 01/2009 que dispõe sobre a organização, a estrutura orgânica, os procedimentos da administração e quadro de pessoal e quadro de pessoal de Delfim Moreira</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/510/projeto_de_lei_complementar_no_02.2021_altera_artigo_53.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/510/projeto_de_lei_complementar_no_02.2021_altera_artigo_53.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 53 da Lei Complementar nº.036 de 06 de Abril de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>PARECER DE COMISSÃO CFOTCLJR</t>
   </si>
   <si>
     <t>CFOTCLJR - Comissão de Finanças, Orçamento, Tomada de Contas, Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/442/01_parecer_comissao_01_2021_-_plo_02-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/442/01_parecer_comissao_01_2021_-_plo_02-2021.pdf</t>
   </si>
   <si>
     <t>A Comissão alinha-se ao parecer técnico apresentado e manifesta-se favoravelmente à_x000D_
 aprovação do Projeto de Lei Ordinária n° 02/2021.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/4/pll_no_01_-_2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/4/pll_no_01_-_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da remuneração dos Servidores Públicos do Quadro de Pessoal da Câmara Municipal de Delfim Moreira</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER COMISSÃO VETO</t>
   </si>
   <si>
     <t>CVeto - Comissão Especial para Análise de Veto</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/443/parecer_com_esp_veto_-_01-2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/443/parecer_com_esp_veto_-_01-2021.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 01/2021 DA COMISSÃO ESPECIAL PARA ANÁLISE DE VETO SOBRE O VETO PARCIAL AO PROJETO DE LEI 04/2021 – ARTIGO 16, §2°.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4247,68 +4247,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_no001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_no002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_no003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_no004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_no005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_no006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_no007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_no008-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_no009-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_no10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_no11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_no12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_no13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_no14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_no15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_no16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_no17-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_no18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_no19-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_no20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_no21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_no22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_no23-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_no24-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_no25-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_no26-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_no27-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_no28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_no29-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_no30-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_no31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_no32-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_no33-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_no34-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_no35-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_no36-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_no37-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_no38-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_no39-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_no40-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_no41-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_no42-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_no43-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_no44-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_no45-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_no46-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_no47-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_no48-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_no49-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_no50-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_no51-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_no52-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_no53-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_no54-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_no55-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_no56-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_no57-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_no58-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_no59-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_no60-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_no61-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_no62-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_no63-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_no64-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_no65-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_no66-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_no67-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_no68-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_no69-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_no70-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/109/indicacao_no71-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_no72-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/111/indicacao_no73-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_no74-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_no75-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_no76-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_no77-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_no78-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_no79-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/118/indicacao_no80-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/119/indicacao_no81-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_no82-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_no83-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_no84-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_no85-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_no86-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_no87-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_no88-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_no89-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_no90-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_no91-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_no92-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_no93-2021_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_no94-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_no95-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_no96-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_no97-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_no98-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_no99-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_no100-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_no101-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_no102-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_no103-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_no104-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_no105-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_no106-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_no107-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_no108-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_no109-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_no110-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_no111-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_no112-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_no113-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_no114-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/155/indicacao_no115-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_no116-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_no117-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/158/indicacao_no118-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/159/indicacao_no119-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_no120-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_no121-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_no122-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_no123-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_no124-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_no125-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_no126-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_no127-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_no128-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_no129-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/171/indicacao_no130-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/172/indicacao_no131-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_no132-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_no133-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_no134-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_no135-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_no136-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_no137-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_no138-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/180/indicacao_no139-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_no140-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_no141-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/183/indicacao_no142-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/184/indicacao_no143-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/185/indicacao_no144-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/186/indicacao_no145-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/187/indicacao_no146-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/188/indicacao_no147-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/189/indicacao_no148-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_no152-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/191/indicacao_no153-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_no154-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_no155-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_no156-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_no157-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_no158-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_no159-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_no160-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_no161-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_no162-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_no163-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/202/indicacao_no164-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_no165-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_no166-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_no167-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_no168-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_no169-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_no170-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_no171-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_no172-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_no173-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_no174-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_no175-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_no176-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_no177-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_no178-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_no179-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_no180-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_no181-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_no182-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_no183-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_no184-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_no185-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_no186-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_no187-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_no188-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_no189-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_no190-2021_-_com_saude_-_atendimento_odontologico_bigua_e_sertao_pequeno..docx.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_no191-2021_-_als_-_termino_manutencao_corredeira_ponte_pedro_machado_rio_claro.docx.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_no192-2021_-_mvoc_-_manutencao_ponto_de_onibus_escolar_rosario__mudanca_de_lugar.docx.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_no193-2021_-_mvoc_-_redutor_de_velocidade_ou_placa_na_av_tancredo_neves_.docx.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_no194-2021_-_nfa_-_pintura_e_sinalizacao_quebra-molas_monteiro.docx.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_no195-2021_-_nfa_-_capina_rua_dr_albino_alves_filho__-_centro..docx.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_no196-2021_-_ssfv_-_campo_de_futebol_rio_claro_desmoronamento.docx.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_no197-2021_-_ssfv_-_manutencao_rua_laudelino_marcondes_ribeiro_bar_do_deivid_.docx.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_no198-2021_-_tsm_-_manutencao_calcamento_rua_presidente_tancredo_neves_e_av_do_encontro.docx.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_no199-2021_-_tsm_jcr_-_instalacao_lixeira_barba_de_bode.docx.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_no200-2021_-_tsm_mvoc_-_cameras_de_seguranca_praca_ao_lado_da_estacao.docx.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_no201-2021_-_tsm_-_conserva_estrada_do_rosario.docx.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_no202-2021_-_tsm_jps_als_-_cronograma_atividades_secretaria_de_obras.docx.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_no203-2021_-_mvoc_-_correcao_quantidade_de_cloro_agua_monteiro.docx.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_no204-2021_-_ssfv_-.docx.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_no205-2021_-_nfa_-_veiculo_cedido_semanalmente_pref_projeto_coloridinho.docx.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_no206-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no207-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_no208-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no209-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no210-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no211-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_no212-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_no213-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_no214-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no215-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no216-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no217-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_no218-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no219-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no220-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_no221-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_no222-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_no223-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_no224-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_no225-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_no226-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_no227-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_no228-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/413/indicacao_no229-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/414/indicacao_no230-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/415/indicacao_no231-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_no232-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/417/indicacao_no233-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_no234-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_no235-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_no236-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_no237-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_no238-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_no239-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_no240-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_no241-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_no242-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_no243-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_no244-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_no245-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_no246-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_no247-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no248-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no249-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no250-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no251-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no252-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no253-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no254-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no255-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_no256-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_no257-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_no258-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_no259-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_no260-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no261-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_no262-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no263-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_no264-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no265-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no266-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_no267-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_no268-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_no269-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_no270-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/539/indicacao_no271-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_no272-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_no273-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_no274-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/543/indicacao_no275-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/544/indicacao_no276-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_no277-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_no278-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_no279-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_no280-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_no281-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_no282-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_no283-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_no284-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_no285-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no286-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_no287-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_no289-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_no290-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_no291-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_no292-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_no293-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_no294-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_no295-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_no296-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_no297-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_no298-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_no299-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_no302-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_no303-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_no304-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_no305-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_no306-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_no307-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_no308-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_no309-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_no310-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_no311-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_no312-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_no313-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_no314-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_no315-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/1/requerimento_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/145/requerimento_no_12-2021_-_com_saude_-_listagem_pessoas_vacinadas.docx.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/481/requerimento_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/7/pl_01-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/8/pl_02-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/9/pl_03-2021_-_compdec_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/26/pl_04-2021_-_dispoe_sobre_a_apreensao_de_animais_soltos_nos_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/25/pl-05-2021_fundo_municipal_de_desenvolvimento_rural.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/27/pl_06-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/28/_pl_07-2021_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/144/pl_09-2021_pl.09_alteracao_cmas.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/209/pl_10-2021_-_credito_especial_aquisicao_de_imovel_saude.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/342/projeto_de_lei_11.2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/343/projeto_de_lei_12.2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/363/pl_13.2021_ppa_-_2022-2025_-_pmdm.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/364/pl_14.2021_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/365/pl_15.2021_subvencao_2022_-_pmdm.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/366/pl_16.2021_-_autoriza_rateio_fundeb.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/418/pl_17-2021_-_alteracao_dotacao_aquisicao_de_imovel_saude.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/419/pl_18.2021-_fundo_municipa_de_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/458/pl_19-2021_-_credito_especial_cesta_natalina_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/459/pl_20.2021_cesta_natalina.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/460/pl_21.2021_-_fruticultura.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/490/pl_22.2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/491/pl_23-2021_-_credito_especial_extensao_de_rede.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/507/pl_24.2021_-_credito_especial_aquisicao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/508/pl_25.2021_-_autoriza_termo_de_adesao_anseditur.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/509/pl_26.2021_-_disciplina_recolhimento_de_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/546/pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/547/pl_28.2021_-_disciplina_alteracao_na_lei_do_estagio.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/548/pl_29.2021_-_autoriza_o_ingresso_do_municipio_no_consane.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/549/pl_30.2021_altera_art._5_da_lei_1448.2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/550/pl_31.2021_autoriza_abrir_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/3/projeto_de_resolucao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/590/pres_02-2021_-_alteracoes_na_resolucao_de_uso_do_veiculo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/362/mocao_de_repudio__02-2021-cmdm.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_decreto_legislativo_01-2021_-_aprovacao_de_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_complementar_no_01.2021_cria_atribuicoes_a_secretaria_de_governo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/510/projeto_de_lei_complementar_no_02.2021_altera_artigo_53.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/442/01_parecer_comissao_01_2021_-_plo_02-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/4/pll_no_01_-_2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/443/parecer_com_esp_veto_-_01-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/39/indicacao_no001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_no002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_no003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_no004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_no005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_no006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_no007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_no008-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_no009-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_no10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/49/indicacao_no11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_no12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_no13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_no14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_no15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_no16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_no17-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_no18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_no19-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_no20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_no21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_no22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_no23-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_no24-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_no25-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_no26-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_no27-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_no28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_no29-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_no30-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_no31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_no32-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_no33-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_no34-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_no35-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_no36-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_no37-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_no38-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_no39-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_no40-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_no41-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_no42-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_no43-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_no44-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_no45-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_no46-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_no47-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_no48-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_no49-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_no50-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_no51-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_no52-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_no53-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_no54-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_no55-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_no56-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_no57-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_no58-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_no59-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_no60-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_no61-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_no62-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_no63-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_no64-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_no65-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_no66-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_no67-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_no68-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_no69-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_no70-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/109/indicacao_no71-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_no72-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/111/indicacao_no73-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_no74-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_no75-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_no76-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_no77-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_no78-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_no79-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/118/indicacao_no80-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/119/indicacao_no81-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_no82-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_no83-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_no84-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_no85-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_no86-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_no87-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_no88-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_no89-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_no90-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_no91-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_no92-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_no93-2021_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_no94-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_no95-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_no96-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_no97-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_no98-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_no99-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_no100-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_no101-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_no102-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_no103-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_no104-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_no105-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_no106-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_no107-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_no108-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_no109-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_no110-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_no111-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_no112-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_no113-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_no114-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/155/indicacao_no115-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_no116-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_no117-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/158/indicacao_no118-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/159/indicacao_no119-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_no120-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_no121-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_no122-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_no123-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_no124-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_no125-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_no126-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_no127-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_no128-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_no129-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/171/indicacao_no130-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/172/indicacao_no131-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_no132-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_no133-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_no134-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_no135-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_no136-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_no137-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_no138-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/180/indicacao_no139-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_no140-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_no141-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/183/indicacao_no142-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/184/indicacao_no143-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/185/indicacao_no144-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/186/indicacao_no145-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/187/indicacao_no146-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/188/indicacao_no147-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/189/indicacao_no148-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_no152-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/191/indicacao_no153-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_no154-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_no155-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_no156-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_no157-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_no158-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_no159-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_no160-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_no161-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_no162-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_no163-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/202/indicacao_no164-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_no165-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_no166-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_no167-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_no168-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_no169-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_no170-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_no171-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_no172-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_no173-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_no174-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_no175-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_no176-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_no177-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_no178-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_no179-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_no180-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_no181-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_no182-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_no183-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_no184-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_no185-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_no186-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_no187-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_no188-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_no189-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_no190-2021_-_com_saude_-_atendimento_odontologico_bigua_e_sertao_pequeno..docx.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_no191-2021_-_als_-_termino_manutencao_corredeira_ponte_pedro_machado_rio_claro.docx.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_no192-2021_-_mvoc_-_manutencao_ponto_de_onibus_escolar_rosario__mudanca_de_lugar.docx.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_no193-2021_-_mvoc_-_redutor_de_velocidade_ou_placa_na_av_tancredo_neves_.docx.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_no194-2021_-_nfa_-_pintura_e_sinalizacao_quebra-molas_monteiro.docx.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_no195-2021_-_nfa_-_capina_rua_dr_albino_alves_filho__-_centro..docx.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_no196-2021_-_ssfv_-_campo_de_futebol_rio_claro_desmoronamento.docx.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_no197-2021_-_ssfv_-_manutencao_rua_laudelino_marcondes_ribeiro_bar_do_deivid_.docx.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_no198-2021_-_tsm_-_manutencao_calcamento_rua_presidente_tancredo_neves_e_av_do_encontro.docx.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_no199-2021_-_tsm_jcr_-_instalacao_lixeira_barba_de_bode.docx.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_no200-2021_-_tsm_mvoc_-_cameras_de_seguranca_praca_ao_lado_da_estacao.docx.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_no201-2021_-_tsm_-_conserva_estrada_do_rosario.docx.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_no202-2021_-_tsm_jps_als_-_cronograma_atividades_secretaria_de_obras.docx.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_no203-2021_-_mvoc_-_correcao_quantidade_de_cloro_agua_monteiro.docx.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_no204-2021_-_ssfv_-.docx.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_no205-2021_-_nfa_-_veiculo_cedido_semanalmente_pref_projeto_coloridinho.docx.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_no206-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no207-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_no208-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no209-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no210-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no211-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_no212-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_no213-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_no214-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no215-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no216-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no217-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_no218-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no219-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no220-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_no221-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_no222-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_no223-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_no224-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_no225-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_no226-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_no227-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_no228-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/413/indicacao_no229-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/414/indicacao_no230-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/415/indicacao_no231-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_no232-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/417/indicacao_no233-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_no234-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_no235-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_no236-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_no237-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_no238-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_no239-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_no240-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_no241-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_no242-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_no243-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_no244-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_no245-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_no246-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_no247-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no248-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no249-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no250-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no251-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no252-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no253-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no254-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no255-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_no256-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_no257-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_no258-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_no259-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_no260-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no261-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_no262-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no263-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_no264-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no265-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no266-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_no267-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_no268-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_no269-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_no270-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/539/indicacao_no271-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_no272-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_no273-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_no274-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/543/indicacao_no275-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/544/indicacao_no276-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_no277-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_no278-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_no279-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_no280-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_no281-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_no282-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_no283-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_no284-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_no285-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no286-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_no287-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_no289-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_no290-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_no291-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_no292-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_no293-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_no294-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_no295-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_no296-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_no297-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_no298-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_no299-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_no302-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_no303-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_no304-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_no305-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_no306-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_no307-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_no308-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_no309-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_no310-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_no311-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_no312-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_no313-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_no314-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_no315-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/1/requerimento_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/145/requerimento_no_12-2021_-_com_saude_-_listagem_pessoas_vacinadas.docx.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/481/requerimento_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/7/pl_01-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/8/pl_02-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/9/pl_03-2021_-_compdec_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/26/pl_04-2021_-_dispoe_sobre_a_apreensao_de_animais_soltos_nos_logradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/25/pl-05-2021_fundo_municipal_de_desenvolvimento_rural.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/27/pl_06-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/28/_pl_07-2021_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/144/pl_09-2021_pl.09_alteracao_cmas.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/209/pl_10-2021_-_credito_especial_aquisicao_de_imovel_saude.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/342/projeto_de_lei_11.2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/343/projeto_de_lei_12.2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/363/pl_13.2021_ppa_-_2022-2025_-_pmdm.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/364/pl_14.2021_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/365/pl_15.2021_subvencao_2022_-_pmdm.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/366/pl_16.2021_-_autoriza_rateio_fundeb.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/418/pl_17-2021_-_alteracao_dotacao_aquisicao_de_imovel_saude.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/419/pl_18.2021-_fundo_municipa_de_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/458/pl_19-2021_-_credito_especial_cesta_natalina_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/459/pl_20.2021_cesta_natalina.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/460/pl_21.2021_-_fruticultura.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/490/pl_22.2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/491/pl_23-2021_-_credito_especial_extensao_de_rede.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/507/pl_24.2021_-_credito_especial_aquisicao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/508/pl_25.2021_-_autoriza_termo_de_adesao_anseditur.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/509/pl_26.2021_-_disciplina_recolhimento_de_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/546/pl_27-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/547/pl_28.2021_-_disciplina_alteracao_na_lei_do_estagio.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/548/pl_29.2021_-_autoriza_o_ingresso_do_municipio_no_consane.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/549/pl_30.2021_altera_art._5_da_lei_1448.2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/550/pl_31.2021_autoriza_abrir_creditos_suplementares.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/3/projeto_de_resolucao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/590/pres_02-2021_-_alteracoes_na_resolucao_de_uso_do_veiculo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/362/mocao_de_repudio__02-2021-cmdm.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_decreto_legislativo_01-2021_-_aprovacao_de_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/2/projeto_de_lei_complementar_no_01.2021_cria_atribuicoes_a_secretaria_de_governo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/510/projeto_de_lei_complementar_no_02.2021_altera_artigo_53.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/442/01_parecer_comissao_01_2021_-_plo_02-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/4/pll_no_01_-_2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2021/443/parecer_com_esp_veto_-_01-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H371"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="224.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="182.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>