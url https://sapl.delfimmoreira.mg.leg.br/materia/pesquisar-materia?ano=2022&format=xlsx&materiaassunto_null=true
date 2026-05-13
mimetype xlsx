--- v0 (2025-10-02)
+++ v1 (2026-05-13)
@@ -54,4763 +54,4763 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem reparo urgente no bueiro próximo à casa do “DÉ”, na Avenida do Encontro.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/601/indicacao_no_002-2022_-_jps_-_patrolamento_e_cascalho_na_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/601/indicacao_no_002-2022_-_jps_-_patrolamento_e_cascalho_na_barreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem o patrolamento com máquina e o cascalhamento britado na via em frente à academia ao ar livre do bairro da Barreira.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_no_003-2022_-_jps_-_patrolamento_e_cascalho_caminho_sao_francisco.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_no_003-2022_-_jps_-_patrolamento_e_cascalho_caminho_sao_francisco.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem o patrolamento com máquina e o cascalhamento britado no caminho que se inicia na “Areia branca” até o antigo Sanatório, no bairro São Francisco, além da estrada que se estende pela “onça” até o bairro do Charco.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/603/indicacao_no_004-2022_-_jps_-_limpeza_posto_saude_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/603/indicacao_no_004-2022_-_jps_-_limpeza_posto_saude_da_barreira.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos a limpeza, capina, roçada e pintura do Posto de Saúde do bairro da Barreira.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/604/indicacao_no_005-2022_-_jps_-_manutencao_quadra_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/604/indicacao_no_005-2022_-_jps_-_manutencao_quadra_da_barreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos a limpeza, manutenção e reparos na quadra de esportes do bairro da Barreira.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/605/indicacao_no_006-2022_-_jps_-_limpeza_posto_saude_da_ponte_de_zinco_e_bicas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/605/indicacao_no_006-2022_-_jps_-_limpeza_posto_saude_da_ponte_de_zinco_e_bicas.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos a limpeza, capina, roçada e pintura dos Postos de Saúde dos bairros da Ponte de Zinco e Bicas.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Norival Freitas Alkmin</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/606/indicacao_no_007-2022_-_jps_-_limpeza_da_rua_joaquim_de_oliveira_ate_a_peixe.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/606/indicacao_no_007-2022_-_jps_-_limpeza_da_rua_joaquim_de_oliveira_ate_a_peixe.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos a limpeza da rua  Joaquim de Oliveira, com retirada de entulhos e lixos, bem como manutenção de bueiro entupido no local. _x000D_
 .</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/607/indicacao_no008-2022_-_tsm_-_manutencao_do_calcamento_da_rua_francisco_alves_de_faria.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/607/indicacao_no008-2022_-_tsm_-_manutencao_do_calcamento_da_rua_francisco_alves_de_faria.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que façam os reparos e manutenção necessárias no calçamento do loteamento próximo à rua Francisco Alves de Faria, no morro “do quebra”,  nas proximidades da casa da Claudina.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, José Carlos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/608/indicacao_no009-2022_-_tsm-jcr_-_manutencao_estrada_dos_perus.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/608/indicacao_no009-2022_-_tsm-jcr_-_manutencao_estrada_dos_perus.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras que façam os reparos e a manutenção urgente na Estrada dos Perus.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, Antônio Luciano da Silva, José Carlos Rodrigues, Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa, Norival Freitas Alkmin, Reinaldo Sávio Ribeiro, Ritieli Aparecida Graciano Rodrigues, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_no010-2022_-_todos_-_gratificacao_covid19.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_no010-2022_-_todos_-_gratificacao_covid19.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria Municipal de Saúde, a possibilidade de criar uma gratificação para os profissionais da saúde que trabalham no enfrentamento da Covid-19.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_no011-2022_-_als-tsm_-_manutencao_praca_do_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_no011-2022_-_als-tsm_-_manutencao_praca_do_rio_claro.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos que providenciem a limpeza e manutenção da Praça do bairro do Rio Claro, com urgência.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_no012-2022_-_als_-_cascalhamento_em_diversos_pontos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_no012-2022_-_als_-_cascalhamento_em_diversos_pontos.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos que providenciem o cascalhamento, com urgência, dos seguintes pontos:_x000D_
 _x000D_
 •	Morro do Alcino – Bairro do Rio Claro;_x000D_
 •	Morro da Alice – Bairro da Barrinha;_x000D_
 •	Morro do Paiol – Bairro do Paiol;_x000D_
 •	Proximidades da encruzilhada do Paiol – Bairro do Paiol;</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, Norival Freitas Alkmin</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_no013-2022_-_tsm-nfa_-_instalacao_de_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_no013-2022_-_tsm-nfa_-_instalacao_de_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria Municipal competente, a instalação de câmeras de monitoramento e vigilância em pontos estratégicos e prédios públicos da cidade de Delfim Moreira/MG.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/615/indicacao_no_014-2022_-_jps_-_melhorias_na_estrada_da_nery.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/615/indicacao_no_014-2022_-_jps_-_melhorias_na_estrada_da_nery.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem melhorias no caminho da empresa Nery Engenharia.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_no_015-2022_-_jps_-_melhorias_na_estrada_do_balanco_infinito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_no_015-2022_-_jps_-_melhorias_na_estrada_do_balanco_infinito.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem melhorias no caminho do Balanço Infinito.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Marcus Vinicius de Oliveira Costa</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/617/indicacao_no_016-2022_-_mvoc_-_reparo_e_manutencao_no_parquinho_perto_da_estacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/617/indicacao_no_016-2022_-_mvoc_-_reparo_e_manutencao_no_parquinho_perto_da_estacao.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem o reparo e a manutenção do “parquinho” perto da Estação.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_no_017-2022_-_nfa_-_sugere_a_criacao_da_guarda_municipal.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_no_017-2022_-_nfa_-_sugere_a_criacao_da_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria Municipal competente, a criação de uma Guarda Municipal no município de Delfim Moreira.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_no_018-2022_-_nfa_-_instalacao_de_placas_com_nomes_de_ruas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_no_018-2022_-_nfa_-_instalacao_de_placas_com_nomes_de_ruas.pdf</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_no_019-2022_-_nfa_-_cascalhamento_do_ponto_de_onibus_da_vila_rica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_no_019-2022_-_nfa_-_cascalhamento_do_ponto_de_onibus_da_vila_rica.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria Municipal de Obras, que providenciem o calçamento ou cascalhamento no ponto de ônibus escolar em frente ao bar do “Quito”, na Vila Rica.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_no_020-2022_-_nfa_-_melhoria_na_estrada_da_fazenda_esperanca.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_no_020-2022_-_nfa_-_melhoria_na_estrada_da_fazenda_esperanca.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria Municipal de Obras, que providenciem melhorias na estrada da Fazenda Esperança.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_no_021-2022_-_nfa_-_melhoria_na_estradas_da_ponte_de_zinco_e_rio_comprido.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_no_021-2022_-_nfa_-_melhoria_na_estradas_da_ponte_de_zinco_e_rio_comprido.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria Municipal de Obras, que providenciem melhorias na estradas da Ponte de Zinco e Rio Comprido.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Ritieli Aparecida Graciano Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_no_022-2022_-_ragr_-_melhorias_na_estrada_do_monjolinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_no_022-2022_-_ragr_-_melhorias_na_estrada_do_monjolinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria Municipal de Obras, que providenciem melhorias na estradas do bairro do Monjolinho.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_no_023-2022_-_ragr_-_guia_rebaixa_faixa_amarela_e_quebra-molas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_no_023-2022_-_ragr_-_guia_rebaixa_faixa_amarela_e_quebra-molas.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria Municipal de Obras, que providenciem uma guia rebaixada para deficientes, além da pintura de uma faixa amarela em frente a igreja Assembleia de Deus – Madureira, na rua Deputado Manoel Costa, bem como a construção de um quebra-molas na mesma via.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_no_024-2022_-_tsm_-_limpeza_capina_e_rocada_da_rua_jorge_pereira_alkin.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_no_024-2022_-_tsm_-_limpeza_capina_e_rocada_da_rua_jorge_pereira_alkin.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a limpeza, roçada e capina da rua Jorge Pereira Alkmin.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_no_025-2022_-_tsm_-_melhorias_no_calcamento_da_rua_laudelino_marcondes_ribeiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_no_025-2022_-_tsm_-_melhorias_no_calcamento_da_rua_laudelino_marcondes_ribeiro.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras que providenciem melhorias no calçamento da rua Laudelino Marcondes Ribeiro.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, Jucemar Paulo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_no_026-2022_-_tsm-jps_-_retirada_de_terras_da_rua_do_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_no_026-2022_-_tsm-jps_-_retirada_de_terras_da_rua_do_rosario.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito Municipal e à Secretaria de Obras a retirada de terras da rua do Rosário, próximo a residência do saudoso “Zé Chiquinho”.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/628/indicacao_no_027-2022_-_tsm_-_uniformes_para_os_servidores_municipais.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/628/indicacao_no_027-2022_-_tsm_-_uniformes_para_os_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria Municipal competente, que providenciem uniformes para todos os funcionários da Prefeitura Municipal de Delfim Moreira.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_no_028-2022_-_jps_-_melhorias_calcamento_do_brumado.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_no_028-2022_-_jps_-_melhorias_calcamento_do_brumado.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a manutenção do calçamento da rua em frente a casa do “Danielzinho – Barbeiro”, no bairro do Brumado.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/630/indicacao_no_029-2022_-_jps_-_melhorias_calcamento_da_rua_do_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/630/indicacao_no_029-2022_-_jps_-_melhorias_calcamento_da_rua_do_rosario.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a manutenção do calçamento da rua do Rosário.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/631/indicacao_no_030-2022_-_jps_-_limpeza_capina_e_rocada_bairro_santa_terezinha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/631/indicacao_no_030-2022_-_jps_-_limpeza_capina_e_rocada_bairro_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a limpeza, roçada e capina das ruas do bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_no_031-2022_-_jps_-_rocada_e_poda_de_arvore_caminho_fiacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_no_031-2022_-_jps_-_rocada_e_poda_de_arvore_caminho_fiacao.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a roçada e poda de árvores  do caminho da rede elétrica, desde a rua Joaquim de Oliveira, próximo a área urbana de Delfim Moreira, passando pela “Peixe” até o bairro da Barreira.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_no_032-2022_-_jps_-_troca_de_manilhas_e_reparo_no_calcamento.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_no_032-2022_-_jps_-_troca_de_manilhas_e_reparo_no_calcamento.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a troca das manilhas e o reparo do calçamento da rua próximo a igreja Assembleia de Deus da Barreira.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/634/indicacao_no_033-2022_-_jps_-_rocada_capina_limpeza_e_cascalhamento_do_beco_do_levino..pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/634/indicacao_no_033-2022_-_jps_-_rocada_capina_limpeza_e_cascalhamento_do_beco_do_levino..pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a roçada, capina e cascalhamento do beco do Levino, no bairro da Barreira.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/635/indicacao_no_034-2022_-_jps_-_limpeza_capina_e_rocada_rua_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/635/indicacao_no_034-2022_-_jps_-_limpeza_capina_e_rocada_rua_da_barreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a limpeza, roçada e capina da rua da Assembleia de Deus no bairro da Barreira.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/636/indicacao_no_035-2022_-_jps_-_manutencao_da_academia__ao_livre_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/636/indicacao_no_035-2022_-_jps_-_manutencao_da_academia__ao_livre_da_barreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a limpeza, roçada e capina no entorno da Academia ao Ar Livre do bairro da Barreira, bem como reparo e manutenção dos aparelhos.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>José Carlos Rodrigues, Antônio Luciano da Silva, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/637/indicacao_no_036-2022_-_jcr-als-tsm_-_implantacao_de_pontes_de_manilhas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/637/indicacao_no_036-2022_-_jcr-als-tsm_-_implantacao_de_pontes_de_manilhas.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras, que providenciem a troca das pequenas pontes de madeira por pontes de manilha em todo município de Delfim Moreira.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/638/indicacao_no_037-2022_-_tsm_-_manutencao_da_estrada_da_cachoeirinha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/638/indicacao_no_037-2022_-_tsm_-_manutencao_da_estrada_da_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem, com urgência, a manutenção da estrada da Cachoeirinha, desde a entrada no “Rocha”, passando pelo Barreirinho até a “cascalheira”.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/639/indicacao_no_038-2022_-_als_-_limpeza_capina_e_rocada_dos_bairros_do_salto_e_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/639/indicacao_no_038-2022_-_als_-_limpeza_capina_e_rocada_dos_bairros_do_salto_e_agua_limpa.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a limpeza, roçada e capina dos bairros do Salto e da Água Limpa.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/640/indicacao_no_039-2022_-_jps_-_cascalhamento_rua_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/640/indicacao_no_039-2022_-_jps_-_cascalhamento_rua_da_barreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem o cascalhamento da rua que vai do trevo do bairro da Barreira até a casa da Sra. Elisabete.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/641/indicacao_no_040-2022_-_jps_-_aumento_rede_distribuicao_de_agua_-_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/641/indicacao_no_040-2022_-_jps_-_aumento_rede_distribuicao_de_agua_-_barreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem o acesso de água encanada até a casa do Sr. Elias, no bairro da Barreira.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/642/indicacao_no_041-2022_-_jps_-_cascalhamento_ruas_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/642/indicacao_no_041-2022_-_jps_-_cascalhamento_ruas_da_barreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem o cascalhamento das ruas da barreira.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Ritieli Aparecida Graciano Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/643/indicacao_no_042-2022_-_jps-ragr-_capina_entrada_da_cidade.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/643/indicacao_no_042-2022_-_jps-ragr-_capina_entrada_da_cidade.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras que providenciem a capina e limpeza na entrada da cidade de Delfim Moreira.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Antônio Luciano da Silva, Marcus Vinicius de Oliveira Costa, Reinaldo Sávio Ribeiro, Ritieli Aparecida Graciano Rodrigues, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/644/indicacao_no_043-2022_-_varios-_cortar_pinheito_perto_da_quadra_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/644/indicacao_no_043-2022_-_varios-_cortar_pinheito_perto_da_quadra_da_barreira.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras que sejam cortados os pinheiros que estão próximos a quadra de esportes do bairro da Barreira, com urgência.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_no_044-2022_-_als_-_instalar_portao_no_posto_de_saude_da_barra.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_no_044-2022_-_als_-_instalar_portao_no_posto_de_saude_da_barra.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a instalação de um portão no Posto de Saúde do bairro da Barra.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/646/indicacao_no_045-2022_-_als_-_quebra-molas_no_bairro_do_salto.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/646/indicacao_no_045-2022_-_als_-_quebra-molas_no_bairro_do_salto.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a construção de um quebra-molas no bairro do Salto, próximo ao bar do Vinícius.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_no_046-2022_-_als_-_reparo_bueiro_do_sobradinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_no_046-2022_-_als_-_reparo_bueiro_do_sobradinho.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Obras que providenciem o reparo do bueiro localizado no bairro do Sobradinho, próximo ao retido do “pessoal do Cacheco”, logo após a encruzilhada do Paiol.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_no_047-2022_-_mvoc_-_cortar_arvores_no_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_no_047-2022_-_mvoc_-_cortar_arvores_no_rosario.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem o corte das árvores que estão próximas a rede elétrica e da casa do Sr. Luis, no bairro do Rosário.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/649/indicacao_no_048-2022_-_tsm_-_limpeza_capina_e_rocada_da_rua_jorge_pereira_alkmim.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/649/indicacao_no_048-2022_-_tsm_-_limpeza_capina_e_rocada_da_rua_jorge_pereira_alkmim.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a limpeza, roçada e capina na rua Jorge Pereira Alkmim.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/650/indicacao_no_049-2022_-_tsm_-_vistoria_em_residencia_da_rua_jorge_pereira_alkmim.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/650/indicacao_no_049-2022_-_tsm_-_vistoria_em_residencia_da_rua_jorge_pereira_alkmim.pdf</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, Antônio Luciano da Silva, José Carlos Rodrigues, Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa, Norival Freitas Alkmin, Ritieli Aparecida Graciano Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/651/indicacao_no_050-2022_-_varios_-_aumento_diaria_motoristas_tfd.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/651/indicacao_no_050-2022_-_varios_-_aumento_diaria_motoristas_tfd.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria Municipal de Saúde, a necessidade do reajuste das diárias dos motoristas (TFD).</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Ritieli Aparecida Graciano Rodrigues, Jucemar Paulo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/652/indicacao_no_051-2022_-_jps-ragr-_melhorias_na_estrada_da_nery.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/652/indicacao_no_051-2022_-_jps-ragr-_melhorias_na_estrada_da_nery.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras que providenciem os reparos necessários na estrada de acesso da empresa Nery Engenharia.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Ritieli Aparecida Graciano Rodrigues, Antônio Luciano da Silva, Jucemar Paulo dos Santos, Norival Freitas Alkmin</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/653/indicacao_no_052-2022_-_jps-ragr-als-nfa_-_reparo_ponte_da_cachoeirinha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/653/indicacao_no_052-2022_-_jps-ragr-als-nfa_-_reparo_ponte_da_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras que providenciem os reparos da ponte no bairro da Cachoeirinha que dá acesso à Usina.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_no_053-2022_-_jps-_capina_rocada_e_limpeza_dos_bueiros_da_vila_rica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_no_053-2022_-_jps-_capina_rocada_e_limpeza_dos_bueiros_da_vila_rica.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providencie a roçada, capina e limpeza nos bueiros do bairro Vila Rica.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/655/indicacao_no_054-2022_-_jps_-_cascalhamento_da_estrada_do_rio_cumprido..pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/655/indicacao_no_054-2022_-_jps_-_cascalhamento_da_estrada_do_rio_cumprido..pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a manutenção e o cascalhamento da estrada do Rio Comprido.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/656/indicacao_no_055-2022_-_jps_-_manutenca_do_bueiro_do_corrego_alegre.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/656/indicacao_no_055-2022_-_jps_-_manutenca_do_bueiro_do_corrego_alegre.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a manutenção do bueiro entupido no bairro Córrego Alegre.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Reinaldo Sávio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_no_056-2022_-_jps_-_cascalhamento_da_estrada_dos_pessegueiros.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_no_056-2022_-_jps_-_cascalhamento_da_estrada_dos_pessegueiros.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a manutenção e o cascalhamento da estrada do bairro do Pessegueiros.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/658/indicacao_no_057-2022_-_mvoc_-_corte_pinheiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/658/indicacao_no_057-2022_-_mvoc_-_corte_pinheiro.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito, à Secretaria de Obras e à Defesa Civil que providenciem o corte de um pinheiro próximo à fazenda do “VICENTÃO”</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_no_058-2022_-_mvoc_-_reparo_morro_da_santa_cruz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_no_058-2022_-_mvoc_-_reparo_morro_da_santa_cruz.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, a manutenção do calçamento da subida do morro da Santa Cruz.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/662/indicacao_no_059-2022_-_rsr_-_troca_lampadas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/662/indicacao_no_059-2022_-_rsr_-_troca_lampadas.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a troca de lâmpadas queimadas nos bairros dos Peres, Pitangal e Sertão Pequeno.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>José Carlos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_no_060-2022_-_jcr_-_manutencao_estrada_do_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_no_060-2022_-_jcr_-_manutencao_estrada_do_rosario.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a manutenção do final da estrada do Rosário, próximo à residência do Sr. Marinaldo.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/664/indicacao_no_061-2022_-_ragr_-_conserva_para_estrada_da_linha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/664/indicacao_no_061-2022_-_ragr_-_conserva_para_estrada_da_linha.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem um “conserva” para a estrada “da linha”, desde o Matadouro até o Barreirinho.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/665/indicacao_no_062-2022_-_ragr_-_profissional_de_limpeza_para_postos_de_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/665/indicacao_no_062-2022_-_ragr_-_profissional_de_limpeza_para_postos_de_saude.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Saúde, que providenciem o envio de profissionais de limpeza para os Postos de Saúde da zona rural.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/666/indicacao_no_063-2022_-_nfa_-_limpeza_e_manutencao_da_creche_municipal.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/666/indicacao_no_063-2022_-_nfa_-_limpeza_e_manutencao_da_creche_municipal.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza, roçada e manutenção da Creche Municipal, localizada na rua Paulino Faria.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_no_064-2022_-_ssfv_-_abrigo_no_ponto_bairro_santa_cruz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_no_064-2022_-_ssfv_-_abrigo_no_ponto_bairro_santa_cruz.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria Municipal de Obras, que providenciem a construção de um abrigo no ponto escolar no bairro da Santa Cruz.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_no_065-2022_-_mvoc_-_disponibilizacao_de_agua_bairro_da_turma.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_no_065-2022_-_mvoc_-_disponibilizacao_de_agua_bairro_da_turma.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que tomem providências quanto a falta de água no bairro “da Turma”.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_no_066-2022_-_mvoc_-_manutencao_da_estrada_do_sao_bernardo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_no_066-2022_-_mvoc_-_manutencao_da_estrada_do_sao_bernardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem, a manutenção da estrada do bairro do São Bernardo.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/670/indicacao_no_067-2022_-_mvoc_-_manutencao_da_estrada_do_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/670/indicacao_no_067-2022_-_mvoc_-_manutencao_da_estrada_do_rosario.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a manutenção da estrada do bairro do Rosário.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_no_068-2022_-_ragr_-_manutencao_da_estrada_do_sengo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_no_068-2022_-_ragr_-_manutencao_da_estrada_do_sengo.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem, a manutenção da estrada do Sengó, que dá acesso à Vargem Grande.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_no_069-2022_-_ragr_-_manutencao_na_estrada_da_linha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_no_069-2022_-_ragr_-_manutencao_na_estrada_da_linha.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a manutenção da estrada da linha, entre a empresa Nery e a chácara do Sr. Toninho.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_no_070-2022_-_tsm_-_manutencao_ponte_do_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_no_070-2022_-_tsm_-_manutencao_ponte_do_rio_claro.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a manutenção da ponte do bairro do Rio Claro.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_no_071-2022_-_ssfv_-_manutencao_iluminacao_campo_municipal.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_no_071-2022_-_ssfv_-_manutencao_iluminacao_campo_municipal.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria competente, que efetuem a manutenção e troca da iluminação do campo municipal de Delfim Moreira.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_no_072-2022_-_nfa_-_limpeza_terreno_entre_sta_luzia_e_sta_cruz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_no_072-2022_-_nfa_-_limpeza_terreno_entre_sta_luzia_e_sta_cruz.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que efetuem a limpeza do terreno pertencente à Prefeitura Municipal, localizado entre os bairros Santa Luzia e Santa Cruz.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_no_073-2022_-_tsm_-_conserva_para_o_bairro_dos_perus.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_no_073-2022_-_tsm_-_conserva_para_o_bairro_dos_perus.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem um “conserva” para o bairro dos Perus.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_no_074-2022_-_tsm_jps_-_defesa_civil_corte_de_pinheiro_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_no_074-2022_-_tsm_jps_-_defesa_civil_corte_de_pinheiro_barreira.pdf</t>
   </si>
   <si>
     <t>Indicam, novamente, ao Sr. Prefeito e ao Secretário de Governo para que auxiliem, junto à Defesa Civil, no atendimento da demanda dos moradores do bairro da Barreira, que solicitam o corte de um pinheiro que ameaça a integridade de suas residências.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_no_075-2022_-_als_-_reparo_cabeca_bueiro_mogiano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_no_075-2022_-_als_-_reparo_cabeca_bueiro_mogiano.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem o reparo na cabeça do bueiro, localizado no bairro do Mogiano, próximo a casa do Sr. Elber.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_no_076-2022_-_als_-_reparo_cerca_posto_de_saude_do_mogiano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_no_076-2022_-_als_-_reparo_cerca_posto_de_saude_do_mogiano.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem o reparo da cerca em volta do Posto de Saúde do bairro do Mogiano.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_no_077-2022_-_als_-_cascalhamento_de_trecho_no_mogiano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_no_077-2022_-_als_-_cascalhamento_de_trecho_no_mogiano.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a manutenção e o cascalhamento da estrada no bairro do Mogiano, no trecho entre a casa do “Sr. Ditão” até a “cascalheira”.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_no_078-2022_-_als_-_cascalhamento_de_outro_trecho_no_mogiano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_no_078-2022_-_als_-_cascalhamento_de_outro_trecho_no_mogiano.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a manutenção e o cascalhamento da estrada no bairro do Mogiano, no trecho entre a volta do açude e a residência da senhora “Nedina”.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_no_079-2022_-_ssfv_-_cascalhamento_de_estrada_do_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_no_079-2022_-_ssfv_-_cascalhamento_de_estrada_do_rosario.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a manutenção e o cascalhamento da estrada no bairro do Rosário, no trecho após a fábrica de queijo.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/684/indicacao_no_080-2022_-_jps_-_cascalhamento_do_beco_do_levino..pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/684/indicacao_no_080-2022_-_jps_-_cascalhamento_do_beco_do_levino..pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem o cascalhamento do beco do Levino, no bairro da Barreira.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/685/indicacao_no_081-2022_-_als_-_corrimao_ponte_salto.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/685/indicacao_no_081-2022_-_als_-_corrimao_ponte_salto.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a instalação de um “corrimão” na ponte próxima a oficina do “Adailton”, no bairro do Salto.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/690/indicacao_no_082-2022_-_jcr_-_indica_projeto_de_lei_uso_maquinario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/690/indicacao_no_082-2022_-_jcr_-_indica_projeto_de_lei_uso_maquinario.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito, que envie à Câmara Municipal um projeto de lei que trate da utilização onerosa do maquinário municipal.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/691/indicacao_no_083-2022_-_mvoc_-_traves_metalicas_campo_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/691/indicacao_no_083-2022_-_mvoc_-_traves_metalicas_campo_rosario.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Turismo, Cultura, Esporte e Lazer, que providenciem a instalação de traves metálicas nos gols no campo de futebol do bairro Rosário.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_no_084-2022_-_mvoc_-_manutencao_da_estrada_do_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_no_084-2022_-_mvoc_-_manutencao_da_estrada_do_monteiro.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem, a manutenção da estrada do alto do Monteiro, no trecho “pra cima da fazenda do Donizeti”.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Antônio Luciano da Silva, José Carlos Rodrigues, Marcus Vinicius de Oliveira Costa, Norival Freitas Alkmin, Reinaldo Sávio Ribeiro, Ritieli Aparecida Graciano Rodrigues, Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_no_085-2022_-_todos_-_manutencao_estrada_areia_branca.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_no_085-2022_-_todos_-_manutencao_estrada_areia_branca.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria Municipal de Obras e Serviços Urbanos, que providenciem a manutenção da estrada da “areia branca”.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_no_086-2022_-_todos_-_limpeza_capina_e_rocaca_loteamento_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_no_086-2022_-_todos_-_limpeza_capina_e_rocaca_loteamento_barreira.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria Municipal de Obras e Serviços Urbanos, que providenciem a limpeza, roçada e capina do loteamento no bairro da Barreira.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_no_087-2022_-_ssfv_-_cerca_no_posto_de_saude_do_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_no_087-2022_-_ssfv_-_cerca_no_posto_de_saude_do_rio_claro.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a instalação de uma cerca no entorno do Posto de Saúde e do “Grupo” do bairro do Rio Claro.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_no_088-2022_-_ragr-_quebra-molas_na_rua_wenceslau_braz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_no_088-2022_-_ragr-_quebra-molas_na_rua_wenceslau_braz.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a construção de um quebra-molas na rua Wenceslau Braz, região central de Delfim Moreira.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/702/indicacao_no_089-2022_-_ragr-_mudar_local_da_fisioterapia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/702/indicacao_no_089-2022_-_ragr-_mudar_local_da_fisioterapia.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria Municipal de Saúde que providenciem a mudança do local de atendimento de fisioterapia.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>José Carlos Rodrigues, Jucemar Paulo dos Santos, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/703/indicacao_no_090-2022_-_tsm-jcr_-_manutencao_da_estrada_do_goes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/703/indicacao_no_090-2022_-_tsm-jcr_-_manutencao_da_estrada_do_goes.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a manutenção na estrada do bairro do Goes, próximo ao sítio do Sr. José de Fátima dos Santos.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_no_091-2022_-_nfa-_manutencao_da_trilha_do_santo_cruzeiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_no_091-2022_-_nfa-_manutencao_da_trilha_do_santo_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a limpeza e roçada da trilha do Santo Cruzeiro.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_no_092-2022_-_jps_-_troca_de_holofotes_na_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_no_092-2022_-_jps_-_troca_de_holofotes_na_barreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras que providenciem a troca dos holofotes do bairro da Barreira, por luz de LED, nas seguintes localidades:_x000D_
 _x000D_
 - Em frente à Igreja Católica;_x000D_
 - Em frente à Assembleia de Deus;_x000D_
 - Em frente à Congregação Cristã do Brasil;_x000D_
 - Em frente à Igreja Evangélica Cristã Pentecostal;_x000D_
 - No entorno da Academia ao ar-livre.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Reinaldo Sávio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_no_093-2022_-_als_-_rsr_-_traves_campo_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_no_093-2022_-_als_-_rsr_-_traves_campo_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Turismo, Cultura, Esporte e Lazer, que providenciem a instalação de traves nos gols no campo de futebol do bairro do Sertão Pequeno de baixo.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Marcus Vinicius de Oliveira Costa, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_no_094-2022_-_mvoc_-_manutencao_e_melhorias_na_estrada_do_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_no_094-2022_-_mvoc_-_manutencao_e_melhorias_na_estrada_do_rosario.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a manutenção e melhorias na estrada do Rosário.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_no_095-2022_-_mvoc_-_feira_de_organicos_ao_final_de_semana.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_no_095-2022_-_mvoc_-_feira_de_organicos_ao_final_de_semana.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Agricultura e Meio Ambiente, que promovam feiras de produtos orgânicos aos finais de semana.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/715/indicacao_no_096-2022_-_nfa-_manutencao_na_travessa_luiz_da_ponte.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/715/indicacao_no_096-2022_-_nfa-_manutencao_na_travessa_luiz_da_ponte.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem o reparo no calçamento da Travessa Luiz da Ponte, em frente ao número 104,  residência da moradora Cecília.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/716/indicacao_no_097-2022_-_nfa_-_traves_metalicas_campo_santa_luzia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/716/indicacao_no_097-2022_-_nfa_-_traves_metalicas_campo_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Turismo, Cultura, Esporte e Lazer, que providenciem a instalação de traves metálicas nos gols no campo de futebol do bairro Santa Luzia.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Sebastião dos Santos Fortes Vieira, Norival Freitas Alkmin, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao_no_098-2022_-_ssfv-_quebra-molas_no_bairro_santa_luzia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao_no_098-2022_-_ssfv-_quebra-molas_no_bairro_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras, que providenciem a construção de um quebra-molas no bairro Santa Luzia, nas proximidades da mercearia da Tereza.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_no_099-2022_-_ssfv-_retirar_terra_da_estrada_do_bigua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_no_099-2022_-_ssfv-_retirar_terra_da_estrada_do_bigua.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a retirada de terra e alargamento da estrada na entrada do bairro do Biguá.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_no_100-2022_-_ssfv-_quebra-molas_na_avenida_do_encontro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_no_100-2022_-_ssfv-_quebra-molas_na_avenida_do_encontro.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a construção de um quebra-molas na avenida do Encontro, em frente a oficina do “Digão”.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao_no_101-2022_-_als_-_manutencao_na_ponte_do_carlos_adolfo_-_sobradinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao_no_101-2022_-_als_-_manutencao_na_ponte_do_carlos_adolfo_-_sobradinho.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras, que providenciam a manutenção e reparo da ponte próxima da casa do Sr. Carlos Adolfo, no bairro do Sobradinho.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/721/indicacao_no_102-2022_-_jps_-_melhorias_na_estrada_do_balanco_infinito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/721/indicacao_no_102-2022_-_jps_-_melhorias_na_estrada_do_balanco_infinito.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem melhorias no caminho do Balanço Infinito</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_no_103-2022_-_jps_-_melhorias_na_estrada_do_balanco_infinito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_no_103-2022_-_jps_-_melhorias_na_estrada_do_balanco_infinito.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que tomem providencias quanto às britas soltas no calçamento próximo à Igreja Católica no bairro da Barreira.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa, Ritieli Aparecida Graciano Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/723/indicacao_no_104-2022_-_jps_-_valetas_na_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/723/indicacao_no_104-2022_-_jps_-_valetas_na_barreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, providencie a abertura de valetas no quintal da “dona Cida e do Zelão”, no bairro da Barreira.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/725/indicacao_no_105-2022_-_jps_-_limpeza_posto_saude_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/725/indicacao_no_105-2022_-_jps_-_limpeza_posto_saude_da_barreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos a limpeza, capina, roçada do Posto de Saúde do bairro da Barreira.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/726/indicacao_no_106-2022_-_jps_-_limpeza_posto_saude_das_bicas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/726/indicacao_no_106-2022_-_jps_-_limpeza_posto_saude_das_bicas.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos a limpeza, capina, roçada do Posto de Saúde do bairro das Bicas.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/727/indicacao_no_107-2022_-_jps_-_limpeza_posto_saude_da_ponte_de_zinco.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/727/indicacao_no_107-2022_-_jps_-_limpeza_posto_saude_da_ponte_de_zinco.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos a limpeza, capina, roçada do Posto de Saúde da Ponte de Zinco.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/728/indicacao_no_108-2022_-_jps_-_limpeza_caixa_dagua_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/728/indicacao_no_108-2022_-_jps_-_limpeza_caixa_dagua_barreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a limpeza da e manutenção da caixa de água do bairro da Barreira.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/729/indicacao_no_109-2022_-_jps_-rocada_do_mato_da_rede_de_aguas_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/729/indicacao_no_109-2022_-_jps_-rocada_do_mato_da_rede_de_aguas_barreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a roçada em todo caminho dos canos do sistema de abastecimento de água do bairro da Barreira.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/730/indicacao_no_110-2022_-_ragr-_reajuste_para_professores.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/730/indicacao_no_110-2022_-_ragr-_reajuste_para_professores.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria Municipal de Educação, que providenciem o reajuste de 33,23% no vencimento dos professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/731/indicacao_no_111-2022_-_tsm_-_manutencao_da_rua_clementino_batista_da_cunha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/731/indicacao_no_111-2022_-_tsm_-_manutencao_da_rua_clementino_batista_da_cunha.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a manutenção da rua Clementino Batista da Cunha, nas proximidades da Fundação ROGE.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, José Carlos Rodrigues, Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa, Norival Freitas Alkmin, Reinaldo Sávio Ribeiro, Ritieli Aparecida Graciano Rodrigues, Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/733/indicacao_no_112-2022_-_todos_-_contratar_empresa_avaliar_insalubridade.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/733/indicacao_no_112-2022_-_todos_-_contratar_empresa_avaliar_insalubridade.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito, que providencie a contratação de empresa para avaliar as condições de insalubridade das atividades dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_no_113-2022_-_nfa_-_calcamento_rua_henrique_de_souza_silva.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_no_113-2022_-_nfa_-_calcamento_rua_henrique_de_souza_silva.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem o calçamento da rua Henrique de Souza Silva, no bairro do Caquende.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_no_114-2022_-_ragr-_suspensao_taxa_de_expediente.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_no_114-2022_-_ragr-_suspensao_taxa_de_expediente.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria Municipal de Fazenda, que suspenda a cobrança da taxa de expediente no carnê de IPTU.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Ritieli Aparecida Graciano Rodrigues, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/736/indicacao_no_115-2022_-_ragr-_tsm_-_manutencao_estrada_da_nery.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/736/indicacao_no_115-2022_-_ragr-_tsm_-_manutencao_estrada_da_nery.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras, que providenciem melhorias na estrada da empresa Nery até o bairro do Barreirinho.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/737/indicacao_no_116-2022_-_ragr_-_manutencao_da_estrada_do_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/737/indicacao_no_116-2022_-_ragr_-_manutencao_da_estrada_do_rosario.pdf</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_no_117-2022_-_ragr_-_manutencao_na_estrada_do_monjolinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_no_117-2022_-_ragr_-_manutencao_na_estrada_do_monjolinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a manutenção da estrada do bairro do Monjolinho.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/739/indicacao_no_118-2022_-_ragr_-_corte_do_cedro_na_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/739/indicacao_no_118-2022_-_ragr_-_corte_do_cedro_na_agua_limpa.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem o corte de galhos quebrados no “CEDRO”, localizado no bairro da Água Limpa, próximo a Loja São Miguel.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_no_119-2022_-_ragr_-_registro_de_ponto_servidores_da_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_no_119-2022_-_ragr_-_registro_de_ponto_servidores_da_saude.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Saúde, que providenciem a instalação e funcionamento do relógio de ponto dos funcionários da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_no_120-2022_-_rsr_-_carrinho_de_mao_para_os_conservas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_no_120-2022_-_rsr_-_carrinho_de_mao_para_os_conservas.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que disponibilizem carrinhos de mão para os “Conservas” de Delfim Moreira.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_no_121-2022_-tsm-als_-_manutencao_da_estrada_do_cravo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_no_121-2022_-tsm-als_-_manutencao_da_estrada_do_cravo.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras, que providenciem a manutenção da estrada do “Cravo”.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/746/indicacao_no_122-2022_-_ragr_-_aumento_salario_plantonista.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/746/indicacao_no_122-2022_-_ragr_-_aumento_salario_plantonista.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que providencie um aumento no valor salarial nos plantões 24h dos motoristas da saúde.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_no_123-2022_-_jps_-_parquinho_para_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_no_123-2022_-_jps_-_parquinho_para_barreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria competente, que providenciem a instalação de um playground infantil (parquinho) no bairro da Barreira.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_no_124-2022_-_jps-mvoc_-_manobra_onibus_na_praca.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_no_124-2022_-_jps-mvoc_-_manobra_onibus_na_praca.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras e Transporte, que providenciem alternativas para manobra dos ônibus da empresa Expresso São José.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_no_125-2022_-_ragr_-_manutencao_estrada_do_laticinio_do_carlao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_no_125-2022_-_ragr_-_manutencao_estrada_do_laticinio_do_carlao.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a manutenção da estrada do Barreirinho, no trecho próximo ao “Laticínio do Carlão”.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no_126-2022_-_ragr_-_manutencao_da_ponte_do_barreiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no_126-2022_-_ragr_-_manutencao_da_ponte_do_barreiro.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a manutenção da ponte do bairro do Barreiro, perto da “casa de força”.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no_127-2022_-_ragr-_suspensao_taxa_de_expediente_em_alvaras.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no_127-2022_-_ragr-_suspensao_taxa_de_expediente_em_alvaras.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria Municipal de Fazenda, que suspenda a cobrança da taxa de expediente no serviço de expedição de alvarás do município ou em outra atividade que não configure prestação de serviço público.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no_128-2022_-_nfa_-_manutencao_da_estrada_do_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no_128-2022_-_nfa_-_manutencao_da_estrada_do_monteiro.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a manutenção de toda extensão da estrada do bairro do Monteiro, com uso de Patrol, cascalhamento e compactação do cascalho.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa, Reinaldo Sávio Ribeiro, Ritieli Aparecida Graciano Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/757/indicacao_no_129-2022_-_varios_-_monitores_de_apoio_ao_transporte_escolar.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/757/indicacao_no_129-2022_-_varios_-_monitores_de_apoio_ao_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria Municipal de Educação, que providenciem monitores de apoio ao transporte de alunos da rede municipal.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/758/indicacao_no_130-2022_-_jps_-_capina_e_pintura_de_guias_na_vila_rica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/758/indicacao_no_130-2022_-_jps_-_capina_e_pintura_de_guias_na_vila_rica.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a limpeza, capina e pintura de meio-fio e lombadas das ruas do bairro da Vila Rica.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_no_131-2022_-_jps_-_conter_vazamento_de_agua_na_vila_rica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_no_131-2022_-_jps_-_conter_vazamento_de_agua_na_vila_rica.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a contenção do vazamento de águas no bairro da Vila Rica, precisamente em frente ao portão da casa do “Guto (filho do Zé Armando)”.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Jucemar Paulo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/768/indicacao_no_132-2022_-_als-jps_-_manutencao_estrada_do_dito_pinto.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/768/indicacao_no_132-2022_-_als-jps_-_manutencao_estrada_do_dito_pinto.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria de Obras, que providenciem a manutenção e cascalhamento da estrada do “Dito Pinto”, no bairro do Mogiano.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_no_133-2022_-_todos_-_adesivo_frota_carro_prefeitura.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_no_133-2022_-_todos_-_adesivo_frota_carro_prefeitura.pdf</t>
   </si>
   <si>
     <t>Indicam ao Sr. Prefeito e à Secretaria competente, que providenciem a instalação de adesivos de identificação na frota de veículos da Prefeitura Municipal de Delfim Moreira.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/770/indicacao_no_134-2022_-_ragr-_devolucao_taxa_de_expediente.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/770/indicacao_no_134-2022_-_ragr-_devolucao_taxa_de_expediente.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria Municipal de Fazenda, que providencie o ressarcimento de todos os munícipes que pagaram a taxa expediente de forma indevida, nos anos de 2021 e 2022.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_no_135-2022_-_mvoc_-_faixa_de_pedestres_elevada.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_no_135-2022_-_mvoc_-_faixa_de_pedestres_elevada.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a construção de uma faixa de pedestres elevada, em frente ao “bar do Sérgio” até o ponto de ônibus.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_no_136-2022_-_mvoc_-_manutencao_estrada_da_peixe.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_no_136-2022_-_mvoc_-_manutencao_estrada_da_peixe.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a manutenção da estrada “da peixe”.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_no_137-2022_-_als_-_construcao_de_bueiros_na_bocaina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_no_137-2022_-_als_-_construcao_de_bueiros_na_bocaina.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras, que providenciem a construção de bueiros na estrada da Bocaina.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no_138-2022_-_als_-_retirar_pedras_da_estrada_da_fazendinha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no_138-2022_-_als_-_retirar_pedras_da_estrada_da_fazendinha.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal e à Secretaria de Obras, que providenciem a retirada das pedras grandes da estrada do bairro da Fazendinha.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no_139-2022_-_jps_-_azulejos_sala_vacinacao_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no_139-2022_-_jps_-_azulejos_sala_vacinacao_barreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a instalação de azulejos nas paredes da sala de vacinação do Posto de Saúde do bairro da Barreira.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no_140-2022_-_jps_-_rocada_posto_saude_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no_140-2022_-_jps_-_rocada_posto_saude_barreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a roçada no entorno do Posto de Saúde da Barreira.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_no_141-2022_-_jps_-_reparos_posto_saude_bicas_e_ponte_de_zinco.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_no_141-2022_-_jps_-_reparos_posto_saude_bicas_e_ponte_de_zinco.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem os reparos e roçada nos Postos de Saúde dos bairros da Ponte de Zinco e das Bicas.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_no_142-2022_-_jps_-_fixar_tambor_lixo_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_no_142-2022_-_jps_-_fixar_tambor_lixo_barreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem algum meio eficaz para impedir que o tambor de lixo do bairro da Barreira caia.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_no_143-2022_-_jps_-_pintura_faixa_de_pedestres_e_lombadas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_no_143-2022_-_jps_-_pintura_faixa_de_pedestres_e_lombadas.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a pintura das lombadas e faixas de pedestres no município de Delfim Moreira.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_no_144-2022_-_nfa_-_reconstrucao_do_muro_do_cemiterio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_no_144-2022_-_nfa_-_reconstrucao_do_muro_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a reconstrução da parte caída do muro do cemitério municipal.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/784/indicacao_no_145-2022_-_mvo_-_cuidados_toras_empilhadas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/784/indicacao_no_145-2022_-_mvo_-_cuidados_toras_empilhadas.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem os devidos cuidados referente as toras empilhadas no bairro das Bicas.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_no_146-2022_-_nfa_-_construcao_de_lombada.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_no_146-2022_-_nfa_-_construcao_de_lombada.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e a Secretaria de Obras, que providenciem a construção de uma lombada em frente a casa do “cocão”.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_no_147-2022_-_rsr_-_limpeza_posto_saude_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_no_147-2022_-_rsr_-_limpeza_posto_saude_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que providenciem a limpeza no local onde era o posto de saúde no Sertão Pequeno.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/790/indicacao_no_148-2022_-_rsr_-_aterramento_e_cascalho_rua_da_fazendinha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/790/indicacao_no_148-2022_-_rsr_-_aterramento_e_cascalho_rua_da_fazendinha.pdf</t>
   </si>
   <si>
     <t>Solucionar o problema referente à estrada da Fazendinha, próximo ao “Paulo do Tião Cândido”. Existe a necessidade de um aterramento e cascalho na localidade.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_no_149-2022_-_ssf_-_corte_de_bambus.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_no_149-2022_-_ssf_-_corte_de_bambus.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, que possam solucionar o problema referente ao corte dos bambuzeiros no bairro Taquaral, próximo ao “lago do Sr. Luiz” e a “casa do Cláudio”.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_no_150-2022_-_als_-_problema_loteamento_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_no_150-2022_-_als_-_problema_loteamento_agua_limpa.pdf</t>
   </si>
   <si>
     <t>Providencias quanto ao problema referente ao loteamento do Bairro Água Limpa. Necessita-se de um reservatório e a construção de uma rede, a fim de que possa distribuir igualmente a água nas casas situadas na localidade.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Marcus Vinicius de Oliveira Costa, Reinaldo Sávio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/795/indicacao_no_151-2022_-_mvo-rsr_-_pedra_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/795/indicacao_no_151-2022_-_mvo-rsr_-_pedra_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>Providência quanto ao problema referente a uma pedra localizada na descida da igreja do Sertão Pequeno.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_no_152-2022_-_tsm_-_instalacao_de_lixeira_no_sengo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_no_152-2022_-_tsm_-_instalacao_de_lixeira_no_sengo.pdf</t>
   </si>
   <si>
     <t>Providência referente  a instalação de uma lixeira no bairro do Sengó, próximo ao abrigo de ônibus.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/797/indicacao_no_153-2022_-_jps_-_troca_lampada_queimada_na_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/797/indicacao_no_153-2022_-_jps_-_troca_lampada_queimada_na_barreira.pdf</t>
   </si>
   <si>
     <t>providência enquanto a troca de lâmpada queimada no poste em frente à casa da “tia Maria”, no bairro da Barreira.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/798/indicacao_no_154-2022_-_varios_-_reparo_calcada.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/798/indicacao_no_154-2022_-_varios_-_reparo_calcada.pdf</t>
   </si>
   <si>
     <t>providência no reparo da calçada nas proximidades da Prefeitura Municipal, ou, no caso de não ser responsabilidade da mesma, notificação  do responsável para que realize a manutenção do passeio.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_no_155-2022_-_jps_-_calcamento_rua_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_no_155-2022_-_jps_-_calcamento_rua_da_barreira.pdf</t>
   </si>
   <si>
     <t>Providência quanto ao calçamento do trecho da rua entre a casa do “Val do Divino” e a curva do “Bacana (Zezinho)”.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/800/indicacao_no_156-2022_-_jps_-_instalar_postes_na_quadra_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/800/indicacao_no_156-2022_-_jps_-_instalar_postes_na_quadra_da_barreira.pdf</t>
   </si>
   <si>
     <t>Providência na instalação de dois ou três postes de luz em frente à quadra da Barreira.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_no_157-2022_-_jps_-_calcamento_rua_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_no_157-2022_-_jps_-_calcamento_rua_da_barreira.pdf</t>
   </si>
   <si>
     <t>Providência quanto ao calçamento da rua que passa por trás da “Academia ao Ar livre” no bairro da Barreira.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/804/indicacao_no_158-2022_-_mvo_-_preventiva_estradas_rurais.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/804/indicacao_no_158-2022_-_mvo_-_preventiva_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção corretiva e preventiva nas estradas rurais do município.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/805/indicacao_no_159-2022_-_mvo_-_manutencao_rua_do_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/805/indicacao_no_159-2022_-_mvo_-_manutencao_rua_do_rosario.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção do calçamento da rua do Rosário.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Marcus Vinicius de Oliveira Costa, Ritieli Aparecida Graciano Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/806/indicacao_no_160-2022_-_rag_-_remocao_abrigo_de_oniibus.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/806/indicacao_no_160-2022_-_rag_-_remocao_abrigo_de_oniibus.pdf</t>
   </si>
   <si>
     <t>Providência quanto a retirada do abrigo do ponto de ônibus no bairro do Rosário (próximo ao campo de futebol).</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_no_161-2022_-tsm-_manutencoes_loteamento_brumado.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_no_161-2022_-tsm-_manutencoes_loteamento_brumado.pdf</t>
   </si>
   <si>
     <t>Providências quanto as manutenções referentes ao loteamento no bairro do Brumado. A extensão da rede de energia pública, manutenção da rede de captação de água e a melhoria no acesso ao loteamento.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_no_162-2022_-_jps_-_manutencao_da_lampada_poste_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_no_162-2022_-_jps_-_manutencao_da_lampada_poste_da_barreira.pdf</t>
   </si>
   <si>
     <t>Providência na manutenção da lâmpada do poste localizado em frente à Padaria Beira Rio no bairro da Barreira</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_163-2022_-_jps_-_retirar_pedra_da_rua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_163-2022_-_jps_-_retirar_pedra_da_rua.pdf</t>
   </si>
   <si>
     <t>Providência quanto a retirada de uma pedra de grande dimensão que se encontra no meio da rua em frente a casa da “Valéria” no bairro da Barreira.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_no_164-2022_-_jps_-_rocada_rua_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_no_164-2022_-_jps_-_rocada_rua_da_barreira.pdf</t>
   </si>
   <si>
     <t>Providência na roçada e limpeza das valetas da rua do loteamento no bairro da Barreira.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_no_165-2022_-_jps_-_cascalhamento_na_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_no_165-2022_-_jps_-_cascalhamento_na_barreira.pdf</t>
   </si>
   <si>
     <t>Providência quanto ao cascalhamento da rua onde antigamente era rodovia no bairro da Barreira, no trecho entre as casas da “Dita do Jorge” e da “Elisabete”.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_no_166-2022_-_jps-mvoc_-_limpeza_rua_getulio_rodrigues_ramos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_no_166-2022_-_jps-mvoc_-_limpeza_rua_getulio_rodrigues_ramos.pdf</t>
   </si>
   <si>
     <t>Providência quanto a limpeza, capina e pintura da Rua Getúlio Rodrigues Ramos, na região central de Delfim Moreira.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_no_167-2022_-_mvo_-_retirada_poste_praca_matriz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_no_167-2022_-_mvo_-_retirada_poste_praca_matriz.pdf</t>
   </si>
   <si>
     <t>Providência quanto a retirada de um pequeno poste localizado na descida da praça da igreja matriz.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_no_168-2022_-_als_-_rocada__agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_no_168-2022_-_als_-_rocada__agua_limpa.pdf</t>
   </si>
   <si>
     <t>Providência na roçada e limpeza no Bairro da Água Limpa, próximo ao Bar do Boi. A limpeza necessita ser ampliada por toda a extensão da estrada rural, _x000D_
 até o Bairro Mogiano.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_no_169-2022_-_mvo_-_limpeza_dos_rios.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_no_169-2022_-_mvo_-_limpeza_dos_rios.pdf</t>
   </si>
   <si>
     <t>Providência quanto a limpeza dos rios em Delfim Moreira.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_no_170-2022_-_mvo_-_conserto_dos_balancos_parque_da_estacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_no_170-2022_-_mvo_-_conserto_dos_balancos_parque_da_estacao.pdf</t>
   </si>
   <si>
     <t>Providência quanto ao conserto dos balanços do parque da estação.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_171-2022_-_nfa_-_providencias_transito_em_frente_a_matriz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_171-2022_-_nfa_-_providencias_transito_em_frente_a_matriz.pdf</t>
   </si>
   <si>
     <t>Providência para o trânsito em frente à Igreja Matriz.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_172-2022_-_nfa_-_manutencao_rua_laudelino_marcondes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_172-2022_-_nfa_-_manutencao_rua_laudelino_marcondes.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção na Rua Laudelino Marcondes.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_no_173-2022_-_als-rsv_-_protecao_ao_campo_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_no_173-2022_-_als-rsv_-_protecao_ao_campo_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>Providência quanto a 150 metros de tela de proteção, 2 redes para os gols e 1 kit (incluindo bolas e camisas) para o campo do Sertão Pequeno de baixo.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/829/indicacao_no_174-2022_-_jcr_-_captacao_bairro_sao_bernardo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/829/indicacao_no_174-2022_-_jcr_-_captacao_bairro_sao_bernardo.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção na captação de água referente ao Bairro São Bernardo.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/830/indicacao_no_175-2022_-_mvo_-_regulamentacao_da_rua_joaquim_de_oliveira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/830/indicacao_no_175-2022_-_mvo_-_regulamentacao_da_rua_joaquim_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Providência quanto a regulamentação referente à rua Joaquim de Oliveira, como referência, “Rua da Peixe”.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_no_176-2022_-_ssf_-_manutencao_rua_henrique_goncalves_de_faria.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_no_176-2022_-_ssf_-_manutencao_rua_henrique_goncalves_de_faria.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção na Rua Henrique Gonçalves de Faria e a limpeza da beira do rio na mesma localidade, próximo ao estacionamento da saúde.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_no_177-2022_-_ssf_-_reforma_campo_do_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_no_177-2022_-_ssf_-_reforma_campo_do_rio_claro.pdf</t>
   </si>
   <si>
     <t>Providência quanto a reforma no campo de futebol do Bairro Rio Claro.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Providência quanto ao reparo e manutenção dos aparelhos de academia ao ar livre dos bairros Barreira e Santa Luzia.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_no_179-2022_-_jps_-_manutencao_estrada_corrego_alegre_-_saiqui.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_no_179-2022_-_jps_-_manutencao_estrada_corrego_alegre_-_saiqui.pdf</t>
   </si>
   <si>
     <t>Providência quanto ao reparo e manutenção da estrada, com início no Bairro Córrego Alegre até o alto do Bairro Saiqui.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_180-2022_-_jps_-mvo_-_rag_mudanca_placa_trevo_rua_marina_maciel.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_180-2022_-_jps_-mvo_-_rag_mudanca_placa_trevo_rua_marina_maciel.pdf</t>
   </si>
   <si>
     <t>Providência quanto a mudança de uma placa no canteiro da rua Marina Maciel, próximo ao armazém do Dé.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_no_181-2022_-_jps_-_aumento_rede_distribuicao_de_agua_-_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_no_181-2022_-_jps_-_aumento_rede_distribuicao_de_agua_-_barreira.pdf</t>
   </si>
   <si>
     <t>Providência quanto ao acesso de água encanada até a casa do Sr. Elias, no bairro da Barreira.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_no_182-2022_-_jps_-mvo__manutencao_tampa_de_bueiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_no_182-2022_-_jps_-mvo__manutencao_tampa_de_bueiro.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção no bueiro referente à rua Wenceslau Braz, em frente ao poliesportivo.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_no_183-2022_-_mvo_-_manutencao_estrada_goes-chora.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_no_183-2022_-_mvo_-_manutencao_estrada_goes-chora.pdf</t>
   </si>
   <si>
     <t>Providência quanto ao reparo e manutenção da estrada, com o início no bairro do Góes, estendendo-se até o alto do bairro do Chora.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_no_184-2022_-_rsr_-_manutencao_abrigo_de_onibus_provisorio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_no_184-2022_-_rsr_-_manutencao_abrigo_de_onibus_provisorio.pdf</t>
   </si>
   <si>
     <t>Providência quanto ao reparo de um abrigo provisório construído pelas crianças do Bairro do Sertão Pequeno, próximo ao Eduardo Castilho.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_no_185-2022_-_ragr_-_manutencao_estrada_agua_limpa-bigua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_no_185-2022_-_ragr_-_manutencao_estrada_agua_limpa-bigua.pdf</t>
   </si>
   <si>
     <t>Providência quanto ao reparo e manutenção da estrada, com início no bairro Água Limpa até o bairro Biguá.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_no_186-2022_-_ragr_-_iluminacao_da_av._joao_pinheiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_no_186-2022_-_ragr_-_iluminacao_da_av._joao_pinheiro.pdf</t>
   </si>
   <si>
     <t>Providência quanto a iluminação da Avenida João Pinheiro.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_no_187-2022_-ssfv_-_nfa_-_manutencao_rua_laudelino_marcondes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_no_187-2022_-ssfv_-_nfa_-_manutencao_rua_laudelino_marcondes.pdf</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_no_188-2022_-_tsm_-_melhoria_distribuicao_de_agua_caquende.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_no_188-2022_-_tsm_-_melhoria_distribuicao_de_agua_caquende.pdf</t>
   </si>
   <si>
     <t>Providência quanto a melhoria na distribuição de Água do bairro Caquende.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/845/indicacao_no_189-2022_-_tsm_-_regularizacao_dos_passeios.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/845/indicacao_no_189-2022_-_tsm_-_regularizacao_dos_passeios.pdf</t>
   </si>
   <si>
     <t>Cobrança aos proprietários referentes a regularização e manutenção das calçadas nas residências.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_no_190-2022_-_ssf_-_construcao_lombada_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_no_190-2022_-_ssf_-_construcao_lombada_rosario.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de uma lombada no início do calçamento do Bairro do Rosário.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_no_191-2022_-mvo-tsm_-_manutencao_subida_da_santa_cruz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_no_191-2022_-mvo-tsm_-_manutencao_subida_da_santa_cruz.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção na subida da Santa Cruz, próximo a casa do Agenor e a subida à Santa Cruz saindo do caminho do Brumado, próximo a casa do “ Zé Perez “.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_no_192-2022_-_nfa_-_manutencao_rua_do_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_no_192-2022_-_nfa_-_manutencao_rua_do_rosario.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção na Rua do Rosário.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_no_193-2022_-_ragr_-_construcao_de_lombada_na_linha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_no_193-2022_-_ragr_-_construcao_de_lombada_na_linha.pdf</t>
   </si>
   <si>
     <t>Providência quanto a construção de uma lombada na Linha, próximo a casa do “João do Olívio”.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_no_194-2022_-_ragr_-_jps_-_entupimento_de_bueiros_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_no_194-2022_-_ragr_-_jps_-_entupimento_de_bueiros_barreira.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção dos bueiros e valetas no bairro da Barreira, próximo a casa do “Tião Vena”.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_no_195-2022_-_ssf_-_redes_de_protecao_-_campo_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_no_195-2022_-_ssf_-_redes_de_protecao_-_campo_rio_claro.pdf</t>
   </si>
   <si>
     <t>Providência de redes de proteções para os gols no campo do Rio Claro.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_no_196-2022_-_ssf_-_tomadas_no_ginasio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_no_196-2022_-_ssf_-_tomadas_no_ginasio.pdf</t>
   </si>
   <si>
     <t>Providência de mais pontos de tomadas no Ginásio Poliesportivo do centro da cidade. Refere-se à sala, ao lado do vestiário.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_no_197-2022_-_jps_-_reforma_postos_de_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_no_197-2022_-_jps_-_reforma_postos_de_saude.pdf</t>
   </si>
   <si>
     <t>Providência quanto as reformas dos postos de saúde do Município.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_no_198-2022_-_nfa_-_abrangencia_do_curso_de_primeiros_socorros.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_no_198-2022_-_nfa_-_abrangencia_do_curso_de_primeiros_socorros.pdf</t>
   </si>
   <si>
     <t>Abrangência do treinamento de primeiros socorros, concedido para a educação, para todos os servidores municipais.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_no_199-2022_-_ragr_-_trincas_nas_casas_da_rua_do_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_no_199-2022_-_ragr_-_trincas_nas_casas_da_rua_do_rosario.pdf</t>
   </si>
   <si>
     <t>Providência quanto ao trânsito de caminhões na rua do Rosário.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_no_200-2022_-_mvo_-_indica_envio_de_pl.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_no_200-2022_-_mvo_-_indica_envio_de_pl.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito o envio à Câmara Municipal de um Projeto de Lei criando a Secretaria Municipal de Defesa Animal.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_no_201-2022_-_mvo_-_ponte_precaria_prox_campo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_no_201-2022_-_mvo_-_ponte_precaria_prox_campo.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção ou troca da ponte que faz a travessia entre o campo de futebol e a rua Laudelino Marcondes.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/870/indicacao_no_202-2022_-_mvo__manutencao_tampa_de_bueiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/870/indicacao_no_202-2022_-_mvo__manutencao_tampa_de_bueiro.pdf</t>
   </si>
   <si>
     <t>Providencia quanto a manutenção no bueiro referente à rua Wenceslau Braz, em frente ao poliesportivo.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_no_203-022_-_ssfv_-_transporte_p_jogadores__arquivado.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_no_203-022_-_ssfv_-_transporte_p_jogadores__arquivado.pdf</t>
   </si>
   <si>
     <t>Providência de transporte aos jogadores do município de Delfim Moreira</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_no_204-2022_-_als-rsv_-_extensao_rede_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_no_204-2022_-_als-rsv_-_extensao_rede_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>Providência quanto a extensão da rede de água no Bairro do Sertão Pequeno, com início na mercearia do Walter, finalizando na ponte de madeira do Bairro dos Perez</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/875/indicacao_no_205-2022_-_tsm_-_manutencao_estrada_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/875/indicacao_no_205-2022_-_tsm_-_manutencao_estrada_monteiro.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção na estrada do Monteiro, iniciando-se ao final do calçamento, até a propriedade do Senhor Rubens. Além disso, os moradores solicitam a extensão da rede elétrica, ao menos até o antigo “mata burro”, próximo a propriedade do “Tuia”.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_no_206-2022_-_mvo__criacao_faixa_pedestre.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_no_206-2022_-_mvo__criacao_faixa_pedestre.pdf</t>
   </si>
   <si>
     <t>Providência quanto uma faixa de pedestres na Rua Wenceslau Braz.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_no_207-2022_-_nfa_-_indica_envio_de_pl.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_no_207-2022_-_nfa_-_indica_envio_de_pl.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que envie à Câmara Municipal um Projeto de Lei ampliando o período de licença maternidade e paternidade para os servidores públicos de Delfim Moreira.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_no_208-2022_-_ssf_-_lombadas_bigua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_no_208-2022_-_ssf_-_lombadas_bigua.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, providência no que diz respeito ao tamanho das lombadas no bairro Biguá e a sinalização das mesmas.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_no_209-2022_-_mvo_-_captacao_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_no_209-2022_-_mvo_-_captacao_monteiro.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção da captação de água no bairro doMonteiro.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_no_210-2022_-_nfa_-_brinquedos_parque.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_no_210-2022_-_nfa_-_brinquedos_parque.pdf</t>
   </si>
   <si>
     <t>A aquisição de mais brinquedos para o parque infantil da estação.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_no_211-2022_-_nfa_-_divulgacao_informacoes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_no_211-2022_-_nfa_-_divulgacao_informacoes.pdf</t>
   </si>
   <si>
     <t>Retorno do serviço de som quanto a informações municipais no caminhão de coleta de lixo.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_no_212-2022_-_nfa_-_operacao_tapa-buracos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_no_212-2022_-_nfa_-_operacao_tapa-buracos.pdf</t>
   </si>
   <si>
     <t>Início da operação tapa-buracos, a começar do trevo da entrada da cidade, até o “Paulinho Ferreira”.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_no_213-2022_-_jps_-_alargamento_de_rua_tio_vena.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_no_213-2022_-_jps_-_alargamento_de_rua_tio_vena.pdf</t>
   </si>
   <si>
     <t>Providênia quanto a roçada e a limpeza das valetas, da casa do “Tati” até a casa do Ismael, no loteamento da Barreira.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_no_214-2022_-_jps_-__limpeza_valeta_zezinho_do_bar.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_no_214-2022_-_jps_-__limpeza_valeta_zezinho_do_bar.pdf</t>
   </si>
   <si>
     <t>Providência quanto a limpeza da valeta próximo a casa do “kizinho”, no loteamento da Barreira.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_no_215-2022_-_jps_-_alargamento_de_rua_tio_vena.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_no_215-2022_-_jps_-_alargamento_de_rua_tio_vena.pdf</t>
   </si>
   <si>
     <t>Providência quanto a roçada e o alargamento de rua, próximo a casa do do Tarcísio e do “Adrianinho”, na Barreira.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_no_216-2022_-_nfa_-_bancos_na_praca.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_no_216-2022_-_nfa_-_bancos_na_praca.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito e à Secretaria de Obras, a instalação de bancos na praça da estação.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_no_217-2022_-_ragr.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_no_217-2022_-_ragr.pdf</t>
   </si>
   <si>
     <t>Providenciem ao menos em estações chuvosas, o transporte escolar na parte alta do bairro Vila Rica.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/892/indicacao_no_218-2022_-_als_-_manutencao_e_rocada_na_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/892/indicacao_no_218-2022_-_als_-_manutencao_e_rocada_na_agua_limpa.pdf</t>
   </si>
   <si>
     <t>Providência quanto a roçada e a limpeza das saídas de águas, do “Tatão” até a Estação, no bairro Água Limpa.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_no_219-2022_-_als_-_construcao_lombada_bairro_taquaral.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_no_219-2022_-_als_-_construcao_lombada_bairro_taquaral.pdf</t>
   </si>
   <si>
     <t>Providência quanto a construção de uma lombada em frente ao bar do Rodrigo, no Bairro Taquaral.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/894/indicacao_no_220-2022_-_als_-_limpeza_de_calcamento_no_bairro_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/894/indicacao_no_220-2022_-_als_-_limpeza_de_calcamento_no_bairro_rio_claro.pdf</t>
   </si>
   <si>
     <t>Providência quanto a limpeza do calçamento do morro do cemitério, no Bairro Rio Claro.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/895/indicacao_no_221-2022_-_als_-_rede_agua_mojiano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/895/indicacao_no_221-2022_-_als_-_rede_agua_mojiano.pdf</t>
   </si>
   <si>
     <t>Solucionar o problema referente à rede de água do loteamento no Bairro Mogiano.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Marcus Vinicius de Oliveira Costa, Jucemar Paulo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_no_222-2022_-_mvo_-_corte_pinheiro_na_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_no_222-2022_-_mvo_-_corte_pinheiro_na_barreira.pdf</t>
   </si>
   <si>
     <t>Providência quanto o corte dos pinheiros próximos à quadra, no bairro Barreira.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_no_223-2022_-_rsr_-_trave_campo_sao_bernardo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_no_223-2022_-_rsr_-_trave_campo_sao_bernardo.pdf</t>
   </si>
   <si>
     <t>Providência de traves novas para os gols do campo do bairro São Bernardo e a retirada de terra no meio do campo.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_no_224-2022_-_ssf_-_cascalhamento_bairro_sao_sebastiao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_no_224-2022_-_ssf_-_cascalhamento_bairro_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Providência quanto  o cascalhamento na igreja São Sebastião, do lado de dentro do rio, no bairro do Sertão Pequeno de baixo.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_no_225-2022_-_jps_-_cascalhamento_bairro_corrego_alegre.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_no_225-2022_-_jps_-_cascalhamento_bairro_corrego_alegre.pdf</t>
   </si>
   <si>
     <t>Providência quanto o cascalhamento na subida do bairro Córrego Alegre.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/910/indicacao_no_226-2022_-_jps_-_energia_bairro_ponte_de_zinco.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/910/indicacao_no_226-2022_-_jps_-_energia_bairro_ponte_de_zinco.pdf</t>
   </si>
   <si>
     <t>Providência  na manutenção da distribuição elétrica do posto de saúde, no bairro Ponte de Zinco.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_no_227-2022_-_jps_-_manutencao_da_academia__ao_livre_da_barreira_e_santa_luzia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_no_227-2022_-_jps_-_manutencao_da_academia__ao_livre_da_barreira_e_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Providência no reparo e manutenção dos aparelhos de academia ao ar livre dos bairros Barreira e Santa Luzia.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/916/indicacao_no_228-2022_-_als_-_ssfv_rede_agua_taquaral.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/916/indicacao_no_228-2022_-_als_-_ssfv_rede_agua_taquaral.pdf</t>
   </si>
   <si>
     <t>Solução do problema referente à rede de água do bairro Taquaral.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/917/indicacao_no_229-2022_-_mvo_-_manutencaao_captacao_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/917/indicacao_no_229-2022_-_mvo_-_manutencaao_captacao_rosario.pdf</t>
   </si>
   <si>
     <t>Providência na melhoria da captação de água no bairro do Rosário.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_no_230-2022_-_ragr-_jcr_-_troca_manilha_goes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_no_230-2022_-_ragr-_jcr_-_troca_manilha_goes.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção e troca das manilhas para captação das águas e consequente redução dos pontos de alagamento, no bairro do Goes.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/919/indicacao_no_231-2022_-_ragr-_manutencao_estrada_da_linha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/919/indicacao_no_231-2022_-_ragr-_manutencao_estrada_da_linha.pdf</t>
   </si>
   <si>
     <t>Providência na manutenção da estrada da Linha, com início no matadouro.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_no_232-2022_-_ssf_-_manutencao_rua_bairro_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_no_232-2022_-_ssf_-_manutencao_rua_bairro_monteiro.pdf</t>
   </si>
   <si>
     <t>Providência na manutenção do calçamento no bairro Monteiro, além de sua extensão até a ponte do Getúlio e a consequente iluminação, referindo-se à _x000D_
 extensão do calçamento.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/921/indicacao_no_233-2022_-_ssf_-_manutencao_rua_bar_da_cleuza.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/921/indicacao_no_233-2022_-_ssf_-_manutencao_rua_bar_da_cleuza.pdf</t>
   </si>
   <si>
     <t>Providência  na manutenção e calçamento da rua do “bar da Cleuza”, no bairro da Barra.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_no_234-2022_-_tsm_-_manutencao_estrada_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_no_234-2022_-_tsm_-_manutencao_estrada_monteiro.pdf</t>
   </si>
   <si>
     <t>Providência  na manutenção da estrada do Monteiro, próximo a propriedade do Getúlio “Tuia”.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_no_235-2022_-_als_manutencao_bueiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_no_235-2022_-_als_manutencao_bueiro.pdf</t>
   </si>
   <si>
     <t>Providência quanto uma grade de proteção no bueiro do bairro Rio Claro, próximo ao ponto de leite da casa do “Tonhão”</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/928/indicacao_no_236-2022_-_als_cascalhamento_estrada_mogiano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/928/indicacao_no_236-2022_-_als_cascalhamento_estrada_mogiano.pdf</t>
   </si>
   <si>
     <t>Providência quanto o cascalhamento de uma estrada no bairro Mogiano, próximo a “cava branca”</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/929/indicacao_no_237-2022_-_mvo_-_manutencaao_ponte_campo_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/929/indicacao_no_237-2022_-_mvo_-_manutencaao_ponte_campo_rosario.pdf</t>
   </si>
   <si>
     <t>Providência quanto a  melhoria na ponte, em frente ao campo do Rosário.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/930/indicacao_no_238-2022_-_rsr_-_conserva_do_lopes_ao_taquaral.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/930/indicacao_no_238-2022_-_rsr_-_conserva_do_lopes_ao_taquaral.pdf</t>
   </si>
   <si>
     <t>Providência quanto a uma equipe fixa do “Conserva”, com ínicio no bairro do Lopes, até o bairro Taquaral.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/931/indicacao_no_239-2022_-_ragr-_manutencao_estrada_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/931/indicacao_no_239-2022_-_ragr-_manutencao_estrada_monteiro.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção da estrada do Monteiro, local que dá acesso ao sítio do “ Sr. Tião”, além da manutenção da ponte.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/932/indicacao_no_240-2022_-_ssf_-_calcamento_rua_caquende.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/932/indicacao_no_240-2022_-_ssf_-_calcamento_rua_caquende.pdf</t>
   </si>
   <si>
     <t>Indica o calçamento da Rua Henrique de Souza Silva, no bairro Caquende.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_no_241-2022-_jps-mvo-__retirada_poste_igreja_matriz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_no_241-2022-_jps-mvo-__retirada_poste_igreja_matriz.pdf</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/934/indicacao_no_242-2022_-_ssf_-_corte_de_arvores.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/934/indicacao_no_242-2022_-_ssf_-_corte_de_arvores.pdf</t>
   </si>
   <si>
     <t>Poda de árvores nas extremidades da estrada, do bairro Água Limpa até o bairro Mogiano.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/935/indicacao_no_243-2022_-_tsm_-_retomada_transporte_publico_rural.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/935/indicacao_no_243-2022_-_tsm_-_retomada_transporte_publico_rural.pdf</t>
   </si>
   <si>
     <t>Providência quanto a retomada do transporte público municipal nos bairros das zonas rurais.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/936/indicacao_no_244-2022_-_tsm-als_-_conserva_da_fazendinha_a_barra.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/936/indicacao_no_244-2022_-_tsm-als_-_conserva_da_fazendinha_a_barra.pdf</t>
   </si>
   <si>
     <t>Providência quanto a uma equipe do “Conserva”, com ínicio na Encruzilhada da Fazendinha, até o bairro da Barra.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/937/indicacao_no_245-2022_-_rsr_-_manutencao_bueiro_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/937/indicacao_no_245-2022_-_rsr_-_manutencao_bueiro_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>providência quanto a manutenção de um bueiro, a caminho do bairro Sertão Pequeno de baixo, próximo a casa do “Paulo do Tião Cândido”.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_no_246-2022_-_mvo_-_manutencaao_bueiro_rua_clementino.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_no_246-2022_-_mvo_-_manutencaao_bueiro_rua_clementino.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção de um bueiro na rua Clementino Batista da Cunha, após a ponte.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_no_247-2022_-_ragr-_manutencao_ponte_bairro_cachoeirinha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_no_247-2022_-_ragr-_manutencao_ponte_bairro_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção da ponte no bairro da Cachoeirinha, ponte que dá acesso a casa da “Dona Vera” dentre outras residências.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/940/indicacao_no_248-2022_-_ragr-_jps_-_manutencao_valeta_barra.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/940/indicacao_no_248-2022_-_ragr-_jps_-_manutencao_valeta_barra.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção e limpeza de uma valeta no bairro da Barreira, na estrada da areia branca, próximo a casa da Poliana.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/941/indicacao_no_249-2022_-_nfa_-_manutencao_ponte_buriqui.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/941/indicacao_no_249-2022_-_nfa_-_manutencao_ponte_buriqui.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção da ponte no bairro das Bicas, ponte que dá acesso a fazenda Boa Esperança e ao bairro Buriqui.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_no_250-2022_-_tsm_-_manutencao_rua_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_no_250-2022_-_tsm_-_manutencao_rua_rosario.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção na estrada do Rosário, com início ao final do calçamento da rua, até o centro do bairro.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>José Carlos Rodrigues, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_no_251-2022_-_tsm_-_reembolso_tratamento_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_no_251-2022_-_tsm_-_reembolso_tratamento_saude.pdf</t>
   </si>
   <si>
     <t>Providência quanto o reembolso referente ao custeio de alimentação e hospedagem de pacientes que fazem tratamentos de saúde fora do domicílio</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_no_252-2022_-_tsm1_-_limpeza_margens_do_rio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_no_252-2022_-_tsm1_-_limpeza_margens_do_rio.pdf</t>
   </si>
   <si>
     <t>Providência quanto a limpeza completa do rio que corta nossa cidade (margens e leito).</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/951/indicacao_no_253-2022_-_nfa_-_melhor_divulgacao_de_campanhas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/951/indicacao_no_253-2022_-_nfa_-_melhor_divulgacao_de_campanhas.pdf</t>
   </si>
   <si>
     <t>"Divulgação mais ativa referente ao calendário colorido das campanhas de conscientização na Secretaria de Saúde"</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>"Para que  mantenham o cuidado em assumir os compromissos no que se refere aos exames marcados pelos munícipes"</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>"Para providenciarem a padronização das lombadas no bairro do Monteiro.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_no_256-2022_-_als_mudanca_postes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_no_256-2022_-_als_mudanca_postes.pdf</t>
   </si>
   <si>
     <t>"Para que providenciem a mudança de dois postes no bairro Água Limpa, próximo ao Bar do Boi."</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_no_257-2022_-_mvo_-_troca_lampada.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_no_257-2022_-_mvo_-_troca_lampada.pdf</t>
   </si>
   <si>
     <t>"A necessidade da troca de lâmpada da rua Paulino Faria, nº 200"</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/956/indicacao_no_258-2022_-_jps_-_troca_lampada_queimada_na_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/956/indicacao_no_258-2022_-_jps_-_troca_lampada_queimada_na_barreira.pdf</t>
   </si>
   <si>
     <t>" Que providenciem a troca de lâmpadas queimadas nos postes, no bairro da Barreira."</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/957/indicacao_no_259-2022_-_tsm_-nfa_placa_ubs.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/957/indicacao_no_259-2022_-_tsm_-nfa_placa_ubs.pdf</t>
   </si>
   <si>
     <t>" Para que providenciem a recolocação da placa na Unidade Básica de Saúde, em homenagem ao Munícipe Cláudio Benedito de Freitas"</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_no_260-2022_-_nfa_-_melhor_divulgacao_de_campanhas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_no_260-2022_-_nfa_-_melhor_divulgacao_de_campanhas.pdf</t>
   </si>
   <si>
     <t>" Divulgação mais ativa referente ao calendário colorido das campanhas de conscientização na Secretaria de Saúde"</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/965/indicacao_no_261-2022_-_als_troca_lampadas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/965/indicacao_no_261-2022_-_als_troca_lampadas.pdf</t>
   </si>
   <si>
     <t>"Que providenciem a troca de lâmpadas dos postes: Próximo ao corte para chegar no bairro Biguá, os últimos 3 postes e 1 lâmpada no bairro da Barrinha, próximo à Barra"</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/966/indicacao_no_262-2022_-_mvo_-_porta_banheiro_conselho_e_garagem.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/966/indicacao_no_262-2022_-_mvo_-_porta_banheiro_conselho_e_garagem.pdf</t>
   </si>
   <si>
     <t>"Necessidade de construção de um banheiro para os conselheiros tutelares do município e uma garagem para o veículo de serviço"</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Vereadores - Ver</t>
   </si>
   <si>
     <t>"criação de um apoio jurídico e psicológico aos conselheiros tutelares de Delfim Moreira-MG"</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_no_264-2022_-_nfa_-_manutencao_rua_laudelino_marcondes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_no_264-2022_-_nfa_-_manutencao_rua_laudelino_marcondes.pdf</t>
   </si>
   <si>
     <t>" Para que providenciem uma manutenção na Rua Laudelino Marcondes</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_no265-2022_-__ragr_-_rocada_estrada_barreirinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_no265-2022_-__ragr_-_rocada_estrada_barreirinho.pdf</t>
   </si>
   <si>
     <t>" Para que providenciem roçada de ambos os lados da estrada do Barreirinho"</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_no_266-2022_-_todos_-_troca_lampadas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_no_266-2022_-_todos_-_troca_lampadas.pdf</t>
   </si>
   <si>
     <t>"Que seja feita a manutenção da troca de Lâmpadas queimadas nos postes em Delfim Moreira-MG"</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_no_267-2022_-_jps_-_manutencao_esgoto_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_no_267-2022_-_jps_-_manutencao_esgoto_barreira.pdf</t>
   </si>
   <si>
     <t>"Que providenciem a manutenção de um vazamento da rede de esgoto,em frente à casa do Sr. Luiz Inácio, no bairro da Barreira"</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_no_268-2022_-_jps_-_limpeza_capina_e_rocada_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_no_268-2022_-_jps_-_limpeza_capina_e_rocada_da_barreira.pdf</t>
   </si>
   <si>
     <t>" Para que providenciem a limpeza, roçada e capina do bairro da Barreira"</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_no_269-2022_-_nfa_-_limpeza_capina_e_rocada_santa_luzia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_no_269-2022_-_nfa_-_limpeza_capina_e_rocada_santa_luzia.pdf</t>
   </si>
   <si>
     <t>" Para que providenciem a limpeza, roçada e capina do campo e da academia ao ar livre do bairro Santa Luzia"</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_no_270-2022_-__mvo_-_rocada_estradas_rurais.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_no_270-2022_-__mvo_-_rocada_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>"Que providenciem a roçada de ambos os lados da estradas rurais do Município e a manutenção das mesmas."</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_no_271-2022_-_todos_-_lixeiras_no_municipio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_no_271-2022_-_todos_-_lixeiras_no_municipio.pdf</t>
   </si>
   <si>
     <t>"Lixeiras em toda a extensão do município de Delfim Moreira-MG."</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_no_272-2022_-__ragr_-_rocada_vila_rica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_no_272-2022_-__ragr_-_rocada_vila_rica.pdf</t>
   </si>
   <si>
     <t>"Que providenciem  roçada e limpeza nas calçadas, no bairro Vila Rica".</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_no_273-2022_-__ragr_-_manutencao_manilha_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_no_273-2022_-__ragr_-_manutencao_manilha_barreira.pdf</t>
   </si>
   <si>
     <t>"Que providenciem  a manutenção de uma manilha no bairro Barreira, em frente a casa do “Luizão".</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_no_274-2022_-_als-rsr_criacao_bueiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_no_274-2022_-_als-rsr_criacao_bueiro.pdf</t>
   </si>
   <si>
     <t>" Para que providenciem a criação de um bueiro no bairro Sertão Pequeno de baixo, próximo à casa do “Edvaldo do Raimundo”.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_no_275-2022_-_jps_-_lombada_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_no_275-2022_-_jps_-_lombada_barreira.pdf</t>
   </si>
   <si>
     <t>"Para que providenciem a construção de uma lombada no bairro da Barreira, nas proximidades da Igreja Católica e da padaria."</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_no_276-2022_-_jps_-_erosao_rua_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_no_276-2022_-_jps_-_erosao_rua_barreira.pdf</t>
   </si>
   <si>
     <t>"Para que providenciem a manutenção da rua próximo à Assembleia de Deus, no bairro da Barreira."</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_no_277-2022_-_nfa_-_limpeza_capina_estrada_do_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_no_277-2022_-_nfa_-_limpeza_capina_estrada_do_rosario.pdf</t>
   </si>
   <si>
     <t>" Para que providenciem a capina do mato e poda de árvores na beira da estrada do Rosário, em toda sua extensão".</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/984/indicacao_no_278-2022_-_tsm_-_manutencao_do_calcamento_da_rua_sao_benedito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/984/indicacao_no_278-2022_-_tsm_-_manutencao_do_calcamento_da_rua_sao_benedito.pdf</t>
   </si>
   <si>
     <t>" Para que façam os reparos e a instalação de calçamento no loteamento, nas proximidades da rua São Benedito".</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>" Para que providenciem manutenção no calçamento no bairro do Rosário, próximo a casa da Dona Tereza e demais moradores".</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_no_280-2022_-_als_leito_rio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_no_280-2022_-_als_leito_rio.pdf</t>
   </si>
   <si>
     <t>Providência quanto a limpeza, manutenção e abertura do leito do rio, próximo ao campo do bairro Rio Claro.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, José Carlos Rodrigues, Reinaldo Sávio Ribeiro, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/987/indicacao_no_281-2022_-_als-rsr-jcr_-_manutencao_estrada_do_lopes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/987/indicacao_no_281-2022_-_als-rsr-jcr_-_manutencao_estrada_do_lopes.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção da estrada do Lopes.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/988/indicacao_no_282-2022_-_nfa_-_manutencao_casa_dona_marina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/988/indicacao_no_282-2022_-_nfa_-_manutencao_casa_dona_marina.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção com emergência no casarão da Dona Marina, no Centro da cidade.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/989/indicacao_no_283-2022_-__ragr_-_rocada_e_manutencao_francisco_alves_faria.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/989/indicacao_no_283-2022_-__ragr_-_rocada_e_manutencao_francisco_alves_faria.pdf</t>
   </si>
   <si>
     <t>Providência quanto a manutenção, roçada e melhoria da rua Francisco Alves Faria.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_no_284-2022_-_tsm_-_regulamentacao_clube_para_eventos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_no_284-2022_-_tsm_-_regulamentacao_clube_para_eventos.pdf</t>
   </si>
   <si>
     <t>Providência quanto a regulamentação da utilização do clube da cidade para eventos particulares</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_no_285-2022_-_tsm_-_limpeza_capina_e_rocada_ruas_cidade.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_no_285-2022_-_tsm_-_limpeza_capina_e_rocada_ruas_cidade.pdf</t>
   </si>
   <si>
     <t>Providência quanto a limpeza, roçada e capina das ruas de nossa cidade</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_no_286-2022_-_tsm_-_limpeza_encruzilhada_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_no_286-2022_-_tsm_-_limpeza_encruzilhada_monteiro.pdf</t>
   </si>
   <si>
     <t>Providência quanto a instalação de bueiros na encruzilhada do bairro Monteiro</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_no_287-2022_-_ssfv_-_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_no_287-2022_-_ssfv_-_monteiro.pdf</t>
   </si>
   <si>
     <t>Providência quanto a fixação dos bloquetes do bairro Monteiro e o calçamento de ruas que causam transtorno em períodos chuvosos</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>"Que providenciem o cascalhamento da rua próximo à igreja, no bairro São Sebastião, próximo à casa da Dona Maria Lipio"</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>" Que providenciem a manutenção na caixa de descarga do banheiro no posto de saúde, no bairro da Barreira"</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>"Que providenciem a manutenção e estruturação de alguns pontos da cidade no que se refere às sinalizações de trânsito._x000D_
 - Placa de PARE e pintura da faixa de pedestres na esquina da casa do “Serginho da_x000D_
 Cemig”, subida para a saída da Avenida Juscelino Kubitschek;_x000D_
 - Falta de sinalização (nenhuma) e faixa de pedestres no cruzamento da Estação;_x000D_
 - Placa de PARE para o tráfego na subida do “Paulinho Ferreira”</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_no_291-2022_-_nfa_-_manutencao_calcamento_filomena.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_no_291-2022_-_nfa_-_manutencao_calcamento_filomena.pdf</t>
   </si>
   <si>
     <t>"Que providenciem o calçamento ao lado da escola Filomena"</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_no_292-2022_-_rsr_-_manutencao_estrada_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_no_292-2022_-_rsr_-_manutencao_estrada_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>"Que providenciem a manutenção de um pequeno trecho de estrada,próximo à escola do Sertão Pequeno"</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>"Que providenciem o calçamento da rua Henrique de Souza e Silva ( rua do Daniel da Fisioterapia) , bairro Caquende"</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_no_294-2022_-_jps_-_erosao_rua_barreira_proximo_ao_asfalto.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_no_294-2022_-_jps_-_erosao_rua_barreira_proximo_ao_asfalto.pdf</t>
   </si>
   <si>
     <t>"Que providenciem o cascalhamento em frente à casa do Cássio e da Valéria, na entrada da padaria, no bairro da Barreira"</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_no_01-2022_-_nfa-_pede_relacao_nominal_dos_atendidos_pela_apae_itajuba.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_no_01-2022_-_nfa-_pede_relacao_nominal_dos_atendidos_pela_apae_itajuba.pdf</t>
   </si>
   <si>
     <t>Destinatário: Secretária Municipal de Promoção Social_x000D_
 _x000D_
 Assunto: solicita o envio de relatório com  informações referentes aos munícipes delfinenses atendidos na APAE de Itajubá/MG:</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/614/requerimento_no_02-2022_-_tsm-_pede_cronograma_de_aula_a_sec_de_educacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/614/requerimento_no_02-2022_-_tsm-_pede_cronograma_de_aula_a_sec_de_educacao.pdf</t>
   </si>
   <si>
     <t>Destinatário: Secretária Municipal de Educação_x000D_
 _x000D_
 Assunto: solicita o envio do cronograma de aulas  do ano letivo de 2022, com a descrição das atividades a serem desenvolvidas na rede municipal de ensino no corrente ano.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/676/requerimento_no_03-2022_-_mvoc-_pede_demonstracao_criterios_cobranca_iptu_atrasado.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/676/requerimento_no_03-2022_-_mvoc-_pede_demonstracao_criterios_cobranca_iptu_atrasado.pdf</t>
   </si>
   <si>
     <t>Destinatário: Secretário Municipal de Fazenda_x000D_
 _x000D_
 Assunto: solicita o envio de informações referentes aos critérios, legislação, alíquotas e valores adotados para cobrança de multas e juros de  IPTU atrasado em nossa cidade.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/689/requerimento_no_04-2022_-_todos-_pede_planejamento_de_reforma_postos_de_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/689/requerimento_no_04-2022_-_todos-_pede_planejamento_de_reforma_postos_de_saude.pdf</t>
   </si>
   <si>
     <t>Destinatário: Secretaria Municipal de Saúde_x000D_
 _x000D_
 Solicita o envio de informações referentes ao planejamento das reformas dos postos de saúde da zona rural.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/707/requerimento_no_05-2022_-_ragr_-_solicita_informacoes_de_contrato_aluguel_de_caminhoes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/707/requerimento_no_05-2022_-_ragr_-_solicita_informacoes_de_contrato_aluguel_de_caminhoes.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de informações e documentos referentes aos aluguéis de máquinas e caminhões que estão prestando serviço à Prefeitura de Delfim Moreira.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/708/requerimento_no_06-2022_-_ragr_-_solicita_processo_compra_de_bica_corrida.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/708/requerimento_no_06-2022_-_ragr_-_solicita_processo_compra_de_bica_corrida.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de informações e documentos referentes ao processo de compra de bica corrida pela Prefeitura Municipal de Delfim Moreira.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/709/requerimento_no_07-2022_-_ragr_-_solicita_prestacao_contras_obra_rua_wenceslau_braz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/709/requerimento_no_07-2022_-_ragr_-_solicita_prestacao_contras_obra_rua_wenceslau_braz.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de informações e documentos referentes a prestação de contas das obras da rua Wenceslau Braz.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/710/requerimento_no_08-2022_-_als_-_solicita_informacoes_custo_uso_maquinario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/710/requerimento_no_08-2022_-_als_-_solicita_informacoes_custo_uso_maquinario.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de informações dos valores atualizados para uso de maquinário municipal (caminhões, tratores, motoniveladoras, retro escavadeira e afins) para serviços particulares.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/711/requerimento_no_09-2022_-_mvoc_-_solicita_informacoes_seguranca_publica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/711/requerimento_no_09-2022_-_mvoc_-_solicita_informacoes_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de informações referentes ao planejamento de segurança pública municipal.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/724/requerimento_no_10-2022_-_mvoc_-_solicita_informacoes_do_kit_feira_livre.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/724/requerimento_no_10-2022_-_mvoc_-_solicita_informacoes_do_kit_feira_livre.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes ao uso, armazenamento, disponibilidade e previsão de emprego do “Kit feira livre” do município de Delfim Moreira.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/743/requerimento_no_11-2022_-_mvoc_-_solicita_providencias_na_aquisicao_de_terreno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/743/requerimento_no_11-2022_-_mvoc_-_solicita_providencias_na_aquisicao_de_terreno.pdf</t>
   </si>
   <si>
     <t>Solicitar providências quanto a aquisição do terreno ao lado do cemitério municipal.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/744/requerimento_no_12-2022_-_mvoc_-_solicita_providencias_no_atalho_do_campo_municipal.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/744/requerimento_no_12-2022_-_mvoc_-_solicita_providencias_no_atalho_do_campo_municipal.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto a melhorias no atalho (passagem) entre o campo municipal e a avenida Tancredo Neves.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/749/requerimento_no_13-2022_-_als_-_questiona_se_estrada_do_morango_e_municipal.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/749/requerimento_no_13-2022_-_als_-_questiona_se_estrada_do_morango_e_municipal.pdf</t>
   </si>
   <si>
     <t>Solicita que seja informado à esta Casa se a estrada do “Taquaral” até o bairro do Cravo é uma estrada pública municipal e, em caso afirmativo, solicitar que também informe se é responsabilidade do Poder Executivo Municipal a manutenção e conservação da referida via.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/750/requerimento_no_14-2022_-_mvoc_-_informacoes_sobre_politica_de_geracao_de_empregos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/750/requerimento_no_14-2022_-_mvoc_-_informacoes_sobre_politica_de_geracao_de_empregos.pdf</t>
   </si>
   <si>
     <t>Solicita maiores informações sobre a atual política de geração de empregos para nossa cidade (excetuando-se as ações relacionadas ao turismo, que já são de ciência desta Casa).</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/751/requerimento_no_15-2022_-_tsm_-_informacoes_.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/751/requerimento_no_15-2022_-_tsm_-_informacoes_.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto ao transporte público municipal, serviço atualmente ausente em nosso município, mas essencial à toda a população.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/760/requerimento_no_16-2022_-_todos-_solicita_informacoes_das_reformas_dos_postos_de_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/760/requerimento_no_16-2022_-_todos-_solicita_informacoes_das_reformas_dos_postos_de_saude.pdf</t>
   </si>
   <si>
     <t>Requer o envio de documentação demonstrativa da programação de reformas dos Postos de Saúde da zona rural de Delfim Moreira.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/761/requerimento_no_17-2022_-_ragr-_pede_informacoes_dos_servicos_cobrados_pela_pref.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/761/requerimento_no_17-2022_-_ragr-_pede_informacoes_dos_servicos_cobrados_pela_pref.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de relação de todos os serviços que são cobrados pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/762/requerimento_no_18-2022_-_ragr_-_solicita_prestacao_contras_obra_rua_wenceslau_braz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/762/requerimento_no_18-2022_-_ragr_-_solicita_prestacao_contras_obra_rua_wenceslau_braz.pdf</t>
   </si>
   <si>
     <t>Solicita o envio a relação de informações e documentos referentes as obras da rua Wenceslau Braz.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/765/requerimento_no_19-2022_-_nfa-_informacoes_cobranca_taxa_de_expediente.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/765/requerimento_no_19-2022_-_nfa-_informacoes_cobranca_taxa_de_expediente.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de informações detalhadas e por escrito, da cobrança da “taxa de expediente” pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/766/requerimento_no_20-2022_-_ragr-_solicita_informacoes_medico_24h.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/766/requerimento_no_20-2022_-_ragr-_solicita_informacoes_medico_24h.pdf</t>
   </si>
   <si>
     <t>Requer informações oficiais da atual situação da equipe médica 24 horas.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/767/requerimento_no_21-2022_-_ragr_-_solicita_informacoes_do_abandono_meio-fio.docx</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/767/requerimento_no_21-2022_-_ragr_-_solicita_informacoes_do_abandono_meio-fio.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre o abandono de meios-fios pelos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/785/requerimento_no_22-2022_-_ragr_-_solicita_informacao_ponte_do_barreiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/785/requerimento_no_22-2022_-_ragr_-_solicita_informacao_ponte_do_barreiro.pdf</t>
   </si>
   <si>
     <t>Solicitação do envio da relação das seguintes informações e documentos referentes a situação da ponte do barreiro, _x000D_
 próximo a “tomada de força”.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/786/requerimento_no_23-2022_-_ragr_-_gratificacao_40_dos_servidores.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/786/requerimento_no_23-2022_-_ragr_-_gratificacao_40_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações referentes ao pagamento de gratificações de 40% aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/787/requerimento_no_24-2022_-_nfa-_documentacao_imoveis_bairro_vila_rica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/787/requerimento_no_24-2022_-_nfa-_documentacao_imoveis_bairro_vila_rica.pdf</t>
   </si>
   <si>
     <t>Solicitação de informação sobre a situação em que encontra-se a documentação dos imóveis dos moradores do Bairro Vila Rica.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/802/requerimento_no_25-2022_-_tsm-_solicita_informacoes_medico.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/802/requerimento_no_25-2022_-_tsm-_solicita_informacoes_medico.pdf</t>
   </si>
   <si>
     <t>Requerimento de  informações no atendimento do Médico Carlos Renato Neves (Médico da Estratégia da Saúde da Família), referente aos últimos 30 dias.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/820/requerimento_no_26-2022_-_nfa-_informacoes_comercio_ambulante.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/820/requerimento_no_26-2022_-_nfa-_informacoes_comercio_ambulante.pdf</t>
   </si>
   <si>
     <t>Solicitação do envio de informações detalhadas e por escrito, a respeito do exercício do comércio ambulante na cidade.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_no_27-2022_-_nfa_-_solicita_informacoes_seguranca_publica_-_monitoramento.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_no_27-2022_-_nfa_-_solicita_informacoes_seguranca_publica_-_monitoramento.pdf</t>
   </si>
   <si>
     <t>Envio de informações referentes ao projeto de instalações de câmeras de monitoramento em locais e patrimônios públicos.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/822/requerimento_no_28-2022_-_ragr_-_informacoes_de_carga_horaria_de_servidor.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/822/requerimento_no_28-2022_-_ragr_-_informacoes_de_carga_horaria_de_servidor.pdf</t>
   </si>
   <si>
     <t>Informações referente a carga horária do servidor Thiago Siqueira marques, Farmacêutico do Município, quando o mesmo se ausenta das atividades por motivo de viagem para Belo Horizonte.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_no_29-2022_-_ragr_-_informacoes_urbanizacao_bairro_brumado.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_no_29-2022_-_ragr_-_informacoes_urbanizacao_bairro_brumado.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações referente ao andamento do projeto de urbanização do Bairro Brumado.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/854/requerimento_no_30-2022_-_comissao_ama_-informacoes_das_visitas_aos_produtores.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/854/requerimento_no_30-2022_-_comissao_ama_-informacoes_das_visitas_aos_produtores.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações referentes as visitas feitas aos produtores rurais de nosso município.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/900/requerimento_no_31-2022_-_ragr_-_folha_de_ponto_do_servidor_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/900/requerimento_no_31-2022_-_ragr_-_folha_de_ponto_do_servidor_1.pdf</t>
   </si>
   <si>
     <t>Solicita cópia da folha de ponto do servidor Thiago Siqueira marques, Farmacêutico do Município, correspondentes aos meses de dezembro de 2021 e janeiro de 2022.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/901/requerimento_no_32-2022_-_nfa-_informacao_transporte_gratuito_2.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/901/requerimento_no_32-2022_-_nfa-_informacao_transporte_gratuito_2.pdf</t>
   </si>
   <si>
     <t>Envio de informações quanto a adequação de carteirinhas de transportes gratuitos intermunicipais e interestaduais. O transporte refere-se a idosos, deficientes e pacientes de tratamento oncológico.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/902/requerimento_no_33-2022_-_mvo-jps_informacao__municipe_a_assistencia_social.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/902/requerimento_no_33-2022_-_mvo-jps_informacao__municipe_a_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Solicitação do envio de informações quanto a situação da munícipe Silvia Helena Oliveira Gomes, do bairro Barreira.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/903/requerimento_no_34-2022_-_nfa_-_regulamento_torneio_leiteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/903/requerimento_no_34-2022_-_nfa_-_regulamento_torneio_leiteiro.pdf</t>
   </si>
   <si>
     <t>Solicitação do envio do regulamento do Torneio Leiteiro de Curral a ser realizado no Município.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/945/requerimento_no_35-2021_-_tsm_als_-_questiona_pontos_internet_zona_rural_starweb.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/945/requerimento_no_35-2021_-_tsm_als_-_questiona_pontos_internet_zona_rural_starweb.pdf</t>
   </si>
   <si>
     <t>Solicitar o envio de informações a respeito do acordo firmado em 2019 entre o Poder Executivo e a empresa Starweb, como contrapartida pela licença de passagem de postes de fibra óptica pelo território delfinense</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/946/requerimento_no_36-2022_-_todos-_solicita_informacoes_reformas_ruas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/946/requerimento_no_36-2022_-_todos-_solicita_informacoes_reformas_ruas.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto ao início das obras de manutenção e calçamento de ruas</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/960/requerimento_no_37-2022_-_mvo_informacao_da_assistente_social.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/960/requerimento_no_37-2022_-_mvo_informacao_da_assistente_social.pdf</t>
   </si>
   <si>
     <t>solicita o envio de informações a respeito da carga horária da Assistente Social</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/961/requerimento_no_38-2022_-_ragr_-_informacoes_vaf.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/961/requerimento_no_38-2022_-_ragr_-_informacoes_vaf.pdf</t>
   </si>
   <si>
     <t>Solicita informações referente ao VAF – Valor Adicional Fiscal.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO EXECUTIVO</t>
   </si>
   <si>
     <t>Edilberto Marques da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/591/pl_01.2022_-_credito_especial_consane.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/591/pl_01.2022_-_credito_especial_consane.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais ao orçamento geral do Município, para pagamento de contrato de rateio com o Consórcio Regional de Saneamento Básico - CONSANE para a Secretaria Municipal Agricultura e Meio Ambiente  e dá outras providências.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/592/pl_02.2022-_recomposicao_dos_servidores_nova_redacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/592/pl_02.2022-_recomposicao_dos_servidores_nova_redacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoração do vencimento dos servidores públicos municipais e visa a recomposição das perdas inflacionárias ocorridas em razão da desvalorização do poder aquisitivo da moeda em determinado período e dá outras providências.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/593/pl_03.2022_-_altera_ldo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/593/pl_03.2022_-_altera_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Municipal nº 1.458 de 15 de julho de 2021 que dispõe sobre as diretrizes para a elaboração da lei orçamentária do município de Delfim Moreira para o exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/594/pl_04.2022-_vale.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/594/pl_04.2022-_vale.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do Poder Executivo a conceder Vale-Alimentação aos servidores municipais de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/686/pl_05.2022_-_altera_lei_de_diarias.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/686/pl_05.2022_-_altera_lei_de_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias de viagens aos servidores municipais e agentes políticos e dá outras providências.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/696/pl_06.2022_-_altera_lei_de_diarias_final_novo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/696/pl_06.2022_-_altera_lei_de_diarias_final_novo.pdf</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/699/pl_07.2022_projeto_de_lei_estrada_parque.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/699/pl_07.2022_projeto_de_lei_estrada_parque.pdf</t>
   </si>
   <si>
     <t>Define os Parâmetros para o estabelecimento de Estradas-Parque e/ou Estradas Panorâmicas no Município de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/745/pl_08.2022_ldo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/745/pl_08.2022_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/752/pl_09.2022_altera_-_ldo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/752/pl_09.2022_altera_-_ldo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.458 de 15 de julho de 2021 e dá providências.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/763/pl_010.2022_projeto_de_lei_programa_emergencial.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/763/pl_010.2022_projeto_de_lei_programa_emergencial.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Emergencial de Auxílio-Desemprego – PEAD e dá outras providências.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/772/pl_011.2022_projeto_de_lei_cimasp.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/772/pl_011.2022_projeto_de_lei_cimasp.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº.1345/2014 que dispõe sobre a autorização para a participação do município de Delfim Moreira no Consórcio Intermunicipal Multifinalitário da Microrregião do Alto Sapucaí – CIMASP”.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/782/pl_12.2022_-_credito_especial_diversos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/782/pl_12.2022_-_credito_especial_diversos.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adcionais suplementares ao orçamento geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/783/pl_13-2022_-_credito_especial_locomotiva.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/783/pl_13-2022_-_credito_especial_locomotiva.pdf</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/803/pl_14-2021_-_autoriza_o_executivo_a_desapropriar.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/803/pl_14-2021_-_autoriza_o_executivo_a_desapropriar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desapropriar área de terreno declarada de Utilidade Pública e dá outras providências</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/824/pl_15-2021_-_cria_o_cit.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/824/pl_15-2021_-_cria_o_cit.pdf</t>
   </si>
   <si>
     <t>“Cria o Centro de Informações  Turísticas  – CIT e dá outras providências”.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/825/pl_16-2021_-_credito_suplementar_calcamento.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/825/pl_16-2021_-_credito_suplementar_calcamento.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares ao orçamento geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/826/pl_17-2021_-_altera_lei_municipal_1320.2012.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/826/pl_17-2021_-_altera_lei_municipal_1320.2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.320 de 28 de dezembro de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/827/pl_18.2022_-_altera_art._4_da_lei_1472.2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/827/pl_18.2022_-_altera_art._4_da_lei_1472.2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4º, inciso I da Lei nº 1.472 de 21 de dezembro de 2021 que Estima a receita e fixa a despesa do Município de Delfim Moreira-MG para o exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/828/pl_19.2022_-_credito_suplementar_veiculos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/828/pl_19.2022_-_credito_suplementar_veiculos.pdf</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/858/pl_20.2022_-_aquisicao_de_veiculo_onibus_escolar.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/858/pl_20.2022_-_aquisicao_de_veiculo_onibus_escolar.pdf</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/859/pl_21.2022_-_credito_suplementar_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/859/pl_21.2022_-_credito_suplementar_saude.pdf</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/860/pl_22.2022_-_reajuste_inativos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/860/pl_22.2022_-_reajuste_inativos.pdf</t>
   </si>
   <si>
     <t>Estabelece a equiparação salarial das servidoras  inativas do magistério do município de Delfim Moreira/MG, que possuam paridade, em consonância com o piso salarial profissional nacional para os profissionais do magistério público da educação básica, cuja aposentadoria ocorreu através do Fundo de Previdência Municipal no período de 1994 a 1999, e dá outras providências.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/861/pl_23.2022_-_credito_suplementar_transportes_aluno_apae.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/861/pl_23.2022_-_credito_suplementar_transportes_aluno_apae.pdf</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/862/pl_24.2022_-_credito_suplementar_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/862/pl_24.2022_-_credito_suplementar_saude.pdf</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/863/pl_25.2022_-_credito_suplementar_administracao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/863/pl_25.2022_-_credito_suplementar_administracao.pdf</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/865/pl_26.2022_credito_suplementar_secretaria_de_educacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/865/pl_26.2022_credito_suplementar_secretaria_de_educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares ao orçamento geral do Município em favor da Secretaria Municipal de Educação e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/867/pl_27.2022_nova_redacao_-_institui_a_premiacao_torneio_leiteiro_curral.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/867/pl_27.2022_nova_redacao_-_institui_a_premiacao_torneio_leiteiro_curral.pdf</t>
   </si>
   <si>
     <t>Institui a premiação para o Torneio Leiteiro de Curral no âmbito do Município de Delfim Moreira-MG e dá outras providências.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/868/pl_28.2022_credito_suplementar_folha_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/868/pl_28.2022_credito_suplementar_folha_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares ao orçamento geral do Município, em favor da Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/871/pl_29.2022_credito_suplementar_transporte_escolar_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/871/pl_29.2022_credito_suplementar_transporte_escolar_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares ao orçamento geral do Município em favor da Secretaria Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/872/pl_30.2022_credito_suplementar_transporte_escolar.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/872/pl_30.2022_credito_suplementar_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/876/pl_31.2022_credito_suplementar_anulacao_turismo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/876/pl_31.2022_credito_suplementar_anulacao_turismo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares ao orçamento geral do Município em favor da Secretaria Municipal de Turismo, Cultura, Esportes e Lazer e dá outras providências.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/877/pl_32.2022_loa_2023.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/877/pl_32.2022_loa_2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do  município de Delfim  Moreira – MG, para o exercício  financeiro  de 2023  e  dá outras providências.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/878/pl_33.2022-_subvencao_apae_2023.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/878/pl_33.2022-_subvencao_apae_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social no exercício de 2023 à entidade que menciona, e  dá  outras  providências.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/879/pl_34.2022-_altera_ppa-2022-2025.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/879/pl_34.2022-_altera_ppa-2022-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.471/2022 que dispõe sobre o Plano Plurianual do Município de Delfim Moreira – MG, para o quadriênio 2022 - 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/904/pl_35.2022_credito_suplementar_aquisicao_de_van.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/904/pl_35.2022_credito_suplementar_aquisicao_de_van.pdf</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/905/pl_36.2022_credito_suplementar_sinalizacao_de_vias.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/905/pl_36.2022_credito_suplementar_sinalizacao_de_vias.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares ao orçamento geral do Município em favor da Secretaria Municipal de Obras e Serviços Urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/906/pl_37.2022_credito_suplementar_aquisicao_de_van.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/906/pl_37.2022_credito_suplementar_aquisicao_de_van.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares ao orçamento geral do Município em favor da Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/907/pl_38-22_doacao_terreno_a_camara.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/907/pl_38-22_doacao_terreno_a_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de imóvel a Câmara de Vereadores de Delfim Moreira e dá outras providências</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/908/pl_39.2022_credito_suplementar_saude_superavit_conflito_de_codificacao_unicode.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/908/pl_39.2022_credito_suplementar_saude_superavit_conflito_de_codificacao_unicode.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementaresao orçamento geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/912/pl_40.2022_credito_suplementar_anulacao_assistencia_social.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/912/pl_40.2022_credito_suplementar_anulacao_assistencia_social.pdf</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/913/pl_41.2022_credito_suplementar_anulacao_obras_e_servicos_urbanos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/913/pl_41.2022_credito_suplementar_anulacao_obras_e_servicos_urbanos.pdf</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/914/pl_42.2022_credito_suplementar_excesso_e_superavit_pagamento_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/914/pl_42.2022_credito_suplementar_excesso_e_superavit_pagamento_saude.pdf</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/924/pl_43.2022_credito_suplementar_superavit_educacao_livros.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/924/pl_43.2022_credito_suplementar_superavit_educacao_livros.pdf</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/925/pl_44.2022_credito_suplementar_superavit_turismo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/925/pl_44.2022_credito_suplementar_superavit_turismo.pdf</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/926/pl_45.2022_credito_suplementar_superavit_adm_cesta_natalina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/926/pl_45.2022_credito_suplementar_superavit_adm_cesta_natalina.pdf</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/927/pl_46.2022_credito_suplementar_excesso_e_superavit_saude_educacao_turismo_2.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/927/pl_46.2022_credito_suplementar_excesso_e_superavit_saude_educacao_turismo_2.pdf</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/947/pl_47.2022_credito_suplementar_excesso_e_superavit_saude_educacao_turismo_obras_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/947/pl_47.2022_credito_suplementar_excesso_e_superavit_saude_educacao_turismo_obras_1.pdf</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/950/pl_48.2022_credito_suplementar_anulacao_obras_educacao_adm_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/950/pl_48.2022_credito_suplementar_anulacao_obras_educacao_adm_saude.pdf</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/959/pl_49.2022_credito_suplementar_excesso_e_superavit_saude_educacao_segunda_redacao_nova_redacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/959/pl_49.2022_credito_suplementar_excesso_e_superavit_saude_educacao_segunda_redacao_nova_redacao.pdf</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/974/pl_50.2022_credito_suplementar_educacao_adm_fazenda_gb.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/974/pl_50.2022_credito_suplementar_educacao_adm_fazenda_gb.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de créditos adicionais suplementares ao orçamento geral do Município e dá outras providências."</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/975/pl_51.2022_credito_suplementar_anulacao_educacao_saude_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/975/pl_51.2022_credito_suplementar_anulacao_educacao_saude_1.pdf</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/994/pl_52.2022_altera_lei_habitacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/994/pl_52.2022_altera_lei_habitacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.132/2027 que Dispõe sobre a habitaçãode interesse social, cria o Fundo Municipal de Habitação - FMH, o Conselho Municipal de Habitação do Município de Delfim Moreira e dá outras providências e dá outras providências.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/995/pl_53.2022_-_credito_suplementar_brinquedos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/995/pl_53.2022_-_credito_suplementar_brinquedos.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar ao orçamento geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/996/pl_54.2022_credito_suplementar_anulacao_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/996/pl_54.2022_credito_suplementar_anulacao_1.pdf</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1007/pl_56.2022_credito_suplementar_excesso_de_arrecadacao_folha_2.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1007/pl_56.2022_credito_suplementar_excesso_de_arrecadacao_folha_2.pdf</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/688/projeto_de_resolucao_no_01_diaria.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/688/projeto_de_resolucao_no_01_diaria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE DIÁRIAS DE VIAGENS DOS SERVIDORES E AGENTES POLÍTICOS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/698/projeto_de_resolucao_no_02_registro_de_ponto.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/698/projeto_de_resolucao_no_02_registro_de_ponto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGULAMENTO INTERNO DE CONTROLE DE FREQUÊNCIA E DE PONTUALIDADE DOS SERVIDORES DA CÂMARA MUNICIPAL DE DELFIM MOREIRA/MG.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/706/mocao_01-2022_-_mocao_de_apoio_-_greve_profissionais_da_educacao_estadual.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/706/mocao_01-2022_-_mocao_de_apoio_-_greve_profissionais_da_educacao_estadual.pdf</t>
   </si>
   <si>
     <t>Manifesta apoio aos Profissionais da Educação Pública do Estado de Minas Gerais que estão em movimento de greve, aderida por quase 90% dos educadores – inclusive com adesão das unidades escolares de Delfim Moreira e da maioria das escolas da região, desde o dia 09/03/2022.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/962/mocao_02-2022_-_mocao_de_aplauso_-_aos_policiais_envolvidos_na_operacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/962/mocao_02-2022_-_mocao_de_aplauso_-_aos_policiais_envolvidos_na_operacao.pdf</t>
   </si>
   <si>
     <t>A MOÇÃO DE APLAUSO, de autoria do vereador Marcus Vinicius de Oliveira Costa, manifesta reconhecimento e agradecimento à Polícia Civil, a Polícia Militar e a Polícia Penal pela operação realizada no dia 30 de junho de 2022 em Delfim Moreira.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/963/mocao_03-2022_-_mocao_de_aplauso_-_aos_professores_inativos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/963/mocao_03-2022_-_mocao_de_aplauso_-_aos_professores_inativos.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo de Delfim Moreira-MG, por proposição do Presidente Thiago Siqueira Marques e dos demais vereadores, confere a presente Moção de Congratulação em homenagem ao dia dos Professores e como representação da admiração e respeito que lhe são devidos pelos cuidados demonstrados com a Educação Municipal de Delfim Moreira-MG, prestado um grande trabalho à nossa sociedade. Nossa gratidão, carinho e reconhecimento à luta empreendida em prol de uma sociedade melhor.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/964/mocao_04-2022_-_mocao_de_aplauso_-_evento_nois_e_bruta.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/964/mocao_04-2022_-_mocao_de_aplauso_-_evento_nois_e_bruta.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo de Delfim Moreira-MG, por proposição da Mesa Diretora e dos demais vereadores, confere a presente Moção de Aplausos às organizadoras da 2ª cavalgada NÓIS É BRUTA</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/599/projeto_de_lei_complementar_n.01.2022.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/599/projeto_de_lei_complementar_n.01.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o vencimento do cargo de Técnico de Enfermagem do PSF, nos termos da Lei Complementar nº 012/2013 dá outras providências.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/687/projeto_de_lei_complementar_no_02-2022.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/687/projeto_de_lei_complementar_no_02-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo público de Operador de Máquinas Agrícolas e altera número de vagas dos cargos de Assistente Social e Psicólogo da Lei  Complementar nº 35 de abril de 2020 que Institui o Plano de Cargos, Carreiras e Vencimentos para os Servidores Públicos dos Quadros Setoriais da Administração e da Saúde do Poder Executivo do Município de Delfim Moreira.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/700/projeto_de_lei_complementar_no_03-2022.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/700/projeto_de_lei_complementar_no_03-2022.pdf</t>
   </si>
   <si>
     <t>Cria equipe multidisciplinar para apoio à saúde da família no âmbito da Atenção Primária à Saúde (APS) no Município de Delfim Moreira, e dá outras providências.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/732/plc_no_04-2022_pccv_professores.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/732/plc_no_04-2022_pccv_professores.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos e Carreiras e Vencimentos (PCCV) para os Servidores Públicos do Quadro Setorial da Educação do Poder Executivo do Município de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/793/plc_no_05-2022_-_estrutura_prefeitura_adaptado_1_nova_redacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/793/plc_no_05-2022_-_estrutura_prefeitura_adaptado_1_nova_redacao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a estrutura orgânica da Prefeitura Municipal de Delfim Moreira e dá outras providências”.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/823/plc_no_06-2022_-_regime_12x36.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/823/plc_no_06-2022_-_regime_12x36.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 035/2020 e dá providências.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/847/plc_no_07-2022_-_altera_pccv_educacao_-_completo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/847/plc_no_07-2022_-_altera_pccv_educacao_-_completo.pdf</t>
   </si>
   <si>
     <t>Altera o art. 6º Lei Complementar nº 43/2022 e dá providências.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/864/plc_no_08-2022.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/864/plc_no_08-2022.pdf</t>
   </si>
   <si>
     <t>Altera o vencimento básico dos agentes comunitários de saúde e dos agentes de combate às endemias do município de Delfim Moreira/MG, em consonância com o piso nacional profissional e dá outras providências.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/909/plc_no_09._2022_cria_cargos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/909/plc_no_09._2022_cria_cargos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos cargos públicos de Bibliotecário e Mecânico Geral e altera número de vagas dos cargos de Engenheiro Civil, Agente Administrativo, Auxiliar de Serviços Gerais, Motorista e Operador de Máquinas Pesadas, nos termos da Lei Complementar nº 35 de 06 de_x000D_
 abril de 2020 que Institui o Plano de Cargos, Carreiras e Vencimentos para os Servidores Públicos dos Quadros Setoriais da Administração e_x000D_
 da Saúde do Poder Executivo do Município de Delfim Moreira.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/915/plc_no_10.2022.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/915/plc_no_10.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 410/78 que Institui o Código de Obras e dá outras providências.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do cargo público de Auxiliar em Saúde Bucal e altera número de vagas do cargo de Enfermeiro, nos termos da Lei Complementar nº 35 de 06 de abril de 2020 que Institui o Plano de Cargos, Carreiras e Vencimentos para os Servidores Públicos dos Quadros Setoriais da Administração e da Saúde do Poder Executivo do Município de Delfim Moreira."</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/595/pll_no_01_-_2022_reajuste_servidores.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/595/pll_no_01_-_2022_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoraçãodas remunerações dos Servidores Públicos do Quadro de Pessoal da Câmara Municipal de Delfim Moreira.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/596/pll_no_02_-_2022_-_reajuste_vale.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/596/pll_no_02_-_2022_-_reajuste_vale.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoração do vale alimentação dos servidores públicos municipais do Poder Legislativo de Delfim Moreira e altera os artigos1º e 2º da Lei Municipal Nº 1.403, de 23 de outubro de 2018 e dá outras providencias.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/597/pll_no_03_-_2022__agentes_politicos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/597/pll_no_03_-_2022__agentes_politicos.pdf</t>
   </si>
   <si>
     <t>“Concede revisão dos Subsídios dos Agentes Políticos”.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/598/pll_no_04_-_2022_declara_utilidade_publica_da_sobef.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/598/pll_no_04_-_2022_declara_utilidade_publica_da_sobef.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a “Sociedade do Bem Estar Familiar (SOBEF).</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/659/pll_no_05_-_2022_-_distribuicao_de_absorventes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/659/pll_no_05_-_2022_-_distribuicao_de_absorventes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISTRIBUIÇÃO DE ABSORVENTES HIGIÊNICOS EM ESCOLAS MUNICIPAIS E UNIDADES DE SAÚDE DO MUNICÍPIO DE DELFIM MOREIRA.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/660/pll_no_06_-_2022_veda_nomeacao_de_condenados_lei_maria_da_penha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/660/pll_no_06_-_2022_veda_nomeacao_de_condenados_lei_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO PARA CARGOS EM COMISSÃO E FUNÇÃO DE CONFIANÇA DE PESSOAS QUE TENHAM SIDO CONDENADAS PELA LEI FEDERAL 11.340/2006 (LEI MARIA DA PENHA).</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/697/pll_no_07_-_2022_-_veda_contratacao_condenados_crime_sexual_ssfv.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/697/pll_no_07_-_2022_-_veda_contratacao_condenados_crime_sexual_ssfv.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NULIDADE DA NOMEAÇÃO OU CONTRATAÇÃO, PARA DETERMINADOS CARGOS E EMPREGOS PÚBLICOS, DE PESSOA CONDENADA POR CRIME SEXUAL CONTRA CRIANÇA OU ADOLESCENTE.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/948/pll_no_08_-_2022_-_regulamenta_o_7_do_art_57_da_lom.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/948/pll_no_08_-_2022_-_regulamenta_o_7_do_art_57_da_lom.pdf</t>
   </si>
   <si>
     <t>Regulamenta o disposto no art. 57, §7º, da Lei Orgânica do Município de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/949/pll_no_09_-_2022_-_gratificacao_natalina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/949/pll_no_09_-_2022_-_gratificacao_natalina.pdf</t>
   </si>
   <si>
     <t>Cria a gratificação natalina aos servidores da Câmara Municipal de Delfim Moreira e altera o artigo 2º da Lei Municipal Nº 1.403, de 23 de outubro de 2018 e dá outras providencias.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, Antônio Luciano da Silva</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1000/pll_no_10_-_2022_declara_utilidade_publica_a_amrct.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1000/pll_no_10_-_2022_declara_utilidade_publica_a_amrct.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a_x000D_
 “Associação de Moradores Rio Claro e Taquaral_x000D_
 (AMRCT)”.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/764/01_-_proj_em_lom_-_01.2022_-_altera_art_56_e_inclui_paragrafo_7_no_art_57.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/764/01_-_proj_em_lom_-_01.2022_-_altera_art_56_e_inclui_paragrafo_7_no_art_57.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 56 e inclui o parágrafo 7º, no Artigo 57 da Lei Orgânica do Município de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/792/02_-_prop_em_lom_-_02.2022_-_emenda_impositiva.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/792/02_-_prop_em_lom_-_02.2022_-_emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 125-A na Lei Orgânica do Município de Delfim Moreira e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5117,67 +5117,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/601/indicacao_no_002-2022_-_jps_-_patrolamento_e_cascalho_na_barreira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_no_003-2022_-_jps_-_patrolamento_e_cascalho_caminho_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/603/indicacao_no_004-2022_-_jps_-_limpeza_posto_saude_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/604/indicacao_no_005-2022_-_jps_-_manutencao_quadra_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/605/indicacao_no_006-2022_-_jps_-_limpeza_posto_saude_da_ponte_de_zinco_e_bicas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/606/indicacao_no_007-2022_-_jps_-_limpeza_da_rua_joaquim_de_oliveira_ate_a_peixe.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/607/indicacao_no008-2022_-_tsm_-_manutencao_do_calcamento_da_rua_francisco_alves_de_faria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/608/indicacao_no009-2022_-_tsm-jcr_-_manutencao_estrada_dos_perus.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_no010-2022_-_todos_-_gratificacao_covid19.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_no011-2022_-_als-tsm_-_manutencao_praca_do_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_no012-2022_-_als_-_cascalhamento_em_diversos_pontos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_no013-2022_-_tsm-nfa_-_instalacao_de_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/615/indicacao_no_014-2022_-_jps_-_melhorias_na_estrada_da_nery.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_no_015-2022_-_jps_-_melhorias_na_estrada_do_balanco_infinito.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/617/indicacao_no_016-2022_-_mvoc_-_reparo_e_manutencao_no_parquinho_perto_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_no_017-2022_-_nfa_-_sugere_a_criacao_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_no_018-2022_-_nfa_-_instalacao_de_placas_com_nomes_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_no_019-2022_-_nfa_-_cascalhamento_do_ponto_de_onibus_da_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_no_020-2022_-_nfa_-_melhoria_na_estrada_da_fazenda_esperanca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_no_021-2022_-_nfa_-_melhoria_na_estradas_da_ponte_de_zinco_e_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_no_022-2022_-_ragr_-_melhorias_na_estrada_do_monjolinho.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_no_023-2022_-_ragr_-_guia_rebaixa_faixa_amarela_e_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_no_024-2022_-_tsm_-_limpeza_capina_e_rocada_da_rua_jorge_pereira_alkin.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_no_025-2022_-_tsm_-_melhorias_no_calcamento_da_rua_laudelino_marcondes_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_no_026-2022_-_tsm-jps_-_retirada_de_terras_da_rua_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/628/indicacao_no_027-2022_-_tsm_-_uniformes_para_os_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_no_028-2022_-_jps_-_melhorias_calcamento_do_brumado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/630/indicacao_no_029-2022_-_jps_-_melhorias_calcamento_da_rua_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/631/indicacao_no_030-2022_-_jps_-_limpeza_capina_e_rocada_bairro_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_no_031-2022_-_jps_-_rocada_e_poda_de_arvore_caminho_fiacao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_no_032-2022_-_jps_-_troca_de_manilhas_e_reparo_no_calcamento.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/634/indicacao_no_033-2022_-_jps_-_rocada_capina_limpeza_e_cascalhamento_do_beco_do_levino..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/635/indicacao_no_034-2022_-_jps_-_limpeza_capina_e_rocada_rua_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/636/indicacao_no_035-2022_-_jps_-_manutencao_da_academia__ao_livre_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/637/indicacao_no_036-2022_-_jcr-als-tsm_-_implantacao_de_pontes_de_manilhas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/638/indicacao_no_037-2022_-_tsm_-_manutencao_da_estrada_da_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/639/indicacao_no_038-2022_-_als_-_limpeza_capina_e_rocada_dos_bairros_do_salto_e_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/640/indicacao_no_039-2022_-_jps_-_cascalhamento_rua_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/641/indicacao_no_040-2022_-_jps_-_aumento_rede_distribuicao_de_agua_-_barreira.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/642/indicacao_no_041-2022_-_jps_-_cascalhamento_ruas_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/643/indicacao_no_042-2022_-_jps-ragr-_capina_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/644/indicacao_no_043-2022_-_varios-_cortar_pinheito_perto_da_quadra_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_no_044-2022_-_als_-_instalar_portao_no_posto_de_saude_da_barra.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/646/indicacao_no_045-2022_-_als_-_quebra-molas_no_bairro_do_salto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_no_046-2022_-_als_-_reparo_bueiro_do_sobradinho.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_no_047-2022_-_mvoc_-_cortar_arvores_no_rosario.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/649/indicacao_no_048-2022_-_tsm_-_limpeza_capina_e_rocada_da_rua_jorge_pereira_alkmim.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/650/indicacao_no_049-2022_-_tsm_-_vistoria_em_residencia_da_rua_jorge_pereira_alkmim.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/651/indicacao_no_050-2022_-_varios_-_aumento_diaria_motoristas_tfd.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/652/indicacao_no_051-2022_-_jps-ragr-_melhorias_na_estrada_da_nery.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/653/indicacao_no_052-2022_-_jps-ragr-als-nfa_-_reparo_ponte_da_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_no_053-2022_-_jps-_capina_rocada_e_limpeza_dos_bueiros_da_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/655/indicacao_no_054-2022_-_jps_-_cascalhamento_da_estrada_do_rio_cumprido..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/656/indicacao_no_055-2022_-_jps_-_manutenca_do_bueiro_do_corrego_alegre.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_no_056-2022_-_jps_-_cascalhamento_da_estrada_dos_pessegueiros.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/658/indicacao_no_057-2022_-_mvoc_-_corte_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_no_058-2022_-_mvoc_-_reparo_morro_da_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/662/indicacao_no_059-2022_-_rsr_-_troca_lampadas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_no_060-2022_-_jcr_-_manutencao_estrada_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/664/indicacao_no_061-2022_-_ragr_-_conserva_para_estrada_da_linha.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/665/indicacao_no_062-2022_-_ragr_-_profissional_de_limpeza_para_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/666/indicacao_no_063-2022_-_nfa_-_limpeza_e_manutencao_da_creche_municipal.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_no_064-2022_-_ssfv_-_abrigo_no_ponto_bairro_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_no_065-2022_-_mvoc_-_disponibilizacao_de_agua_bairro_da_turma.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_no_066-2022_-_mvoc_-_manutencao_da_estrada_do_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/670/indicacao_no_067-2022_-_mvoc_-_manutencao_da_estrada_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_no_068-2022_-_ragr_-_manutencao_da_estrada_do_sengo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_no_069-2022_-_ragr_-_manutencao_na_estrada_da_linha.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_no_070-2022_-_tsm_-_manutencao_ponte_do_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_no_071-2022_-_ssfv_-_manutencao_iluminacao_campo_municipal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_no_072-2022_-_nfa_-_limpeza_terreno_entre_sta_luzia_e_sta_cruz.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_no_073-2022_-_tsm_-_conserva_para_o_bairro_dos_perus.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_no_074-2022_-_tsm_jps_-_defesa_civil_corte_de_pinheiro_barreira.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_no_075-2022_-_als_-_reparo_cabeca_bueiro_mogiano.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_no_076-2022_-_als_-_reparo_cerca_posto_de_saude_do_mogiano.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_no_077-2022_-_als_-_cascalhamento_de_trecho_no_mogiano.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_no_078-2022_-_als_-_cascalhamento_de_outro_trecho_no_mogiano.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_no_079-2022_-_ssfv_-_cascalhamento_de_estrada_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/684/indicacao_no_080-2022_-_jps_-_cascalhamento_do_beco_do_levino..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/685/indicacao_no_081-2022_-_als_-_corrimao_ponte_salto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/690/indicacao_no_082-2022_-_jcr_-_indica_projeto_de_lei_uso_maquinario.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/691/indicacao_no_083-2022_-_mvoc_-_traves_metalicas_campo_rosario.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_no_084-2022_-_mvoc_-_manutencao_da_estrada_do_monteiro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_no_085-2022_-_todos_-_manutencao_estrada_areia_branca.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_no_086-2022_-_todos_-_limpeza_capina_e_rocaca_loteamento_barreira.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_no_087-2022_-_ssfv_-_cerca_no_posto_de_saude_do_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_no_088-2022_-_ragr-_quebra-molas_na_rua_wenceslau_braz.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/702/indicacao_no_089-2022_-_ragr-_mudar_local_da_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/703/indicacao_no_090-2022_-_tsm-jcr_-_manutencao_da_estrada_do_goes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_no_091-2022_-_nfa-_manutencao_da_trilha_do_santo_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_no_092-2022_-_jps_-_troca_de_holofotes_na_barreira.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_no_093-2022_-_als_-_rsr_-_traves_campo_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_no_094-2022_-_mvoc_-_manutencao_e_melhorias_na_estrada_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_no_095-2022_-_mvoc_-_feira_de_organicos_ao_final_de_semana.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/715/indicacao_no_096-2022_-_nfa-_manutencao_na_travessa_luiz_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/716/indicacao_no_097-2022_-_nfa_-_traves_metalicas_campo_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao_no_098-2022_-_ssfv-_quebra-molas_no_bairro_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_no_099-2022_-_ssfv-_retirar_terra_da_estrada_do_bigua.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_no_100-2022_-_ssfv-_quebra-molas_na_avenida_do_encontro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao_no_101-2022_-_als_-_manutencao_na_ponte_do_carlos_adolfo_-_sobradinho.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/721/indicacao_no_102-2022_-_jps_-_melhorias_na_estrada_do_balanco_infinito.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_no_103-2022_-_jps_-_melhorias_na_estrada_do_balanco_infinito.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/723/indicacao_no_104-2022_-_jps_-_valetas_na_barreira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/725/indicacao_no_105-2022_-_jps_-_limpeza_posto_saude_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/726/indicacao_no_106-2022_-_jps_-_limpeza_posto_saude_das_bicas.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/727/indicacao_no_107-2022_-_jps_-_limpeza_posto_saude_da_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/728/indicacao_no_108-2022_-_jps_-_limpeza_caixa_dagua_barreira.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/729/indicacao_no_109-2022_-_jps_-rocada_do_mato_da_rede_de_aguas_barreira.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/730/indicacao_no_110-2022_-_ragr-_reajuste_para_professores.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/731/indicacao_no_111-2022_-_tsm_-_manutencao_da_rua_clementino_batista_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/733/indicacao_no_112-2022_-_todos_-_contratar_empresa_avaliar_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_no_113-2022_-_nfa_-_calcamento_rua_henrique_de_souza_silva.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_no_114-2022_-_ragr-_suspensao_taxa_de_expediente.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/736/indicacao_no_115-2022_-_ragr-_tsm_-_manutencao_estrada_da_nery.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/737/indicacao_no_116-2022_-_ragr_-_manutencao_da_estrada_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_no_117-2022_-_ragr_-_manutencao_na_estrada_do_monjolinho.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/739/indicacao_no_118-2022_-_ragr_-_corte_do_cedro_na_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_no_119-2022_-_ragr_-_registro_de_ponto_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_no_120-2022_-_rsr_-_carrinho_de_mao_para_os_conservas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_no_121-2022_-tsm-als_-_manutencao_da_estrada_do_cravo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/746/indicacao_no_122-2022_-_ragr_-_aumento_salario_plantonista.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_no_123-2022_-_jps_-_parquinho_para_barreira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_no_124-2022_-_jps-mvoc_-_manobra_onibus_na_praca.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_no_125-2022_-_ragr_-_manutencao_estrada_do_laticinio_do_carlao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no_126-2022_-_ragr_-_manutencao_da_ponte_do_barreiro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no_127-2022_-_ragr-_suspensao_taxa_de_expediente_em_alvaras.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no_128-2022_-_nfa_-_manutencao_da_estrada_do_monteiro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/757/indicacao_no_129-2022_-_varios_-_monitores_de_apoio_ao_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/758/indicacao_no_130-2022_-_jps_-_capina_e_pintura_de_guias_na_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_no_131-2022_-_jps_-_conter_vazamento_de_agua_na_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/768/indicacao_no_132-2022_-_als-jps_-_manutencao_estrada_do_dito_pinto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_no_133-2022_-_todos_-_adesivo_frota_carro_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/770/indicacao_no_134-2022_-_ragr-_devolucao_taxa_de_expediente.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_no_135-2022_-_mvoc_-_faixa_de_pedestres_elevada.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_no_136-2022_-_mvoc_-_manutencao_estrada_da_peixe.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_no_137-2022_-_als_-_construcao_de_bueiros_na_bocaina.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no_138-2022_-_als_-_retirar_pedras_da_estrada_da_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no_139-2022_-_jps_-_azulejos_sala_vacinacao_barreira.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no_140-2022_-_jps_-_rocada_posto_saude_barreira.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_no_141-2022_-_jps_-_reparos_posto_saude_bicas_e_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_no_142-2022_-_jps_-_fixar_tambor_lixo_barreira.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_no_143-2022_-_jps_-_pintura_faixa_de_pedestres_e_lombadas.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_no_144-2022_-_nfa_-_reconstrucao_do_muro_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/784/indicacao_no_145-2022_-_mvo_-_cuidados_toras_empilhadas.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_no_146-2022_-_nfa_-_construcao_de_lombada.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_no_147-2022_-_rsr_-_limpeza_posto_saude_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/790/indicacao_no_148-2022_-_rsr_-_aterramento_e_cascalho_rua_da_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_no_149-2022_-_ssf_-_corte_de_bambus.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_no_150-2022_-_als_-_problema_loteamento_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/795/indicacao_no_151-2022_-_mvo-rsr_-_pedra_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_no_152-2022_-_tsm_-_instalacao_de_lixeira_no_sengo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/797/indicacao_no_153-2022_-_jps_-_troca_lampada_queimada_na_barreira.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/798/indicacao_no_154-2022_-_varios_-_reparo_calcada.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_no_155-2022_-_jps_-_calcamento_rua_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/800/indicacao_no_156-2022_-_jps_-_instalar_postes_na_quadra_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_no_157-2022_-_jps_-_calcamento_rua_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/804/indicacao_no_158-2022_-_mvo_-_preventiva_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/805/indicacao_no_159-2022_-_mvo_-_manutencao_rua_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/806/indicacao_no_160-2022_-_rag_-_remocao_abrigo_de_oniibus.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_no_161-2022_-tsm-_manutencoes_loteamento_brumado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_no_162-2022_-_jps_-_manutencao_da_lampada_poste_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_163-2022_-_jps_-_retirar_pedra_da_rua.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_no_164-2022_-_jps_-_rocada_rua_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_no_165-2022_-_jps_-_cascalhamento_na_barreira.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_no_166-2022_-_jps-mvoc_-_limpeza_rua_getulio_rodrigues_ramos.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_no_167-2022_-_mvo_-_retirada_poste_praca_matriz.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_no_168-2022_-_als_-_rocada__agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_no_169-2022_-_mvo_-_limpeza_dos_rios.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_no_170-2022_-_mvo_-_conserto_dos_balancos_parque_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_171-2022_-_nfa_-_providencias_transito_em_frente_a_matriz.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_172-2022_-_nfa_-_manutencao_rua_laudelino_marcondes.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_no_173-2022_-_als-rsv_-_protecao_ao_campo_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/829/indicacao_no_174-2022_-_jcr_-_captacao_bairro_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/830/indicacao_no_175-2022_-_mvo_-_regulamentacao_da_rua_joaquim_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_no_176-2022_-_ssf_-_manutencao_rua_henrique_goncalves_de_faria.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_no_177-2022_-_ssf_-_reforma_campo_do_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_no_179-2022_-_jps_-_manutencao_estrada_corrego_alegre_-_saiqui.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_180-2022_-_jps_-mvo_-_rag_mudanca_placa_trevo_rua_marina_maciel.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_no_181-2022_-_jps_-_aumento_rede_distribuicao_de_agua_-_barreira.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_no_182-2022_-_jps_-mvo__manutencao_tampa_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_no_183-2022_-_mvo_-_manutencao_estrada_goes-chora.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_no_184-2022_-_rsr_-_manutencao_abrigo_de_onibus_provisorio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_no_185-2022_-_ragr_-_manutencao_estrada_agua_limpa-bigua.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_no_186-2022_-_ragr_-_iluminacao_da_av._joao_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_no_187-2022_-ssfv_-_nfa_-_manutencao_rua_laudelino_marcondes.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_no_188-2022_-_tsm_-_melhoria_distribuicao_de_agua_caquende.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/845/indicacao_no_189-2022_-_tsm_-_regularizacao_dos_passeios.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_no_190-2022_-_ssf_-_construcao_lombada_rosario.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_no_191-2022_-mvo-tsm_-_manutencao_subida_da_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_no_192-2022_-_nfa_-_manutencao_rua_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_no_193-2022_-_ragr_-_construcao_de_lombada_na_linha.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_no_194-2022_-_ragr_-_jps_-_entupimento_de_bueiros_barreira.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_no_195-2022_-_ssf_-_redes_de_protecao_-_campo_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_no_196-2022_-_ssf_-_tomadas_no_ginasio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_no_197-2022_-_jps_-_reforma_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_no_198-2022_-_nfa_-_abrangencia_do_curso_de_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_no_199-2022_-_ragr_-_trincas_nas_casas_da_rua_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_no_200-2022_-_mvo_-_indica_envio_de_pl.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_no_201-2022_-_mvo_-_ponte_precaria_prox_campo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/870/indicacao_no_202-2022_-_mvo__manutencao_tampa_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_no_203-022_-_ssfv_-_transporte_p_jogadores__arquivado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_no_204-2022_-_als-rsv_-_extensao_rede_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/875/indicacao_no_205-2022_-_tsm_-_manutencao_estrada_monteiro.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_no_206-2022_-_mvo__criacao_faixa_pedestre.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_no_207-2022_-_nfa_-_indica_envio_de_pl.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_no_208-2022_-_ssf_-_lombadas_bigua.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_no_209-2022_-_mvo_-_captacao_monteiro.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_no_210-2022_-_nfa_-_brinquedos_parque.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_no_211-2022_-_nfa_-_divulgacao_informacoes.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_no_212-2022_-_nfa_-_operacao_tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_no_213-2022_-_jps_-_alargamento_de_rua_tio_vena.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_no_214-2022_-_jps_-__limpeza_valeta_zezinho_do_bar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_no_215-2022_-_jps_-_alargamento_de_rua_tio_vena.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_no_216-2022_-_nfa_-_bancos_na_praca.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_no_217-2022_-_ragr.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/892/indicacao_no_218-2022_-_als_-_manutencao_e_rocada_na_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_no_219-2022_-_als_-_construcao_lombada_bairro_taquaral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/894/indicacao_no_220-2022_-_als_-_limpeza_de_calcamento_no_bairro_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/895/indicacao_no_221-2022_-_als_-_rede_agua_mojiano.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_no_222-2022_-_mvo_-_corte_pinheiro_na_barreira.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_no_223-2022_-_rsr_-_trave_campo_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_no_224-2022_-_ssf_-_cascalhamento_bairro_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_no_225-2022_-_jps_-_cascalhamento_bairro_corrego_alegre.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/910/indicacao_no_226-2022_-_jps_-_energia_bairro_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_no_227-2022_-_jps_-_manutencao_da_academia__ao_livre_da_barreira_e_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/916/indicacao_no_228-2022_-_als_-_ssfv_rede_agua_taquaral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/917/indicacao_no_229-2022_-_mvo_-_manutencaao_captacao_rosario.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_no_230-2022_-_ragr-_jcr_-_troca_manilha_goes.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/919/indicacao_no_231-2022_-_ragr-_manutencao_estrada_da_linha.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_no_232-2022_-_ssf_-_manutencao_rua_bairro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/921/indicacao_no_233-2022_-_ssf_-_manutencao_rua_bar_da_cleuza.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_no_234-2022_-_tsm_-_manutencao_estrada_monteiro.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_no_235-2022_-_als_manutencao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/928/indicacao_no_236-2022_-_als_cascalhamento_estrada_mogiano.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/929/indicacao_no_237-2022_-_mvo_-_manutencaao_ponte_campo_rosario.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/930/indicacao_no_238-2022_-_rsr_-_conserva_do_lopes_ao_taquaral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/931/indicacao_no_239-2022_-_ragr-_manutencao_estrada_monteiro.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/932/indicacao_no_240-2022_-_ssf_-_calcamento_rua_caquende.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_no_241-2022-_jps-mvo-__retirada_poste_igreja_matriz.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/934/indicacao_no_242-2022_-_ssf_-_corte_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/935/indicacao_no_243-2022_-_tsm_-_retomada_transporte_publico_rural.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/936/indicacao_no_244-2022_-_tsm-als_-_conserva_da_fazendinha_a_barra.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/937/indicacao_no_245-2022_-_rsr_-_manutencao_bueiro_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_no_246-2022_-_mvo_-_manutencaao_bueiro_rua_clementino.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_no_247-2022_-_ragr-_manutencao_ponte_bairro_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/940/indicacao_no_248-2022_-_ragr-_jps_-_manutencao_valeta_barra.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/941/indicacao_no_249-2022_-_nfa_-_manutencao_ponte_buriqui.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_no_250-2022_-_tsm_-_manutencao_rua_rosario.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_no_251-2022_-_tsm_-_reembolso_tratamento_saude.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_no_252-2022_-_tsm1_-_limpeza_margens_do_rio.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/951/indicacao_no_253-2022_-_nfa_-_melhor_divulgacao_de_campanhas.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_no_256-2022_-_als_mudanca_postes.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_no_257-2022_-_mvo_-_troca_lampada.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/956/indicacao_no_258-2022_-_jps_-_troca_lampada_queimada_na_barreira.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/957/indicacao_no_259-2022_-_tsm_-nfa_placa_ubs.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_no_260-2022_-_nfa_-_melhor_divulgacao_de_campanhas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/965/indicacao_no_261-2022_-_als_troca_lampadas.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/966/indicacao_no_262-2022_-_mvo_-_porta_banheiro_conselho_e_garagem.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_no_264-2022_-_nfa_-_manutencao_rua_laudelino_marcondes.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_no265-2022_-__ragr_-_rocada_estrada_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_no_266-2022_-_todos_-_troca_lampadas.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_no_267-2022_-_jps_-_manutencao_esgoto_barreira.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_no_268-2022_-_jps_-_limpeza_capina_e_rocada_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_no_269-2022_-_nfa_-_limpeza_capina_e_rocada_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_no_270-2022_-__mvo_-_rocada_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_no_271-2022_-_todos_-_lixeiras_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_no_272-2022_-__ragr_-_rocada_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_no_273-2022_-__ragr_-_manutencao_manilha_barreira.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_no_274-2022_-_als-rsr_criacao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_no_275-2022_-_jps_-_lombada_barreira.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_no_276-2022_-_jps_-_erosao_rua_barreira.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_no_277-2022_-_nfa_-_limpeza_capina_estrada_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/984/indicacao_no_278-2022_-_tsm_-_manutencao_do_calcamento_da_rua_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_no_280-2022_-_als_leito_rio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/987/indicacao_no_281-2022_-_als-rsr-jcr_-_manutencao_estrada_do_lopes.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/988/indicacao_no_282-2022_-_nfa_-_manutencao_casa_dona_marina.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/989/indicacao_no_283-2022_-__ragr_-_rocada_e_manutencao_francisco_alves_faria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_no_284-2022_-_tsm_-_regulamentacao_clube_para_eventos.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_no_285-2022_-_tsm_-_limpeza_capina_e_rocada_ruas_cidade.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_no_286-2022_-_tsm_-_limpeza_encruzilhada_monteiro.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_no_287-2022_-_ssfv_-_monteiro.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_no_291-2022_-_nfa_-_manutencao_calcamento_filomena.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_no_292-2022_-_rsr_-_manutencao_estrada_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_no_294-2022_-_jps_-_erosao_rua_barreira_proximo_ao_asfalto.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_no_01-2022_-_nfa-_pede_relacao_nominal_dos_atendidos_pela_apae_itajuba.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/614/requerimento_no_02-2022_-_tsm-_pede_cronograma_de_aula_a_sec_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/676/requerimento_no_03-2022_-_mvoc-_pede_demonstracao_criterios_cobranca_iptu_atrasado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/689/requerimento_no_04-2022_-_todos-_pede_planejamento_de_reforma_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/707/requerimento_no_05-2022_-_ragr_-_solicita_informacoes_de_contrato_aluguel_de_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/708/requerimento_no_06-2022_-_ragr_-_solicita_processo_compra_de_bica_corrida.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/709/requerimento_no_07-2022_-_ragr_-_solicita_prestacao_contras_obra_rua_wenceslau_braz.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/710/requerimento_no_08-2022_-_als_-_solicita_informacoes_custo_uso_maquinario.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/711/requerimento_no_09-2022_-_mvoc_-_solicita_informacoes_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/724/requerimento_no_10-2022_-_mvoc_-_solicita_informacoes_do_kit_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/743/requerimento_no_11-2022_-_mvoc_-_solicita_providencias_na_aquisicao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/744/requerimento_no_12-2022_-_mvoc_-_solicita_providencias_no_atalho_do_campo_municipal.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/749/requerimento_no_13-2022_-_als_-_questiona_se_estrada_do_morango_e_municipal.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/750/requerimento_no_14-2022_-_mvoc_-_informacoes_sobre_politica_de_geracao_de_empregos.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/751/requerimento_no_15-2022_-_tsm_-_informacoes_.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/760/requerimento_no_16-2022_-_todos-_solicita_informacoes_das_reformas_dos_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/761/requerimento_no_17-2022_-_ragr-_pede_informacoes_dos_servicos_cobrados_pela_pref.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/762/requerimento_no_18-2022_-_ragr_-_solicita_prestacao_contras_obra_rua_wenceslau_braz.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/765/requerimento_no_19-2022_-_nfa-_informacoes_cobranca_taxa_de_expediente.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/766/requerimento_no_20-2022_-_ragr-_solicita_informacoes_medico_24h.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/767/requerimento_no_21-2022_-_ragr_-_solicita_informacoes_do_abandono_meio-fio.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/785/requerimento_no_22-2022_-_ragr_-_solicita_informacao_ponte_do_barreiro.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/786/requerimento_no_23-2022_-_ragr_-_gratificacao_40_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/787/requerimento_no_24-2022_-_nfa-_documentacao_imoveis_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/802/requerimento_no_25-2022_-_tsm-_solicita_informacoes_medico.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/820/requerimento_no_26-2022_-_nfa-_informacoes_comercio_ambulante.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_no_27-2022_-_nfa_-_solicita_informacoes_seguranca_publica_-_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/822/requerimento_no_28-2022_-_ragr_-_informacoes_de_carga_horaria_de_servidor.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_no_29-2022_-_ragr_-_informacoes_urbanizacao_bairro_brumado.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/854/requerimento_no_30-2022_-_comissao_ama_-informacoes_das_visitas_aos_produtores.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/900/requerimento_no_31-2022_-_ragr_-_folha_de_ponto_do_servidor_1.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/901/requerimento_no_32-2022_-_nfa-_informacao_transporte_gratuito_2.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/902/requerimento_no_33-2022_-_mvo-jps_informacao__municipe_a_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/903/requerimento_no_34-2022_-_nfa_-_regulamento_torneio_leiteiro.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/945/requerimento_no_35-2021_-_tsm_als_-_questiona_pontos_internet_zona_rural_starweb.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/946/requerimento_no_36-2022_-_todos-_solicita_informacoes_reformas_ruas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/960/requerimento_no_37-2022_-_mvo_informacao_da_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/961/requerimento_no_38-2022_-_ragr_-_informacoes_vaf.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/591/pl_01.2022_-_credito_especial_consane.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/592/pl_02.2022-_recomposicao_dos_servidores_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/593/pl_03.2022_-_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/594/pl_04.2022-_vale.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/686/pl_05.2022_-_altera_lei_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/696/pl_06.2022_-_altera_lei_de_diarias_final_novo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/699/pl_07.2022_projeto_de_lei_estrada_parque.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/745/pl_08.2022_ldo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/752/pl_09.2022_altera_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/763/pl_010.2022_projeto_de_lei_programa_emergencial.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/772/pl_011.2022_projeto_de_lei_cimasp.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/782/pl_12.2022_-_credito_especial_diversos.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/783/pl_13-2022_-_credito_especial_locomotiva.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/803/pl_14-2021_-_autoriza_o_executivo_a_desapropriar.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/824/pl_15-2021_-_cria_o_cit.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/825/pl_16-2021_-_credito_suplementar_calcamento.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/826/pl_17-2021_-_altera_lei_municipal_1320.2012.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/827/pl_18.2022_-_altera_art._4_da_lei_1472.2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/828/pl_19.2022_-_credito_suplementar_veiculos.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/858/pl_20.2022_-_aquisicao_de_veiculo_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/859/pl_21.2022_-_credito_suplementar_saude.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/860/pl_22.2022_-_reajuste_inativos.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/861/pl_23.2022_-_credito_suplementar_transportes_aluno_apae.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/862/pl_24.2022_-_credito_suplementar_saude.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/863/pl_25.2022_-_credito_suplementar_administracao.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/865/pl_26.2022_credito_suplementar_secretaria_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/867/pl_27.2022_nova_redacao_-_institui_a_premiacao_torneio_leiteiro_curral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/868/pl_28.2022_credito_suplementar_folha_saude.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/871/pl_29.2022_credito_suplementar_transporte_escolar_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/872/pl_30.2022_credito_suplementar_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/876/pl_31.2022_credito_suplementar_anulacao_turismo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/877/pl_32.2022_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/878/pl_33.2022-_subvencao_apae_2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/879/pl_34.2022-_altera_ppa-2022-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/904/pl_35.2022_credito_suplementar_aquisicao_de_van.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/905/pl_36.2022_credito_suplementar_sinalizacao_de_vias.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/906/pl_37.2022_credito_suplementar_aquisicao_de_van.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/907/pl_38-22_doacao_terreno_a_camara.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/908/pl_39.2022_credito_suplementar_saude_superavit_conflito_de_codificacao_unicode.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/912/pl_40.2022_credito_suplementar_anulacao_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/913/pl_41.2022_credito_suplementar_anulacao_obras_e_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/914/pl_42.2022_credito_suplementar_excesso_e_superavit_pagamento_saude.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/924/pl_43.2022_credito_suplementar_superavit_educacao_livros.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/925/pl_44.2022_credito_suplementar_superavit_turismo.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/926/pl_45.2022_credito_suplementar_superavit_adm_cesta_natalina.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/927/pl_46.2022_credito_suplementar_excesso_e_superavit_saude_educacao_turismo_2.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/947/pl_47.2022_credito_suplementar_excesso_e_superavit_saude_educacao_turismo_obras_1.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/950/pl_48.2022_credito_suplementar_anulacao_obras_educacao_adm_saude.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/959/pl_49.2022_credito_suplementar_excesso_e_superavit_saude_educacao_segunda_redacao_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/974/pl_50.2022_credito_suplementar_educacao_adm_fazenda_gb.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/975/pl_51.2022_credito_suplementar_anulacao_educacao_saude_1.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/994/pl_52.2022_altera_lei_habitacao.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/995/pl_53.2022_-_credito_suplementar_brinquedos.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/996/pl_54.2022_credito_suplementar_anulacao_1.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1007/pl_56.2022_credito_suplementar_excesso_de_arrecadacao_folha_2.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/688/projeto_de_resolucao_no_01_diaria.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/698/projeto_de_resolucao_no_02_registro_de_ponto.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/706/mocao_01-2022_-_mocao_de_apoio_-_greve_profissionais_da_educacao_estadual.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/962/mocao_02-2022_-_mocao_de_aplauso_-_aos_policiais_envolvidos_na_operacao.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/963/mocao_03-2022_-_mocao_de_aplauso_-_aos_professores_inativos.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/964/mocao_04-2022_-_mocao_de_aplauso_-_evento_nois_e_bruta.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/599/projeto_de_lei_complementar_n.01.2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/687/projeto_de_lei_complementar_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/700/projeto_de_lei_complementar_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/732/plc_no_04-2022_pccv_professores.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/793/plc_no_05-2022_-_estrutura_prefeitura_adaptado_1_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/823/plc_no_06-2022_-_regime_12x36.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/847/plc_no_07-2022_-_altera_pccv_educacao_-_completo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/864/plc_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/909/plc_no_09._2022_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/915/plc_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/595/pll_no_01_-_2022_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/596/pll_no_02_-_2022_-_reajuste_vale.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/597/pll_no_03_-_2022__agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/598/pll_no_04_-_2022_declara_utilidade_publica_da_sobef.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/659/pll_no_05_-_2022_-_distribuicao_de_absorventes.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/660/pll_no_06_-_2022_veda_nomeacao_de_condenados_lei_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/697/pll_no_07_-_2022_-_veda_contratacao_condenados_crime_sexual_ssfv.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/948/pll_no_08_-_2022_-_regulamenta_o_7_do_art_57_da_lom.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/949/pll_no_09_-_2022_-_gratificacao_natalina.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1000/pll_no_10_-_2022_declara_utilidade_publica_a_amrct.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/764/01_-_proj_em_lom_-_01.2022_-_altera_art_56_e_inclui_paragrafo_7_no_art_57.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/792/02_-_prop_em_lom_-_02.2022_-_emenda_impositiva.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/601/indicacao_no_002-2022_-_jps_-_patrolamento_e_cascalho_na_barreira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/602/indicacao_no_003-2022_-_jps_-_patrolamento_e_cascalho_caminho_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/603/indicacao_no_004-2022_-_jps_-_limpeza_posto_saude_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/604/indicacao_no_005-2022_-_jps_-_manutencao_quadra_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/605/indicacao_no_006-2022_-_jps_-_limpeza_posto_saude_da_ponte_de_zinco_e_bicas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/606/indicacao_no_007-2022_-_jps_-_limpeza_da_rua_joaquim_de_oliveira_ate_a_peixe.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/607/indicacao_no008-2022_-_tsm_-_manutencao_do_calcamento_da_rua_francisco_alves_de_faria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/608/indicacao_no009-2022_-_tsm-jcr_-_manutencao_estrada_dos_perus.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/609/indicacao_no010-2022_-_todos_-_gratificacao_covid19.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/610/indicacao_no011-2022_-_als-tsm_-_manutencao_praca_do_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_no012-2022_-_als_-_cascalhamento_em_diversos_pontos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_no013-2022_-_tsm-nfa_-_instalacao_de_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/615/indicacao_no_014-2022_-_jps_-_melhorias_na_estrada_da_nery.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/616/indicacao_no_015-2022_-_jps_-_melhorias_na_estrada_do_balanco_infinito.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/617/indicacao_no_016-2022_-_mvoc_-_reparo_e_manutencao_no_parquinho_perto_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/618/indicacao_no_017-2022_-_nfa_-_sugere_a_criacao_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/619/indicacao_no_018-2022_-_nfa_-_instalacao_de_placas_com_nomes_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/620/indicacao_no_019-2022_-_nfa_-_cascalhamento_do_ponto_de_onibus_da_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/621/indicacao_no_020-2022_-_nfa_-_melhoria_na_estrada_da_fazenda_esperanca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/622/indicacao_no_021-2022_-_nfa_-_melhoria_na_estradas_da_ponte_de_zinco_e_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/623/indicacao_no_022-2022_-_ragr_-_melhorias_na_estrada_do_monjolinho.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/624/indicacao_no_023-2022_-_ragr_-_guia_rebaixa_faixa_amarela_e_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/625/indicacao_no_024-2022_-_tsm_-_limpeza_capina_e_rocada_da_rua_jorge_pereira_alkin.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/626/indicacao_no_025-2022_-_tsm_-_melhorias_no_calcamento_da_rua_laudelino_marcondes_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/627/indicacao_no_026-2022_-_tsm-jps_-_retirada_de_terras_da_rua_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/628/indicacao_no_027-2022_-_tsm_-_uniformes_para_os_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_no_028-2022_-_jps_-_melhorias_calcamento_do_brumado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/630/indicacao_no_029-2022_-_jps_-_melhorias_calcamento_da_rua_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/631/indicacao_no_030-2022_-_jps_-_limpeza_capina_e_rocada_bairro_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/632/indicacao_no_031-2022_-_jps_-_rocada_e_poda_de_arvore_caminho_fiacao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/633/indicacao_no_032-2022_-_jps_-_troca_de_manilhas_e_reparo_no_calcamento.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/634/indicacao_no_033-2022_-_jps_-_rocada_capina_limpeza_e_cascalhamento_do_beco_do_levino..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/635/indicacao_no_034-2022_-_jps_-_limpeza_capina_e_rocada_rua_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/636/indicacao_no_035-2022_-_jps_-_manutencao_da_academia__ao_livre_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/637/indicacao_no_036-2022_-_jcr-als-tsm_-_implantacao_de_pontes_de_manilhas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/638/indicacao_no_037-2022_-_tsm_-_manutencao_da_estrada_da_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/639/indicacao_no_038-2022_-_als_-_limpeza_capina_e_rocada_dos_bairros_do_salto_e_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/640/indicacao_no_039-2022_-_jps_-_cascalhamento_rua_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/641/indicacao_no_040-2022_-_jps_-_aumento_rede_distribuicao_de_agua_-_barreira.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/642/indicacao_no_041-2022_-_jps_-_cascalhamento_ruas_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/643/indicacao_no_042-2022_-_jps-ragr-_capina_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/644/indicacao_no_043-2022_-_varios-_cortar_pinheito_perto_da_quadra_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/645/indicacao_no_044-2022_-_als_-_instalar_portao_no_posto_de_saude_da_barra.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/646/indicacao_no_045-2022_-_als_-_quebra-molas_no_bairro_do_salto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/647/indicacao_no_046-2022_-_als_-_reparo_bueiro_do_sobradinho.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_no_047-2022_-_mvoc_-_cortar_arvores_no_rosario.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/649/indicacao_no_048-2022_-_tsm_-_limpeza_capina_e_rocada_da_rua_jorge_pereira_alkmim.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/650/indicacao_no_049-2022_-_tsm_-_vistoria_em_residencia_da_rua_jorge_pereira_alkmim.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/651/indicacao_no_050-2022_-_varios_-_aumento_diaria_motoristas_tfd.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/652/indicacao_no_051-2022_-_jps-ragr-_melhorias_na_estrada_da_nery.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/653/indicacao_no_052-2022_-_jps-ragr-als-nfa_-_reparo_ponte_da_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/654/indicacao_no_053-2022_-_jps-_capina_rocada_e_limpeza_dos_bueiros_da_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/655/indicacao_no_054-2022_-_jps_-_cascalhamento_da_estrada_do_rio_cumprido..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/656/indicacao_no_055-2022_-_jps_-_manutenca_do_bueiro_do_corrego_alegre.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/657/indicacao_no_056-2022_-_jps_-_cascalhamento_da_estrada_dos_pessegueiros.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/658/indicacao_no_057-2022_-_mvoc_-_corte_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/661/indicacao_no_058-2022_-_mvoc_-_reparo_morro_da_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/662/indicacao_no_059-2022_-_rsr_-_troca_lampadas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/663/indicacao_no_060-2022_-_jcr_-_manutencao_estrada_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/664/indicacao_no_061-2022_-_ragr_-_conserva_para_estrada_da_linha.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/665/indicacao_no_062-2022_-_ragr_-_profissional_de_limpeza_para_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/666/indicacao_no_063-2022_-_nfa_-_limpeza_e_manutencao_da_creche_municipal.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/667/indicacao_no_064-2022_-_ssfv_-_abrigo_no_ponto_bairro_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/668/indicacao_no_065-2022_-_mvoc_-_disponibilizacao_de_agua_bairro_da_turma.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/669/indicacao_no_066-2022_-_mvoc_-_manutencao_da_estrada_do_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/670/indicacao_no_067-2022_-_mvoc_-_manutencao_da_estrada_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_no_068-2022_-_ragr_-_manutencao_da_estrada_do_sengo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_no_069-2022_-_ragr_-_manutencao_na_estrada_da_linha.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_no_070-2022_-_tsm_-_manutencao_ponte_do_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_no_071-2022_-_ssfv_-_manutencao_iluminacao_campo_municipal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_no_072-2022_-_nfa_-_limpeza_terreno_entre_sta_luzia_e_sta_cruz.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_no_073-2022_-_tsm_-_conserva_para_o_bairro_dos_perus.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_no_074-2022_-_tsm_jps_-_defesa_civil_corte_de_pinheiro_barreira.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/679/indicacao_no_075-2022_-_als_-_reparo_cabeca_bueiro_mogiano.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/680/indicacao_no_076-2022_-_als_-_reparo_cerca_posto_de_saude_do_mogiano.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/681/indicacao_no_077-2022_-_als_-_cascalhamento_de_trecho_no_mogiano.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/682/indicacao_no_078-2022_-_als_-_cascalhamento_de_outro_trecho_no_mogiano.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/683/indicacao_no_079-2022_-_ssfv_-_cascalhamento_de_estrada_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/684/indicacao_no_080-2022_-_jps_-_cascalhamento_do_beco_do_levino..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/685/indicacao_no_081-2022_-_als_-_corrimao_ponte_salto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/690/indicacao_no_082-2022_-_jcr_-_indica_projeto_de_lei_uso_maquinario.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/691/indicacao_no_083-2022_-_mvoc_-_traves_metalicas_campo_rosario.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_no_084-2022_-_mvoc_-_manutencao_da_estrada_do_monteiro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_no_085-2022_-_todos_-_manutencao_estrada_areia_branca.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_no_086-2022_-_todos_-_limpeza_capina_e_rocaca_loteamento_barreira.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/695/indicacao_no_087-2022_-_ssfv_-_cerca_no_posto_de_saude_do_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/701/indicacao_no_088-2022_-_ragr-_quebra-molas_na_rua_wenceslau_braz.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/702/indicacao_no_089-2022_-_ragr-_mudar_local_da_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/703/indicacao_no_090-2022_-_tsm-jcr_-_manutencao_da_estrada_do_goes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_no_091-2022_-_nfa-_manutencao_da_trilha_do_santo_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/705/indicacao_no_092-2022_-_jps_-_troca_de_holofotes_na_barreira.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/712/indicacao_no_093-2022_-_als_-_rsr_-_traves_campo_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/713/indicacao_no_094-2022_-_mvoc_-_manutencao_e_melhorias_na_estrada_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/714/indicacao_no_095-2022_-_mvoc_-_feira_de_organicos_ao_final_de_semana.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/715/indicacao_no_096-2022_-_nfa-_manutencao_na_travessa_luiz_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/716/indicacao_no_097-2022_-_nfa_-_traves_metalicas_campo_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/717/indicacao_no_098-2022_-_ssfv-_quebra-molas_no_bairro_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_no_099-2022_-_ssfv-_retirar_terra_da_estrada_do_bigua.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_no_100-2022_-_ssfv-_quebra-molas_na_avenida_do_encontro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao_no_101-2022_-_als_-_manutencao_na_ponte_do_carlos_adolfo_-_sobradinho.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/721/indicacao_no_102-2022_-_jps_-_melhorias_na_estrada_do_balanco_infinito.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/722/indicacao_no_103-2022_-_jps_-_melhorias_na_estrada_do_balanco_infinito.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/723/indicacao_no_104-2022_-_jps_-_valetas_na_barreira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/725/indicacao_no_105-2022_-_jps_-_limpeza_posto_saude_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/726/indicacao_no_106-2022_-_jps_-_limpeza_posto_saude_das_bicas.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/727/indicacao_no_107-2022_-_jps_-_limpeza_posto_saude_da_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/728/indicacao_no_108-2022_-_jps_-_limpeza_caixa_dagua_barreira.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/729/indicacao_no_109-2022_-_jps_-rocada_do_mato_da_rede_de_aguas_barreira.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/730/indicacao_no_110-2022_-_ragr-_reajuste_para_professores.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/731/indicacao_no_111-2022_-_tsm_-_manutencao_da_rua_clementino_batista_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/733/indicacao_no_112-2022_-_todos_-_contratar_empresa_avaliar_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_no_113-2022_-_nfa_-_calcamento_rua_henrique_de_souza_silva.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_no_114-2022_-_ragr-_suspensao_taxa_de_expediente.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/736/indicacao_no_115-2022_-_ragr-_tsm_-_manutencao_estrada_da_nery.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/737/indicacao_no_116-2022_-_ragr_-_manutencao_da_estrada_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/738/indicacao_no_117-2022_-_ragr_-_manutencao_na_estrada_do_monjolinho.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/739/indicacao_no_118-2022_-_ragr_-_corte_do_cedro_na_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/740/indicacao_no_119-2022_-_ragr_-_registro_de_ponto_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/741/indicacao_no_120-2022_-_rsr_-_carrinho_de_mao_para_os_conservas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/742/indicacao_no_121-2022_-tsm-als_-_manutencao_da_estrada_do_cravo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/746/indicacao_no_122-2022_-_ragr_-_aumento_salario_plantonista.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_no_123-2022_-_jps_-_parquinho_para_barreira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_no_124-2022_-_jps-mvoc_-_manobra_onibus_na_praca.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/753/indicacao_no_125-2022_-_ragr_-_manutencao_estrada_do_laticinio_do_carlao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no_126-2022_-_ragr_-_manutencao_da_ponte_do_barreiro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no_127-2022_-_ragr-_suspensao_taxa_de_expediente_em_alvaras.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no_128-2022_-_nfa_-_manutencao_da_estrada_do_monteiro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/757/indicacao_no_129-2022_-_varios_-_monitores_de_apoio_ao_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/758/indicacao_no_130-2022_-_jps_-_capina_e_pintura_de_guias_na_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_no_131-2022_-_jps_-_conter_vazamento_de_agua_na_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/768/indicacao_no_132-2022_-_als-jps_-_manutencao_estrada_do_dito_pinto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_no_133-2022_-_todos_-_adesivo_frota_carro_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/770/indicacao_no_134-2022_-_ragr-_devolucao_taxa_de_expediente.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_no_135-2022_-_mvoc_-_faixa_de_pedestres_elevada.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_no_136-2022_-_mvoc_-_manutencao_estrada_da_peixe.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_no_137-2022_-_als_-_construcao_de_bueiros_na_bocaina.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no_138-2022_-_als_-_retirar_pedras_da_estrada_da_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no_139-2022_-_jps_-_azulejos_sala_vacinacao_barreira.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no_140-2022_-_jps_-_rocada_posto_saude_barreira.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_no_141-2022_-_jps_-_reparos_posto_saude_bicas_e_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_no_142-2022_-_jps_-_fixar_tambor_lixo_barreira.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_no_143-2022_-_jps_-_pintura_faixa_de_pedestres_e_lombadas.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_no_144-2022_-_nfa_-_reconstrucao_do_muro_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/784/indicacao_no_145-2022_-_mvo_-_cuidados_toras_empilhadas.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_no_146-2022_-_nfa_-_construcao_de_lombada.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_no_147-2022_-_rsr_-_limpeza_posto_saude_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/790/indicacao_no_148-2022_-_rsr_-_aterramento_e_cascalho_rua_da_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/791/indicacao_no_149-2022_-_ssf_-_corte_de_bambus.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_no_150-2022_-_als_-_problema_loteamento_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/795/indicacao_no_151-2022_-_mvo-rsr_-_pedra_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_no_152-2022_-_tsm_-_instalacao_de_lixeira_no_sengo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/797/indicacao_no_153-2022_-_jps_-_troca_lampada_queimada_na_barreira.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/798/indicacao_no_154-2022_-_varios_-_reparo_calcada.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_no_155-2022_-_jps_-_calcamento_rua_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/800/indicacao_no_156-2022_-_jps_-_instalar_postes_na_quadra_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_no_157-2022_-_jps_-_calcamento_rua_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/804/indicacao_no_158-2022_-_mvo_-_preventiva_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/805/indicacao_no_159-2022_-_mvo_-_manutencao_rua_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/806/indicacao_no_160-2022_-_rag_-_remocao_abrigo_de_oniibus.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_no_161-2022_-tsm-_manutencoes_loteamento_brumado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_no_162-2022_-_jps_-_manutencao_da_lampada_poste_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_163-2022_-_jps_-_retirar_pedra_da_rua.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_no_164-2022_-_jps_-_rocada_rua_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_no_165-2022_-_jps_-_cascalhamento_na_barreira.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_no_166-2022_-_jps-mvoc_-_limpeza_rua_getulio_rodrigues_ramos.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_no_167-2022_-_mvo_-_retirada_poste_praca_matriz.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_no_168-2022_-_als_-_rocada__agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_no_169-2022_-_mvo_-_limpeza_dos_rios.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_no_170-2022_-_mvo_-_conserto_dos_balancos_parque_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_171-2022_-_nfa_-_providencias_transito_em_frente_a_matriz.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_172-2022_-_nfa_-_manutencao_rua_laudelino_marcondes.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_no_173-2022_-_als-rsv_-_protecao_ao_campo_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/829/indicacao_no_174-2022_-_jcr_-_captacao_bairro_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/830/indicacao_no_175-2022_-_mvo_-_regulamentacao_da_rua_joaquim_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_no_176-2022_-_ssf_-_manutencao_rua_henrique_goncalves_de_faria.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_no_177-2022_-_ssf_-_reforma_campo_do_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_no_179-2022_-_jps_-_manutencao_estrada_corrego_alegre_-_saiqui.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_180-2022_-_jps_-mvo_-_rag_mudanca_placa_trevo_rua_marina_maciel.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_no_181-2022_-_jps_-_aumento_rede_distribuicao_de_agua_-_barreira.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_no_182-2022_-_jps_-mvo__manutencao_tampa_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_no_183-2022_-_mvo_-_manutencao_estrada_goes-chora.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_no_184-2022_-_rsr_-_manutencao_abrigo_de_onibus_provisorio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_no_185-2022_-_ragr_-_manutencao_estrada_agua_limpa-bigua.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_no_186-2022_-_ragr_-_iluminacao_da_av._joao_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_no_187-2022_-ssfv_-_nfa_-_manutencao_rua_laudelino_marcondes.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_no_188-2022_-_tsm_-_melhoria_distribuicao_de_agua_caquende.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/845/indicacao_no_189-2022_-_tsm_-_regularizacao_dos_passeios.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_no_190-2022_-_ssf_-_construcao_lombada_rosario.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_no_191-2022_-mvo-tsm_-_manutencao_subida_da_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_no_192-2022_-_nfa_-_manutencao_rua_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_no_193-2022_-_ragr_-_construcao_de_lombada_na_linha.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_no_194-2022_-_ragr_-_jps_-_entupimento_de_bueiros_barreira.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_no_195-2022_-_ssf_-_redes_de_protecao_-_campo_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_no_196-2022_-_ssf_-_tomadas_no_ginasio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_no_197-2022_-_jps_-_reforma_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_no_198-2022_-_nfa_-_abrangencia_do_curso_de_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_no_199-2022_-_ragr_-_trincas_nas_casas_da_rua_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_no_200-2022_-_mvo_-_indica_envio_de_pl.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_no_201-2022_-_mvo_-_ponte_precaria_prox_campo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/870/indicacao_no_202-2022_-_mvo__manutencao_tampa_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_no_203-022_-_ssfv_-_transporte_p_jogadores__arquivado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_no_204-2022_-_als-rsv_-_extensao_rede_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/875/indicacao_no_205-2022_-_tsm_-_manutencao_estrada_monteiro.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_no_206-2022_-_mvo__criacao_faixa_pedestre.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_no_207-2022_-_nfa_-_indica_envio_de_pl.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_no_208-2022_-_ssf_-_lombadas_bigua.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_no_209-2022_-_mvo_-_captacao_monteiro.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_no_210-2022_-_nfa_-_brinquedos_parque.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_no_211-2022_-_nfa_-_divulgacao_informacoes.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_no_212-2022_-_nfa_-_operacao_tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_no_213-2022_-_jps_-_alargamento_de_rua_tio_vena.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_no_214-2022_-_jps_-__limpeza_valeta_zezinho_do_bar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_no_215-2022_-_jps_-_alargamento_de_rua_tio_vena.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_no_216-2022_-_nfa_-_bancos_na_praca.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_no_217-2022_-_ragr.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/892/indicacao_no_218-2022_-_als_-_manutencao_e_rocada_na_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_no_219-2022_-_als_-_construcao_lombada_bairro_taquaral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/894/indicacao_no_220-2022_-_als_-_limpeza_de_calcamento_no_bairro_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/895/indicacao_no_221-2022_-_als_-_rede_agua_mojiano.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_no_222-2022_-_mvo_-_corte_pinheiro_na_barreira.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_no_223-2022_-_rsr_-_trave_campo_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_no_224-2022_-_ssf_-_cascalhamento_bairro_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_no_225-2022_-_jps_-_cascalhamento_bairro_corrego_alegre.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/910/indicacao_no_226-2022_-_jps_-_energia_bairro_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_no_227-2022_-_jps_-_manutencao_da_academia__ao_livre_da_barreira_e_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/916/indicacao_no_228-2022_-_als_-_ssfv_rede_agua_taquaral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/917/indicacao_no_229-2022_-_mvo_-_manutencaao_captacao_rosario.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_no_230-2022_-_ragr-_jcr_-_troca_manilha_goes.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/919/indicacao_no_231-2022_-_ragr-_manutencao_estrada_da_linha.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_no_232-2022_-_ssf_-_manutencao_rua_bairro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/921/indicacao_no_233-2022_-_ssf_-_manutencao_rua_bar_da_cleuza.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_no_234-2022_-_tsm_-_manutencao_estrada_monteiro.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_no_235-2022_-_als_manutencao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/928/indicacao_no_236-2022_-_als_cascalhamento_estrada_mogiano.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/929/indicacao_no_237-2022_-_mvo_-_manutencaao_ponte_campo_rosario.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/930/indicacao_no_238-2022_-_rsr_-_conserva_do_lopes_ao_taquaral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/931/indicacao_no_239-2022_-_ragr-_manutencao_estrada_monteiro.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/932/indicacao_no_240-2022_-_ssf_-_calcamento_rua_caquende.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_no_241-2022-_jps-mvo-__retirada_poste_igreja_matriz.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/934/indicacao_no_242-2022_-_ssf_-_corte_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/935/indicacao_no_243-2022_-_tsm_-_retomada_transporte_publico_rural.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/936/indicacao_no_244-2022_-_tsm-als_-_conserva_da_fazendinha_a_barra.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/937/indicacao_no_245-2022_-_rsr_-_manutencao_bueiro_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/938/indicacao_no_246-2022_-_mvo_-_manutencaao_bueiro_rua_clementino.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_no_247-2022_-_ragr-_manutencao_ponte_bairro_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/940/indicacao_no_248-2022_-_ragr-_jps_-_manutencao_valeta_barra.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/941/indicacao_no_249-2022_-_nfa_-_manutencao_ponte_buriqui.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_no_250-2022_-_tsm_-_manutencao_rua_rosario.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_no_251-2022_-_tsm_-_reembolso_tratamento_saude.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_no_252-2022_-_tsm1_-_limpeza_margens_do_rio.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/951/indicacao_no_253-2022_-_nfa_-_melhor_divulgacao_de_campanhas.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_no_256-2022_-_als_mudanca_postes.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_no_257-2022_-_mvo_-_troca_lampada.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/956/indicacao_no_258-2022_-_jps_-_troca_lampada_queimada_na_barreira.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/957/indicacao_no_259-2022_-_tsm_-nfa_placa_ubs.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_no_260-2022_-_nfa_-_melhor_divulgacao_de_campanhas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/965/indicacao_no_261-2022_-_als_troca_lampadas.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/966/indicacao_no_262-2022_-_mvo_-_porta_banheiro_conselho_e_garagem.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_no_264-2022_-_nfa_-_manutencao_rua_laudelino_marcondes.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_no265-2022_-__ragr_-_rocada_estrada_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_no_266-2022_-_todos_-_troca_lampadas.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_no_267-2022_-_jps_-_manutencao_esgoto_barreira.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_no_268-2022_-_jps_-_limpeza_capina_e_rocada_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_no_269-2022_-_nfa_-_limpeza_capina_e_rocada_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_no_270-2022_-__mvo_-_rocada_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_no_271-2022_-_todos_-_lixeiras_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_no_272-2022_-__ragr_-_rocada_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_no_273-2022_-__ragr_-_manutencao_manilha_barreira.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_no_274-2022_-_als-rsr_criacao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_no_275-2022_-_jps_-_lombada_barreira.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_no_276-2022_-_jps_-_erosao_rua_barreira.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_no_277-2022_-_nfa_-_limpeza_capina_estrada_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/984/indicacao_no_278-2022_-_tsm_-_manutencao_do_calcamento_da_rua_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_no_280-2022_-_als_leito_rio.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/987/indicacao_no_281-2022_-_als-rsr-jcr_-_manutencao_estrada_do_lopes.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/988/indicacao_no_282-2022_-_nfa_-_manutencao_casa_dona_marina.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/989/indicacao_no_283-2022_-__ragr_-_rocada_e_manutencao_francisco_alves_faria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_no_284-2022_-_tsm_-_regulamentacao_clube_para_eventos.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_no_285-2022_-_tsm_-_limpeza_capina_e_rocada_ruas_cidade.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_no_286-2022_-_tsm_-_limpeza_encruzilhada_monteiro.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_no_287-2022_-_ssfv_-_monteiro.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_no_291-2022_-_nfa_-_manutencao_calcamento_filomena.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_no_292-2022_-_rsr_-_manutencao_estrada_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_no_294-2022_-_jps_-_erosao_rua_barreira_proximo_ao_asfalto.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/613/requerimento_no_01-2022_-_nfa-_pede_relacao_nominal_dos_atendidos_pela_apae_itajuba.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/614/requerimento_no_02-2022_-_tsm-_pede_cronograma_de_aula_a_sec_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/676/requerimento_no_03-2022_-_mvoc-_pede_demonstracao_criterios_cobranca_iptu_atrasado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/689/requerimento_no_04-2022_-_todos-_pede_planejamento_de_reforma_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/707/requerimento_no_05-2022_-_ragr_-_solicita_informacoes_de_contrato_aluguel_de_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/708/requerimento_no_06-2022_-_ragr_-_solicita_processo_compra_de_bica_corrida.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/709/requerimento_no_07-2022_-_ragr_-_solicita_prestacao_contras_obra_rua_wenceslau_braz.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/710/requerimento_no_08-2022_-_als_-_solicita_informacoes_custo_uso_maquinario.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/711/requerimento_no_09-2022_-_mvoc_-_solicita_informacoes_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/724/requerimento_no_10-2022_-_mvoc_-_solicita_informacoes_do_kit_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/743/requerimento_no_11-2022_-_mvoc_-_solicita_providencias_na_aquisicao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/744/requerimento_no_12-2022_-_mvoc_-_solicita_providencias_no_atalho_do_campo_municipal.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/749/requerimento_no_13-2022_-_als_-_questiona_se_estrada_do_morango_e_municipal.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/750/requerimento_no_14-2022_-_mvoc_-_informacoes_sobre_politica_de_geracao_de_empregos.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/751/requerimento_no_15-2022_-_tsm_-_informacoes_.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/760/requerimento_no_16-2022_-_todos-_solicita_informacoes_das_reformas_dos_postos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/761/requerimento_no_17-2022_-_ragr-_pede_informacoes_dos_servicos_cobrados_pela_pref.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/762/requerimento_no_18-2022_-_ragr_-_solicita_prestacao_contras_obra_rua_wenceslau_braz.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/765/requerimento_no_19-2022_-_nfa-_informacoes_cobranca_taxa_de_expediente.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/766/requerimento_no_20-2022_-_ragr-_solicita_informacoes_medico_24h.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/767/requerimento_no_21-2022_-_ragr_-_solicita_informacoes_do_abandono_meio-fio.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/785/requerimento_no_22-2022_-_ragr_-_solicita_informacao_ponte_do_barreiro.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/786/requerimento_no_23-2022_-_ragr_-_gratificacao_40_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/787/requerimento_no_24-2022_-_nfa-_documentacao_imoveis_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/802/requerimento_no_25-2022_-_tsm-_solicita_informacoes_medico.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/820/requerimento_no_26-2022_-_nfa-_informacoes_comercio_ambulante.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_no_27-2022_-_nfa_-_solicita_informacoes_seguranca_publica_-_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/822/requerimento_no_28-2022_-_ragr_-_informacoes_de_carga_horaria_de_servidor.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_no_29-2022_-_ragr_-_informacoes_urbanizacao_bairro_brumado.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/854/requerimento_no_30-2022_-_comissao_ama_-informacoes_das_visitas_aos_produtores.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/900/requerimento_no_31-2022_-_ragr_-_folha_de_ponto_do_servidor_1.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/901/requerimento_no_32-2022_-_nfa-_informacao_transporte_gratuito_2.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/902/requerimento_no_33-2022_-_mvo-jps_informacao__municipe_a_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/903/requerimento_no_34-2022_-_nfa_-_regulamento_torneio_leiteiro.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/945/requerimento_no_35-2021_-_tsm_als_-_questiona_pontos_internet_zona_rural_starweb.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/946/requerimento_no_36-2022_-_todos-_solicita_informacoes_reformas_ruas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/960/requerimento_no_37-2022_-_mvo_informacao_da_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/961/requerimento_no_38-2022_-_ragr_-_informacoes_vaf.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/591/pl_01.2022_-_credito_especial_consane.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/592/pl_02.2022-_recomposicao_dos_servidores_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/593/pl_03.2022_-_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/594/pl_04.2022-_vale.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/686/pl_05.2022_-_altera_lei_de_diarias.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/696/pl_06.2022_-_altera_lei_de_diarias_final_novo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/699/pl_07.2022_projeto_de_lei_estrada_parque.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/745/pl_08.2022_ldo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/752/pl_09.2022_altera_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/763/pl_010.2022_projeto_de_lei_programa_emergencial.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/772/pl_011.2022_projeto_de_lei_cimasp.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/782/pl_12.2022_-_credito_especial_diversos.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/783/pl_13-2022_-_credito_especial_locomotiva.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/803/pl_14-2021_-_autoriza_o_executivo_a_desapropriar.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/824/pl_15-2021_-_cria_o_cit.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/825/pl_16-2021_-_credito_suplementar_calcamento.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/826/pl_17-2021_-_altera_lei_municipal_1320.2012.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/827/pl_18.2022_-_altera_art._4_da_lei_1472.2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/828/pl_19.2022_-_credito_suplementar_veiculos.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/858/pl_20.2022_-_aquisicao_de_veiculo_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/859/pl_21.2022_-_credito_suplementar_saude.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/860/pl_22.2022_-_reajuste_inativos.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/861/pl_23.2022_-_credito_suplementar_transportes_aluno_apae.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/862/pl_24.2022_-_credito_suplementar_saude.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/863/pl_25.2022_-_credito_suplementar_administracao.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/865/pl_26.2022_credito_suplementar_secretaria_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/867/pl_27.2022_nova_redacao_-_institui_a_premiacao_torneio_leiteiro_curral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/868/pl_28.2022_credito_suplementar_folha_saude.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/871/pl_29.2022_credito_suplementar_transporte_escolar_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/872/pl_30.2022_credito_suplementar_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/876/pl_31.2022_credito_suplementar_anulacao_turismo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/877/pl_32.2022_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/878/pl_33.2022-_subvencao_apae_2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/879/pl_34.2022-_altera_ppa-2022-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/904/pl_35.2022_credito_suplementar_aquisicao_de_van.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/905/pl_36.2022_credito_suplementar_sinalizacao_de_vias.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/906/pl_37.2022_credito_suplementar_aquisicao_de_van.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/907/pl_38-22_doacao_terreno_a_camara.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/908/pl_39.2022_credito_suplementar_saude_superavit_conflito_de_codificacao_unicode.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/912/pl_40.2022_credito_suplementar_anulacao_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/913/pl_41.2022_credito_suplementar_anulacao_obras_e_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/914/pl_42.2022_credito_suplementar_excesso_e_superavit_pagamento_saude.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/924/pl_43.2022_credito_suplementar_superavit_educacao_livros.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/925/pl_44.2022_credito_suplementar_superavit_turismo.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/926/pl_45.2022_credito_suplementar_superavit_adm_cesta_natalina.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/927/pl_46.2022_credito_suplementar_excesso_e_superavit_saude_educacao_turismo_2.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/947/pl_47.2022_credito_suplementar_excesso_e_superavit_saude_educacao_turismo_obras_1.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/950/pl_48.2022_credito_suplementar_anulacao_obras_educacao_adm_saude.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/959/pl_49.2022_credito_suplementar_excesso_e_superavit_saude_educacao_segunda_redacao_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/974/pl_50.2022_credito_suplementar_educacao_adm_fazenda_gb.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/975/pl_51.2022_credito_suplementar_anulacao_educacao_saude_1.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/994/pl_52.2022_altera_lei_habitacao.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/995/pl_53.2022_-_credito_suplementar_brinquedos.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/996/pl_54.2022_credito_suplementar_anulacao_1.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1007/pl_56.2022_credito_suplementar_excesso_de_arrecadacao_folha_2.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/688/projeto_de_resolucao_no_01_diaria.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/698/projeto_de_resolucao_no_02_registro_de_ponto.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/706/mocao_01-2022_-_mocao_de_apoio_-_greve_profissionais_da_educacao_estadual.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/962/mocao_02-2022_-_mocao_de_aplauso_-_aos_policiais_envolvidos_na_operacao.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/963/mocao_03-2022_-_mocao_de_aplauso_-_aos_professores_inativos.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/964/mocao_04-2022_-_mocao_de_aplauso_-_evento_nois_e_bruta.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/599/projeto_de_lei_complementar_n.01.2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/687/projeto_de_lei_complementar_no_02-2022.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/700/projeto_de_lei_complementar_no_03-2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/732/plc_no_04-2022_pccv_professores.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/793/plc_no_05-2022_-_estrutura_prefeitura_adaptado_1_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/823/plc_no_06-2022_-_regime_12x36.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/847/plc_no_07-2022_-_altera_pccv_educacao_-_completo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/864/plc_no_08-2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/909/plc_no_09._2022_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/915/plc_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/595/pll_no_01_-_2022_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/596/pll_no_02_-_2022_-_reajuste_vale.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/597/pll_no_03_-_2022__agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/598/pll_no_04_-_2022_declara_utilidade_publica_da_sobef.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/659/pll_no_05_-_2022_-_distribuicao_de_absorventes.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/660/pll_no_06_-_2022_veda_nomeacao_de_condenados_lei_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/697/pll_no_07_-_2022_-_veda_contratacao_condenados_crime_sexual_ssfv.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/948/pll_no_08_-_2022_-_regulamenta_o_7_do_art_57_da_lom.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/949/pll_no_09_-_2022_-_gratificacao_natalina.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/1000/pll_no_10_-_2022_declara_utilidade_publica_a_amrct.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/764/01_-_proj_em_lom_-_01.2022_-_altera_art_56_e_inclui_paragrafo_7_no_art_57.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2022/792/02_-_prop_em_lom_-_02.2022_-_emenda_impositiva.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H418"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="224.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="174.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="173.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>