--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,3925 +54,3925 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1015/indicacao_no_001-2023_-_jps_-_rocada_e_cascalhamento_alto_do_seiqui.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1015/indicacao_no_001-2023_-_jps_-_rocada_e_cascalhamento_alto_do_seiqui.pdf</t>
   </si>
   <si>
     <t>Providência quanto a roçada e o cascalhamento, do Córrego Alegre até oalto do Saiqui.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marcus Vinicius de Oliveira Costa</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1016/indicacao_no_002-2023_-__mvo_-_flexibilidade_horario_atestado_piscina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1016/indicacao_no_002-2023_-__mvo_-_flexibilidade_horario_atestado_piscina.pdf</t>
   </si>
   <si>
     <t>Providência na flexibilidade dos horários de solicitação de atestado médico para frequentar a piscina na cidade.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1017/indicacao_no_003-2023_-_nfa_-_manutencao_e_capina_rua_sebastiao_rodrigues_ferreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1017/indicacao_no_003-2023_-_nfa_-_manutencao_e_capina_rua_sebastiao_rodrigues_ferreira.pdf</t>
   </si>
   <si>
     <t>Capina e manutenção da Rua Sebastião Rodrigues Ferreira</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1018/indicacao_no_004-2023_-_nfa_-_ssfv-__manutencao_e_capina_cemiterio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1018/indicacao_no_004-2023_-_nfa_-_ssfv-__manutencao_e_capina_cemiterio.pdf</t>
   </si>
   <si>
     <t>Manutenção no muro do cemitério e capina do local.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin, Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1019/indicacao_no_005-2023_-_nfa_-_poda_bambuzal_no_corte.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1019/indicacao_no_005-2023_-_nfa_-_poda_bambuzal_no_corte.pdf</t>
   </si>
   <si>
     <t>poda no bambuzal próximo à casa do “Totonho do João doManeco”, no Corte.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_no_006-2023_-_ssfv_-_instalacao_manilhas_taquaral.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_no_006-2023_-_ssfv_-_instalacao_manilhas_taquaral.pdf</t>
   </si>
   <si>
     <t>Instalação de manilhas em frente ao bar do Rodrigo, no bairro Taquaral</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1021/indicacao_no_007-2022_-_als_-_manutencao_de_um_bueiro_mogiano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1021/indicacao_no_007-2022_-_als_-_manutencao_de_um_bueiro_mogiano.pdf</t>
   </si>
   <si>
     <t>Manutenção de um bueiro nas proximidades da casa da Darca, no bairro Mogiano</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>José Carlos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1032/indicacao_no_008-2022_-_jcr_-_manutencao_de_um_bueiro_barreirinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1032/indicacao_no_008-2022_-_jcr_-_manutencao_de_um_bueiro_barreirinho.pdf</t>
   </si>
   <si>
     <t>manutenção de um bueiro nas proximidades da entrada da casa do Omero, no bairro Barreirinho</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1033/indicacao_no_009-2023_-_nfa_-_faixa_de_pedestre_e_redutor_de_velocidade_prox_praca_sagrado_coracao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1033/indicacao_no_009-2023_-_nfa_-_faixa_de_pedestre_e_redutor_de_velocidade_prox_praca_sagrado_coracao.pdf</t>
   </si>
   <si>
     <t>instalação de um redutor de velocidade e uma faixa de pedestres, próximo a praça Sagrado Coração, em frente ao veterinário “Bill” e em frente ao “Tomas Tatuagem”.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1034/indicacao_no_010-2023_-_nfa_-_faixa_de_pedestre_sup_lorena.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1034/indicacao_no_010-2023_-_nfa_-_faixa_de_pedestre_sup_lorena.pdf</t>
   </si>
   <si>
     <t>construção de uma faixa elevada em frente ao supermercado Lorena.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1035/indicacao_no_011-2023_-_tsm_-_sugestao_terceirizacao_obras.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1035/indicacao_no_011-2023_-_tsm_-_sugestao_terceirizacao_obras.pdf</t>
   </si>
   <si>
     <t>análise e estudo quanto a terceirização de serviços de obras no município</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1036/indicacao_no_012-2023_-_tsm_-_limpeza_rua_sao_benedito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1036/indicacao_no_012-2023_-_tsm_-_limpeza_rua_sao_benedito.pdf</t>
   </si>
   <si>
     <t>roçada e manutenção de bloquetes na rua São Benedito</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1037/indicacao_no_013-2023_-__mvo_-_manutencao_bueiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1037/indicacao_no_013-2023_-__mvo_-_manutencao_bueiro.pdf</t>
   </si>
   <si>
     <t>limpeza de bueiros em frente ao “Trovão”, no bairro Brumado e em frente ao parque da Estação</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Ritieli Aparecida Graciano Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1038/indicacao_no_014-2023_-_ragr_-_manutencao_estrada_da_linha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1038/indicacao_no_014-2023_-_ragr_-_manutencao_estrada_da_linha.pdf</t>
   </si>
   <si>
     <t>a manutenção na estrada da Linha, próximo ao antigo lixão</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1039/indicacao_no_015-2022_-_jps_-_caixa_dagua_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1039/indicacao_no_015-2022_-_jps_-_caixa_dagua_barreira.pdf</t>
   </si>
   <si>
     <t>caixa d’água para melhor distribuição, no bairro da Barreira, parte de baixo da rodovia, próximo ao loteamento.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1040/indicacao_no_16-2023_-_jps__troca_lampadas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1040/indicacao_no_16-2023_-_jps__troca_lampadas.pdf</t>
   </si>
   <si>
     <t>troca de lâmpadas dos postes: Em frente às casas da Ângela, do Demilson e do “Var do Divino”, no bairro da Barreira.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1041/indicacao_no_17-2023_-_jps_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1041/indicacao_no_17-2023_-_jps_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>capina, roçada e manutenção nas academias ao ar livre do bairro Santa Luzia e Barreira.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1042/indicacao_no_018-2023_-_jps_-_limpeza_capina_e_rocada_bairro_vila_rica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1042/indicacao_no_018-2023_-_jps_-_limpeza_capina_e_rocada_bairro_vila_rica.pdf</t>
   </si>
   <si>
     <t>limpeza, roçada e capina das ruas do bairro Vila Rica e da rua Sebastião Ribeiro da Cunha, próximo ao pontilhão.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_no_019-2023_-_jps_-_pintura_lombada_santa_luzia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_no_019-2023_-_jps_-_pintura_lombada_santa_luzia.pdf</t>
   </si>
   <si>
     <t>a pintura das lombadas no bairro Santa Luzia, sentido Marmelópolis.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1044/indicacao_no_020-2023_-_tsm-_retirada_barreira_santa_cruz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1044/indicacao_no_020-2023_-_tsm-_retirada_barreira_santa_cruz.pdf</t>
   </si>
   <si>
     <t>providenciem a manutenção e retirada de barreira na estrada da Santa Cruz</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1045/indicacao_no_021-2023_-_als_-_ponto_de_onibus.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1045/indicacao_no_021-2023_-_als_-_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>providenciem um ponto de ônibus no bairro Mogiano, próximo a ponte da amizade</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1046/indicacao_no_022-2023_-_als_-_limpeza_capina_e_rocada_do_bairro__agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1046/indicacao_no_022-2023_-_als_-_limpeza_capina_e_rocada_do_bairro__agua_limpa.pdf</t>
   </si>
   <si>
     <t>providenciem a limpeza, roçada e capina do bairro Água Limpa.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1047/indicacao_no_023-2022_-_als_cascalhamento_barrinha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1047/indicacao_no_023-2022_-_als_cascalhamento_barrinha.pdf</t>
   </si>
   <si>
     <t>providência quanto o cascalhamento da estrada próximo a casa do “Zé Cláudio”, no bairro da Barrinha.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1048/indicacao_no_024-2023_-_ssfv_-_instalacao_nova_rede_barreirinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1048/indicacao_no_024-2023_-_ssfv_-_instalacao_nova_rede_barreirinho.pdf</t>
   </si>
   <si>
     <t>troca de encanamento, no bairro Barreirinho</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1049/indicacao_no_025-2023_-_als_-_limpeza_capina_e_rocada_do_bairro__bigua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1049/indicacao_no_025-2023_-_als_-_limpeza_capina_e_rocada_do_bairro__bigua.pdf</t>
   </si>
   <si>
     <t>providenciem a limpeza, roçada e capina do bairro Biguá.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1050/indicacao_no_026-2023_-_nfa_-_erosao_rua_sao_benedito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1050/indicacao_no_026-2023_-_nfa_-_erosao_rua_sao_benedito.pdf</t>
   </si>
   <si>
     <t>manutenção na rua São Benedito</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1051/indicacao_no_027-2023_-_nfa_-_cascalhamento_e_rocada_rua_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1051/indicacao_no_027-2023_-_nfa_-_cascalhamento_e_rocada_rua_rosario.pdf</t>
   </si>
   <si>
     <t>roçada nas extremidades da estrada do Rosário e cascalhamento onde ainda não foi colocado, próximo à entrada do bairro</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1052/indicacao_no_028-2023_-_nfa_-_cavalos_campo_do_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1052/indicacao_no_028-2023_-_nfa_-_cavalos_campo_do_rosario.pdf</t>
   </si>
   <si>
     <t>solicitação de remoção de cavalos soltos no campo do bairro Rosário</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1053/indicacao_no_029-2022_-_jps_cascalhamento_cachoerinha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1053/indicacao_no_029-2022_-_jps_cascalhamento_cachoerinha.pdf</t>
   </si>
   <si>
     <t>providência quanto ao cascalhamento da estrada no bairro Cachoeirinha</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1054/indicacao_no_30-2023_-_jps__troca_lampadas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1054/indicacao_no_30-2023_-_jps__troca_lampadas.pdf</t>
   </si>
   <si>
     <t>providenciem a troca de lâmpadas dos postes: Em frente às casas da Ângela, do Demilson e do “Var do Divino”, no bairro da Barreira.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_no_31-2023_-_jps_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_no_31-2023_-_jps_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1056/indicacao_no_32-2023_-_jps_-_rocada_posto_saude_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1056/indicacao_no_32-2023_-_jps_-_rocada_posto_saude_barreira.pdf</t>
   </si>
   <si>
     <t>roçada no entorno do Posto de Saúde da Barreira e a manutenção do portão.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1057/indicacao_no_32-2023_-_jps_-_rocada_posto_saude_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1057/indicacao_no_32-2023_-_jps_-_rocada_posto_saude_barreira.pdf</t>
   </si>
   <si>
     <t>a manutenção da rua próximo à Assembleia de Deus, no bairro da Barreira</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/</t>
   </si>
   <si>
     <t>a limpeza, roçada e capina próximo a casa do César, indo para o bairro do Rosário.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1059/indicacao_no_35-2023_-_als__troca_lampadas_mogiano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1059/indicacao_no_35-2023_-_als__troca_lampadas_mogiano.pdf</t>
   </si>
   <si>
     <t>a troca de 10 lâmpadas nos postes do bairro Mogiano</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1060/indicacao_no_036-2023_-_nfa_-_corte_cedro_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1060/indicacao_no_036-2023_-_nfa_-_corte_cedro_agua_limpa.pdf</t>
   </si>
   <si>
     <t>corte de galhos de uma árvore de cedro, no bairro Água Limpa, próximo à loja de material de construção São Miguel</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>providenciem a manutenção no bueiro da rua HildaGrimm, próximo ao parque da Estação</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1062/indicacao_no_038-2023_-_nfa-_ssfv_-_estrada_sengo_barreirinho_e_cachoeirinha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1062/indicacao_no_038-2023_-_nfa-_ssfv_-_estrada_sengo_barreirinho_e_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>a manutenção das estradas do Sengó, Barreirinho e Cachoeirinha</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1063/indicacao_no_39-2023_-_als_manutencao_estrada_bocaina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1063/indicacao_no_39-2023_-_als_manutencao_estrada_bocaina.pdf</t>
   </si>
   <si>
     <t>a manutenção na estrada da Bocaina, no bairro do Rio Claro.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1064/indicacao_no_40-2023_-_als_manutencao_bueiro_bairro_taquaral.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1064/indicacao_no_40-2023_-_als_manutencao_bueiro_bairro_taquaral.pdf</t>
   </si>
   <si>
     <t>a manutenção de um bueiro no bairro Taquaral, próximo ao Antônio Custódio</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1065/indicacao_no_41-2023_-_als_manutencao_estrada_do_morango.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1065/indicacao_no_41-2023_-_als_manutencao_estrada_do_morango.pdf</t>
   </si>
   <si>
     <t>manutenção e retirada de barreira e cascalhamento na estrada do morango, que liga o bairro Taquaral ao bairro do Chora</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1066/indicacao_no_042-2023_-_tsm_-_manutencao_estrada_bairro_sta_luzia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1066/indicacao_no_042-2023_-_tsm_-_manutencao_estrada_bairro_sta_luzia.pdf</t>
   </si>
   <si>
     <t>a manutenção de uma rua no bairro Santa Luzia</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1067/indicacao_no_043-2023_-_tsm_-_bueiros_bairro_sta_luzia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1067/indicacao_no_043-2023_-_tsm_-_bueiros_bairro_sta_luzia.pdf</t>
   </si>
   <si>
     <t>a instalação de mais bueiros no bairro Santa Luzia</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1068/indicacao_no_044-2023_-_tsm_-_reforma_cerca_e_rampa_de_acesso_posto_mogiano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1068/indicacao_no_044-2023_-_tsm_-_reforma_cerca_e_rampa_de_acesso_posto_mogiano.pdf</t>
   </si>
   <si>
     <t>reparo e melhoria na rampa de acesso do posto de saúde do bairro Mogiano, além de realizar a manutenção da cerca que delimita o referido posto_x000D_
 de saúde.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1069/indicacao_no_45-2023_-_jps_-_erosao_ponte_barreirinha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1069/indicacao_no_45-2023_-_jps_-_erosao_ponte_barreirinha.pdf</t>
   </si>
   <si>
     <t>a manutenção na ponte do bairro Cachoeirinha</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_no_46-2023_-_jps_-_erosao_ponte_bicas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_no_46-2023_-_jps_-_erosao_ponte_bicas.pdf</t>
   </si>
   <si>
     <t>a manutenção na ponte do bairro das Bicas</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1071/indicacao_no_47-2023_-_als_cx_agua_perez.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1071/indicacao_no_47-2023_-_als_cx_agua_perez.pdf</t>
   </si>
   <si>
     <t>a colocação de uma caixa d´água nos Perez, no bairro Sertão Pequeno</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>a troca de manilhas no bairro da Bocaina</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1073/indicacao_no_049-2023_-_jps_-_pintura_lombada_santa_luzia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1073/indicacao_no_049-2023_-_jps_-_pintura_lombada_santa_luzia.pdf</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1074/indicacao_no_050-2023_-_ragr_-_manutencao_estrada_da_linha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1074/indicacao_no_050-2023_-_ragr_-_manutencao_estrada_da_linha.pdf</t>
   </si>
   <si>
     <t>providenciem a manutenção de um trecho na estrada da Linha, em frente a cachoeira do “Chicão”</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1075/indicacao_no_51-2023_-_ragr__troca_lampadas_av_encontro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1075/indicacao_no_51-2023_-_ragr__troca_lampadas_av_encontro.pdf</t>
   </si>
   <si>
     <t>a troca de lâmpadas dos postes na Avenida do Encontro, da ponte até a casa da “Duva” e no São Bernardo, em frente à casa da Bernadete_x000D_
 Professora</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_no_052-2022_-_ragr--_troca_manilha_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_no_052-2022_-_ragr--_troca_manilha_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>a manutenção e troca das manilhas para captação das águas e consequente redução dos pontos de alagamento, no Sertão Pequeno,_x000D_
 próximo à casa do “Paulo do Tião Cândido”</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1077/indicacao_no_54-2023_-___capina_e_manutencao_de_rua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1077/indicacao_no_54-2023_-___capina_e_manutencao_de_rua.pdf</t>
   </si>
   <si>
     <t>providenciem a capina e manutenção da Rua Laudelino Marcondes, próximo a antiga Estação.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1078/indicacao_no_54-2023_-___capina_e_manutencao_de_rua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1078/indicacao_no_54-2023_-___capina_e_manutencao_de_rua.pdf</t>
   </si>
   <si>
     <t>a capina e manutenção da Rua Laudelino Marcondes, próximo a antiga Estação.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1079/indicacao_no_55-2023_-_jps_-_laboratorio_medley.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1079/indicacao_no_55-2023_-_jps_-_laboratorio_medley.pdf</t>
   </si>
   <si>
     <t>providenciem condições básicas de atendimento ao posto de coleta do laboratório medlife</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1080/indicacao_no_056-2023_-_ssfv_-_instalacao_bueiros_linhha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1080/indicacao_no_056-2023_-_ssfv_-_instalacao_bueiros_linhha.pdf</t>
   </si>
   <si>
     <t>construções de bueiros, da Linha até o Matadouro</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1081/indicacao_no_057-2023_-_ssfv_-manutencao_rua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1081/indicacao_no_057-2023_-_ssfv_-manutencao_rua.pdf</t>
   </si>
   <si>
     <t>manutenção na rua próximo ao Matadouro</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1082/indicacao_no_058-2023_-_jps_-_instalacao_conserva_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1082/indicacao_no_058-2023_-_jps_-_instalacao_conserva_barreira.pdf</t>
   </si>
   <si>
     <t>providência quanto a instalação do Conserva no bairro da Barreira</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Reinaldo Sávio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1083/indicacao_no_059-2023_-_als_-_construcao_bueiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1083/indicacao_no_059-2023_-_als_-_construcao_bueiro.pdf</t>
   </si>
   <si>
     <t>a construção de um bueiro no bairro do Sertão Pequeno de Baixo, próximo a casa do Edvaldo do Raimundo</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1084/indicacao_no_060-2022_-_ragr--_coleta_lixo_sertao_pequeno_de_baixo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1084/indicacao_no_060-2022_-_ragr--_coleta_lixo_sertao_pequeno_de_baixo.pdf</t>
   </si>
   <si>
     <t>providenciem a coleta de lixo no bairro do Sertão Pequeno de baixo.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1085/indicacao_no_061-2022_-_tsm_-_manutencao_estrada_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1085/indicacao_no_061-2022_-_tsm_-_manutencao_estrada_monteiro.pdf</t>
   </si>
   <si>
     <t>a manutenção na estrada do Monteiro, próximo a propriedade do Getúlio “Tuia”, estendendo-se até o Sítio do Sr. Rubens</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1086/indicacao_no_062-2023_-_tsm-_retirada_barreira_brumado.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1086/indicacao_no_062-2023_-_tsm-_retirada_barreira_brumado.pdf</t>
   </si>
   <si>
     <t>a manutenção e retirada de barreira na estrada do Brumado</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1087/indicacao_no_063-2023_-_als_-_manutencao_bueiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1087/indicacao_no_063-2023_-_als_-_manutencao_bueiro.pdf</t>
   </si>
   <si>
     <t>a manutenção de um bueiro, no bairro do Sertão Pequeno, próximo à casa do Eduardo Castilho</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1088/indicacao_no_64-2023_-_nfa_-_rocada_ponto_matadouro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1088/indicacao_no_64-2023_-_nfa_-_rocada_ponto_matadouro.pdf</t>
   </si>
   <si>
     <t>a roçada no entorno do ponto de ônibus, próximo ao Matadouro</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1089/indicacao_no_065-2023_-tsm-_jps_-_rocada_e_cascalhamento_estradas_rurais.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1089/indicacao_no_065-2023_-tsm-_jps_-_rocada_e_cascalhamento_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>providenciem a manutenção e cascalhamento das_x000D_
 seguintes estradas: _x000D_
  Estrada do São Francisco;_x000D_
  Estrada do parque do Rosário;_x000D_
  Estrada do Córrego Alegre.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, Antônio Luciano da Silva, José Carlos Rodrigues, Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa, Norival Freitas Alkmin, Reinaldo Sávio Ribeiro, Ritieli Aparecida Graciano Rodrigues, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_no_066-2023_-todos_-_realizacao_de_exames_de_colonoscopia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_no_066-2023_-todos_-_realizacao_de_exames_de_colonoscopia.pdf</t>
   </si>
   <si>
     <t>a realização de todas as solicitações de exames de colonoscopia registrados até o momento</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1091/indicacao_no_067-2023_-_als_-_rocada_fazendinha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1091/indicacao_no_067-2023_-_als_-_rocada_fazendinha.pdf</t>
   </si>
   <si>
     <t>providenciem serviço de roçada na estrada da Fazendinha</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1092/indicacao_no_068-2023_-_als_-_troca_calha_quadra_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1092/indicacao_no_068-2023_-_als_-_troca_calha_quadra_rio_claro.pdf</t>
   </si>
   <si>
     <t>providenciem o serviço da troca de calhas da quadra do Rio Claro</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1093/indicacao_no_069-2023_-als__troca_lampadas_bairro_da_barra.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1093/indicacao_no_069-2023_-als__troca_lampadas_bairro_da_barra.pdf</t>
   </si>
   <si>
     <t>providenciem a troca de lâmpada no bairro da Barra, próximo a casa da “Glorinha”.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1098/indicacao_no_070-2023_-_nfa_-_divulgacao_informacoes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1098/indicacao_no_070-2023_-_nfa_-_divulgacao_informacoes.pdf</t>
   </si>
   <si>
     <t>Retornem com o serviço de som de informações municipais no caminhão de coleta de lixo.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1099/indicacao_no_071-2023_-_jcr_-_manutencao_bueiro_barreirinho_-_perus.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1099/indicacao_no_071-2023_-_jcr_-_manutencao_bueiro_barreirinho_-_perus.pdf</t>
   </si>
   <si>
     <t>Providência  na manutenção de bueiros entre o bairro do barreirinho até os Perus, em frente a casa do Vandenir, a casa do Toledo e do Paulinho.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Reinaldo Sávio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1100/indicacao_no_072-2023_-_rsr_-_construcao_bueiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1100/indicacao_no_072-2023_-_rsr_-_construcao_bueiro.pdf</t>
   </si>
   <si>
     <t>Manutenção de um bueiro no bairro do Sertão Pequeno, próximo a casa do “Donaldo do Francisco”.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1101/indicacao_no_073-2023_-_rsr_-_instalacao_manilhas_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1101/indicacao_no_073-2023_-_rsr_-_instalacao_manilhas_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>Instalação de manilhas próximo ao “Sílvio do Zé Maria”, no bairro Sertão Pequeno de baixo.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1102/indicacao_no_074-2022_-_ragr_-_manutencao_estrada_sengo_-_vargem_grande.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1102/indicacao_no_074-2022_-_ragr_-_manutencao_estrada_sengo_-_vargem_grande.pdf</t>
   </si>
   <si>
     <t>Providência  na manutenção de estrada, do Sengó até a Vargem Grande.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1103/indicacao_no_075-2023_-_ragr_-_limpeza_capina_e_rocada_entrada_cidade.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1103/indicacao_no_075-2023_-_ragr_-_limpeza_capina_e_rocada_entrada_cidade.pdf</t>
   </si>
   <si>
     <t>Providência na limpeza, roçada e capina nas proximidades da entrada da cidade.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1104/indicacao_no_076-2022_-_ssfv_-_manutencao_estrada_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1104/indicacao_no_076-2022_-_ssfv_-_manutencao_estrada_monteiro.pdf</t>
   </si>
   <si>
     <t>manutenção na estrada do Monteiro, com ênfase ao lado esquerdo da estrada</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1105/indicacao_no_077-2023_-_ragr_-_limpeza_capina_e_rocada_avenida_do_encontro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1105/indicacao_no_077-2023_-_ragr_-_limpeza_capina_e_rocada_avenida_do_encontro.pdf</t>
   </si>
   <si>
     <t>limpeza, roçada e capina na Avenida do Encontro</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1106/indicacao_no_078-2023_-_jps_-_abertura_restaurantes_aos_domingos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1106/indicacao_no_078-2023_-_jps_-_abertura_restaurantes_aos_domingos.pdf</t>
   </si>
   <si>
     <t>analisar, juntamente com os restaurantes do município, horários mais flexíveis de funcionamento, sendo que aos domingos não encontramos restaurantes abertos na cidade</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1107/indicacao_no_079-2023_-_jps_ssfv_tsm-_abertura_caixa_24h.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1107/indicacao_no_079-2023_-_jps_ssfv_tsm-_abertura_caixa_24h.pdf</t>
   </si>
   <si>
     <t>solicitar um caixa eletrônico 24 horas para a cidade de Delfim Moreira</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Jucemar Paulo dos Santos, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1108/indicacao_no_080-2023_-tsm-_jps_-instalacao_redutor_de_velocidade_bigua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1108/indicacao_no_080-2023_-tsm-_jps_-instalacao_redutor_de_velocidade_bigua.pdf</t>
   </si>
   <si>
     <t>providência quanto a instalação de um redutor de velocidade próximo à estação, no bairro do Biguá.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1109/indicacao_no_081-2023_-ssfv_-_troca_holofotes_poliesportivo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1109/indicacao_no_081-2023_-ssfv_-_troca_holofotes_poliesportivo.pdf</t>
   </si>
   <si>
     <t>providência quanto a troca de holofotes queimados no Poliesportivo da cidade.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1110/indicacao_no_082-2023_-mvoc_-_instalacao_cobertura_ponto_de_onibus_matriz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1110/indicacao_no_082-2023_-mvoc_-_instalacao_cobertura_ponto_de_onibus_matriz.pdf</t>
   </si>
   <si>
     <t>Instalação de uma cobertura de ponto de ônibus em frente a loja de perfumaria na Rua Presidente Tancredo Neves.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1111/indicacao_no_083-2023_-ssfv_-_manutencao_estrada_agua_limpa-morangal.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1111/indicacao_no_083-2023_-ssfv_-_manutencao_estrada_agua_limpa-morangal.pdf</t>
   </si>
   <si>
     <t>providência quanto a manutenção da estrada do bairro Água Limpa até  o Morangal e a solicitação de informação quanto aos impostos arrecadados pelas industrias situadas na referida localidade.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Norival Freitas Alkmin, Ritieli Aparecida Graciano Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1112/indicacao_no_084-2023_-_als_manutencao_estrada_do_barreirinho_ao_bigua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1112/indicacao_no_084-2023_-_als_manutencao_estrada_do_barreirinho_ao_bigua.pdf</t>
   </si>
   <si>
     <t>manutenção geral na estrada, que liga o bairro Barreirinho ao bairro do Biguá, também conhecida como estrada da Linha.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Norival Freitas Alkmin, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1113/indicacao_no_085-2023_-_als_tsm_nfa_rampa_de_acesso_posto_de_saude_perus.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1113/indicacao_no_085-2023_-_als_tsm_nfa_rampa_de_acesso_posto_de_saude_perus.pdf</t>
   </si>
   <si>
     <t>a construção de uma rampa para o acesso ao posto de saúde do bairro dos Perus</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Ritieli Aparecida Graciano Rodrigues, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1114/indicacao_no_086-2023_-tsm-_als_-_ragr_-_intensificacao_da_campanha_dengue.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1114/indicacao_no_086-2023_-tsm-_als_-_ragr_-_intensificacao_da_campanha_dengue.pdf</t>
   </si>
   <si>
     <t>providência quanto a intensificação do trabalho de combate à dengue no município</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1115/indicacao_no_087-2023_-tsm-_als_-_ragr_-_realizacao_de_cirurgias_de_cataratas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1115/indicacao_no_087-2023_-tsm-_als_-_ragr_-_realizacao_de_cirurgias_de_cataratas.pdf</t>
   </si>
   <si>
     <t>a realização de toda a lista de espera das cirurgias eletivas de catarata em nosso município.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1116/indicacao_no_088-2023_-_tsm_-_manutencao_estrada_barreirinho-_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1116/indicacao_no_088-2023_-_tsm_-_manutencao_estrada_barreirinho-_agua_limpa.pdf</t>
   </si>
   <si>
     <t>manutenção das entradas que ligam o centro da cidade até o Barreirinho, seguindo até a água limpa</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_no_089-2023_-_jps_-_utensilios_para_quadra_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_no_089-2023_-_jps_-_utensilios_para_quadra_barreira.pdf</t>
   </si>
   <si>
     <t>manter os produtos necessários para a manutenção da limpeza na quadra da Barreira</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_no_090-2023_-mvoc_-_desmoronamento_barranco_escola_marques.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_no_090-2023_-mvoc_-_desmoronamento_barranco_escola_marques.pdf</t>
   </si>
   <si>
     <t>providência quanto ao desmoronamento de um barranco na lateral da escola Marquês de Sapucaí e divisa com o terreno do Senhor Armando Carneiro</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_no_091-2023_-_jps_-_limpeza_loteamento_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_no_091-2023_-_jps_-_limpeza_loteamento_barreira.pdf</t>
   </si>
   <si>
     <t>manter a limpeza dos lotes no loteamento da Barreira</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1120/indicacao_no_092-2023_-_tsm_manutencao_estrada_rio_comprido.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1120/indicacao_no_092-2023_-_tsm_manutencao_estrada_rio_comprido.pdf</t>
   </si>
   <si>
     <t>manutenção e cascalhamento na estrada do Rio Comprido</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1121/indicacao_no_093-2023_-_tsm_reajuste_plantao_motoristas_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1121/indicacao_no_093-2023_-_tsm_reajuste_plantao_motoristas_saude.pdf</t>
   </si>
   <si>
     <t>reajuste no adicional de plantão aos motoristas da Secretaria de Saúde</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, José Carlos Rodrigues, Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa, Norival Freitas Alkmin, Reinaldo Sávio Ribeiro, Ritieli Aparecida Graciano Rodrigues, Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1122/indicacao_no_094-2023_-_todos_os_vereadores__seguranca_nas_escolas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1122/indicacao_no_094-2023_-_todos_os_vereadores__seguranca_nas_escolas.pdf</t>
   </si>
   <si>
     <t>atenção com nossos estudantes e a segurança em torno das escolas do município: instalação de câmeras de segurança em todas as escolas e porteiros</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1132/indicacao_no_095-2023_-_als_manutencao_placa_bairro_bocaina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1132/indicacao_no_095-2023_-_als_manutencao_placa_bairro_bocaina.pdf</t>
   </si>
   <si>
     <t>Recolocação de placas de identificação no bairro da Bocaina</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1133/indicacao_no_096-2023_-_als_manutencao_manilhas_biarro_da_bocaina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1133/indicacao_no_096-2023_-_als_manutencao_manilhas_biarro_da_bocaina.pdf</t>
   </si>
   <si>
     <t>manutenção de manilha no bairro da Bocaina</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1134/indicacao_no_097-2023_-_nfa_-_ceder_espaco_manobra_de_onibus.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1134/indicacao_no_097-2023_-_nfa_-_ceder_espaco_manobra_de_onibus.pdf</t>
   </si>
   <si>
     <t>Mudança da grade na entrada da piscina, ao lado da Escola Vicentina Nogueira Gomes, a fim de ceder um espaço maior para a manobra do ônibus</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_no_098-2023_-_nfa_-_muro_na_escola_vicentina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_no_098-2023_-_nfa_-_muro_na_escola_vicentina.pdf</t>
   </si>
   <si>
     <t>Troca de grades por muros, na escola Vicentina Nogueira Gomes</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1136/indicacao_no_099-2023_-_tsm_-_mvoc_-_manutencao_rampa_cadeirante.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1136/indicacao_no_099-2023_-_tsm_-_mvoc_-_manutencao_rampa_cadeirante.pdf</t>
   </si>
   <si>
     <t>a instalação da rampa de acesso para cadeirantes e pessoas com mobilidades reduzidas, na bifurcação da rua Wenceslau Braz e Paulino Faria, seja_x000D_
 construída no ponto indicado na foto anexa</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1137/indicacao_no_100-2023_-_tsm_-_captacao_bairro_do_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1137/indicacao_no_100-2023_-_tsm_-_captacao_bairro_do_rosario.pdf</t>
   </si>
   <si>
     <t>melhora na captação de água para as residências, próximo a residência do Sr Zé Almeida e demais vizinhos, no bairro do Rosário</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa, Norival Freitas Alkmin, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_no_101-2023_-mvoc_-_limpeza_ponte_de_zinco.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_no_101-2023_-mvoc_-_limpeza_ponte_de_zinco.pdf</t>
   </si>
   <si>
     <t>Providência quanto à limpeza nas proximidades da rodovia, próximo à ponte de Zinco, Km 286-287</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1144/indicacao_no_102-2023_-_nfa_-_caminhao_de_lixo_zona_rural.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1144/indicacao_no_102-2023_-_nfa_-_caminhao_de_lixo_zona_rural.pdf</t>
   </si>
   <si>
     <t>possibilidade da coleta de lixo nos bairros rurais acontecer ao menos duas vezes por semana</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1145/indicacao_no_103-2023_-_rsr_-_instalacao_manilha_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1145/indicacao_no_103-2023_-_rsr_-_instalacao_manilha_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>colocação de mais manilha no bairro Sertão Pequeno de baixo, próximo ao “Otávio do Venâncio”</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1146/indicacao_no_104-2023_-_rsr_-_manutencao_estrada_dos_peres.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1146/indicacao_no_104-2023_-_rsr_-_manutencao_estrada_dos_peres.pdf</t>
   </si>
   <si>
     <t>a manutenção da estrada situada para baixo do bairro dos Peres</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1147/indicacao_no_105-2023_-_jps_-_construcao_lombada_bairro_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1147/indicacao_no_105-2023_-_jps_-_construcao_lombada_bairro_barreira.pdf</t>
   </si>
   <si>
     <t>Providenciem a construção de uma lombada em frente a igreja católica e o bar do Alexandre, no bairro da Barreira</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1148/indicacao_no_106-2023_-_jps_-_construcao_bueiro_casa_tati.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1148/indicacao_no_106-2023_-_jps_-_construcao_bueiro_casa_tati.pdf</t>
   </si>
   <si>
     <t>providenciem a construção de um bueiro, em frente à casa do “Tati”</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1149/indicacao_no_107-2023_-_als_manutencao_manilha_sobradinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1149/indicacao_no_107-2023_-_als_manutencao_manilha_sobradinho.pdf</t>
   </si>
   <si>
     <t>Manutenção de um bueiro com manilha quebrada, no bairro Sobradinho, próximo à encruzilhada do Paiol e próximo à casa do Senhor “Noé”</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1150/indicacao_no_108-2023_-_als_manutencao_estrada_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1150/indicacao_no_108-2023_-_als_manutencao_estrada_rio_claro.pdf</t>
   </si>
   <si>
     <t>manutenção da beira da estrada, no bairro do Rio Claro, Próximo à casa do “Leandro da Imaculada”</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>a instalação de uma caixa d´água no bairro do Monteiro</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1152/indicacao_no_110-2023_-_todos_os_vereadores_manutencao_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1152/indicacao_no_110-2023_-_todos_os_vereadores_manutencao_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>manutenção no estrada da subida de igreja, do bairro do Sertão Pequeno.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1153/indicacao_no_111-2023_-_instalacao_bueiros_bocaina_als.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1153/indicacao_no_111-2023_-_instalacao_bueiros_bocaina_als.pdf</t>
   </si>
   <si>
     <t>a instalação de ao menos 3 bueiros na estrada nova do bairro da Bocaina.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1154/indicacao_no_112-2023_-_instalacao_dreno_matadouro_jcr.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1154/indicacao_no_112-2023_-_instalacao_dreno_matadouro_jcr.pdf</t>
   </si>
   <si>
     <t>a instalação de um dreno na estrada para cima do matadouro, próximo à Luzia.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1155/indicacao_no_113-2023_-_instalacao_redes_campo_centro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1155/indicacao_no_113-2023_-_instalacao_redes_campo_centro.pdf</t>
   </si>
   <si>
     <t>a instalação de redes no campo Benedito Rodrigues Ferreira</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1156/indicacao_no_114-2023_-_instalacao_redes__e_caixa_d_agua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1156/indicacao_no_114-2023_-_instalacao_redes__e_caixa_d_agua.pdf</t>
   </si>
   <si>
     <t>a aquisição de caixa de água e canos para a captação de água no bairro do Monteiro.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Marcus Vinicius de Oliveira Costa, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_no_115-2023_-_passagem_de_maquina_e_cascalhamento.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_no_115-2023_-_passagem_de_maquina_e_cascalhamento.pdf</t>
   </si>
   <si>
     <t>Passagem de máquina e cascalhamento na estrada do bairro do Rosário, com ênfase no trecho “pé de quina”.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_no_116-2023_-_mvoc_manutencao_bueiro_bairro_santa_luzia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_no_116-2023_-_mvoc_manutencao_bueiro_bairro_santa_luzia.pdf</t>
   </si>
   <si>
     <t>providenciem a manutenção de um bueiro no bairro Santa Luzia, próximo à mercearia do Waguinho</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1159/indicacao_no_117-2023_-_als_manutencao_caixa_de_agua_barra.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1159/indicacao_no_117-2023_-_als_manutencao_caixa_de_agua_barra.pdf</t>
   </si>
   <si>
     <t>providenciem a reforma da caixa d’água no bairro da Barra</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Reinaldo Sávio Ribeiro, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1160/indicacao_no_118-2023_-_mais_dentista_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1160/indicacao_no_118-2023_-_mais_dentista_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>providenciem o atendimento odontológico com mais frequência, no bairro do Sertão Pequeno</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1161/indicacao_no_119-2023_-manutencao_e_reparos_bairro_sao_francisco.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1161/indicacao_no_119-2023_-manutencao_e_reparos_bairro_sao_francisco.pdf</t>
   </si>
   <si>
     <t>a manutenção e reparos no Bairro São Francisco.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1162/indicacao_no_120-2023_-_tecnico_enfermagem_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1162/indicacao_no_120-2023_-_tecnico_enfermagem_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>providenciem o Técnico de Enfermagem para o bairro do Sertão Pequeno</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin, Thiago Siqueira Marques</t>
   </si>
   <si>
     <t>Providenciem a complementação do calçamento e iluminação pública na rua Honorata Assis.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1164/indicacao_no_122-2023_-_continuacao_calcamento_rua_vicente_jose_de_castro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1164/indicacao_no_122-2023_-_continuacao_calcamento_rua_vicente_jose_de_castro.pdf</t>
   </si>
   <si>
     <t>providenciem a complementação do calçamento e iluminação pública na rua Vicente José de Castro, no Bairro Santa Luzia</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1165/indicacao_no_123-2023_-_manutencao_estrada_sao_francisco.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1165/indicacao_no_123-2023_-_manutencao_estrada_sao_francisco.pdf</t>
   </si>
   <si>
     <t>Manutenção de dois trechos da estrada São Francisco</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_no_124-2023_-_colocacao_de_corrimoes_prefeitura.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_no_124-2023_-_colocacao_de_corrimoes_prefeitura.pdf</t>
   </si>
   <si>
     <t>"Instalação de corrimões nas escadarias da Prefeitura Municipal"</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Marcus Vinicius de Oliveira Costa, Jucemar Paulo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1176/indicacao_no_125-2023_-_recolocacao_de_placa_de_transito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1176/indicacao_no_125-2023_-_recolocacao_de_placa_de_transito.pdf</t>
   </si>
   <si>
     <t>"Recolocação da placa de trânsito caída na rua Deputado Manoel Costa"</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1177/indicacao_no_126-2023_-_tsm_manutencao_bueiro_santa_luzia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1177/indicacao_no_126-2023_-_tsm_manutencao_bueiro_santa_luzia.pdf</t>
   </si>
   <si>
     <t>"Manutenção de bueiro e calçamento no bairro Santa Luzia, ao lado do bar do Wagner"</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1178/indicacao_no_127-2023_-_nfa_-_bloquete_rua_sebastiao_rodrigues_ferreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1178/indicacao_no_127-2023_-_nfa_-_bloquete_rua_sebastiao_rodrigues_ferreira.pdf</t>
   </si>
   <si>
     <t>"Manutenção dos bloquetes na Rua Sebastião Rodrigues Ferreira."</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1179/indicacao_no_128-2023_-_jps_-instalacao_de_cano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1179/indicacao_no_128-2023_-_jps_-instalacao_de_cano.pdf</t>
   </si>
   <si>
     <t>"Que providenciem a instalação de um cano adequado para direcionar o esgoto, no bairro da Barreira, em frente a casa da Lucia do Vanderlei."</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1180/indicacao_no_129-2023_-_jcr_retirada_poste_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1180/indicacao_no_129-2023_-_jcr_retirada_poste_monteiro.pdf</t>
   </si>
   <si>
     <t>"Que solicitem a CEMIG a retirada de um poste no bairro do Monteiro que está dentro da residência do Elcio, conhecido como chacrinha."</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>"Possibilidade de  aumentar a quantidade de latões de lixo  nos bairros rurais."</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1182/indicacao_no_131-2023_-_tsm_caixa_dagua_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1182/indicacao_no_131-2023_-_tsm_caixa_dagua_monteiro.pdf</t>
   </si>
   <si>
     <t>"Aquisição de caixa d’água com maior capacidade no bairro do Monteiro."</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_no_132-2023_-_jps_-caixa_dagua_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_no_132-2023_-_jps_-caixa_dagua_rosario.pdf</t>
   </si>
   <si>
     <t>corte do barranco na estrada indo sentido ao bairro do Rosário, que está próximo a caixa d’água, causando risco e preocupação a vizinhança.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_no_133-2023_-_jps_-instalacao_holofote_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_no_133-2023_-_jps_-instalacao_holofote_barreira.pdf</t>
   </si>
   <si>
     <t>Holofote no bairro da barreira, próximo a academia ao ar livre, onde o ônibus escolar estaciona durante a noite.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1196/indicacao_no_134-2023_-_jps_-_manutencao_predio_pm.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1196/indicacao_no_134-2023_-_jps_-_manutencao_predio_pm.pdf</t>
   </si>
   <si>
     <t>manutenção no prédio do quartel da Policia Militar de Delfim Moreira.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Providência na manutenção da estrada do Rosário próximo a chácara do Carlos do Calite onde erodiu uma parte da estrada formando um enorme buraco.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1198/indicacao_no_136-2023_-_jps_-tapa_buraco.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1198/indicacao_no_136-2023_-_jps_-tapa_buraco.pdf</t>
   </si>
   <si>
     <t>feito o reparo em um buraco enorme, na entrada da cidade, próximo ao Dé.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1199/indicacao_no_137-2023_-_jps_-rocada_na_entrada_peixe.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1199/indicacao_no_137-2023_-_jps_-rocada_na_entrada_peixe.pdf</t>
   </si>
   <si>
     <t>passem a maquina e providencia serviço de roçada na entrada da peixe até a rodovia BR 459.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1200/indicacao_no_138-2023_-_jps_-capina_e_rocada.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1200/indicacao_no_138-2023_-_jps_-capina_e_rocada.pdf</t>
   </si>
   <si>
     <t>providencia serviço de capina e roçada na Rua Sebastião Ribeiro da Cunha, próximo ao Pontilhão.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1201/indicacao_no_139-2023_-_jps_cascalho_no_baiero_ponte_de_zinco.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1201/indicacao_no_139-2023_-_jps_cascalho_no_baiero_ponte_de_zinco.pdf</t>
   </si>
   <si>
     <t>jogar cascalho na estrada do bairro das Bicas.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1202/indicacao_no_140-2023_-_jps_boeiro_bairro_das_bicas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1202/indicacao_no_140-2023_-_jps_boeiro_bairro_das_bicas.pdf</t>
   </si>
   <si>
     <t>construção de um bueiro no bairro das Bicas, perto da casa do Rubens.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1203/indicacao_no_141-2023_-ssfv_bueiro_bairro_salto.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1203/indicacao_no_141-2023_-ssfv_bueiro_bairro_salto.pdf</t>
   </si>
   <si>
     <t>a construção de um bueiro, em frente o campo de futebol do bairro do Salto e a manutenção de outro bueiro do bairro.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>CSaúde - Comissão de Saúde</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1204/indicacao_no_142-2023_-_tsm-veiculo_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1204/indicacao_no_142-2023_-_tsm-veiculo_saude.pdf</t>
   </si>
   <si>
     <t>renovem as frotas dos veículos da Saúde, para melhoria do serviço em nosso Município.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1205/indicacao_no_143-2023_-_als_-_ponto_onibus_mogiano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1205/indicacao_no_143-2023_-_als_-_ponto_onibus_mogiano.pdf</t>
   </si>
   <si>
     <t>providenciem um ponto de ônibus no bairro Mogiano, próximo a ponte da amizade.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>providenciem o reparo na “cabeça” do bueiro que caiu, próximo a cascalheira do Ordeu, no bairro da barra.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_no_145-2023_-_nfa__adesivo_nos_carros_da_prefeitura.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_no_145-2023_-_nfa__adesivo_nos_carros_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>providencie adesivos de identificação aos carros oficiais da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_no_146-2023_-_als__cascalhamento_estrada_taquaral.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_no_146-2023_-_als__cascalhamento_estrada_taquaral.pdf</t>
   </si>
   <si>
     <t>providenciem a passada de máquina e o cascalhamento na estrada que dá acesso à casa da Dona Geralda e demais residências, no bairro Taquaral</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1209/indicacao_no_147-2023_-_tsm-alocacao_de_servicos_gerais_saude_zona_rural.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1209/indicacao_no_147-2023_-_tsm-alocacao_de_servicos_gerais_saude_zona_rural.pdf</t>
   </si>
   <si>
     <t>alocação de funcionário de serviços gerais para limpeza nos postos de saúde na zona rural</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1210/indicacao_no_148-2023_-_nfa-_programa_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1210/indicacao_no_148-2023_-_nfa-_programa_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>realização de um Projeto para a construção de casas populares, através do programa Minha Casa Minha Vida, que foi relançado em fevereiro de 2023.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1211/indicacao_no_149-2023_-_ssfv-_rede_wi-fi.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1211/indicacao_no_149-2023_-_ssfv-_rede_wi-fi.pdf</t>
   </si>
   <si>
     <t>a instalação do serviço de redes Wi-fi nas praças públicas de nossa cidade, com acesso gratuito à população.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1212/indicacao_no_150-2023_-_jps_-_manutencao_estrada.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1212/indicacao_no_150-2023_-_jps_-_manutencao_estrada.pdf</t>
   </si>
   <si>
     <t>a manutenção da estrada, do bairro Caquende ao bairro Barreirinho .</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1213/indicacao_no_151-2023_-_nfa_plcas_aviso_praca.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1213/indicacao_no_151-2023_-_nfa_plcas_aviso_praca.pdf</t>
   </si>
   <si>
     <t>placas de indicações e avisos quanto aos cuidados para preservação da praça Sagrado coração de Jesus.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1214/indicacao_no_152-2023_-_ssfv_-_limpeza_caixa_agua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1214/indicacao_no_152-2023_-_ssfv_-_limpeza_caixa_agua.pdf</t>
   </si>
   <si>
     <t>limpeza ao redor da caixa d’água no sentido do bairro Rosário.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1215/indicacao_no_153-2023_-_ssfv_-_rua_do_calcadao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1215/indicacao_no_153-2023_-_ssfv_-_rua_do_calcadao.pdf</t>
   </si>
   <si>
     <t>providência quanto a transitividade de veículos na rua lateral da igreja Nossa Senhora da Soledade, a rua do calçadão</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1216/indicacao_no_154-2023_-_jps_-_rua_conti.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1216/indicacao_no_154-2023_-_jps_-_rua_conti.pdf</t>
   </si>
   <si>
     <t>providência quanto a manutenção de trechos e do bueiro narua Laudelino Marcondes.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1217/indicacao_no_155-2023_-_als_-_lixeira_na_barra.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1217/indicacao_no_155-2023_-_als_-_lixeira_na_barra.pdf</t>
   </si>
   <si>
     <t>providência quanto a colocação de duas lixeiras de coleta seletiva no bairro da Barra.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1218/indicacao_no_156-2023_-_jps_-_lixeira_areia_branca.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1218/indicacao_no_156-2023_-_jps_-_lixeira_areia_branca.pdf</t>
   </si>
   <si>
     <t>providência quanto a colocação de um tambor de lixo na rua areia branca, nas proximidades da casa da Lucia e da Poliana</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1223/indicacao_no_157-2023_-_als_-_ssfv.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1223/indicacao_no_157-2023_-_als_-_ssfv.pdf</t>
   </si>
   <si>
     <t>providência quanto a manutenção de um bueiro no bairro Taquaral, próximo à casa do Mauro do Gabriel.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1224/indicacao_no_158-2023_-_ssfv_pintura_lombadas_cidade.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1224/indicacao_no_158-2023_-_ssfv_pintura_lombadas_cidade.pdf</t>
   </si>
   <si>
     <t>Providências quanto a pintura de lombadas na cidade</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1225/indicacao_no_159-2023_-_ssfv_ponte_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1225/indicacao_no_159-2023_-_ssfv_ponte_monteiro.pdf</t>
   </si>
   <si>
     <t>providência na manutenção da ponte no bairro do Monteiro</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1226/indicacao_no_160-2023_-_ssfv_cascalhamento_bigua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1226/indicacao_no_160-2023_-_ssfv_cascalhamento_bigua.pdf</t>
   </si>
   <si>
     <t>Cascalhamento na rua nas proximidades do bar do Lourenço, atrás da igreja, no bairro do Biguá.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Melhoria na estrutura da ponte no bairro do Brumado e manutenção e cascalhamento até as proximidades da casa do Fernando do bar, no bairro do Brumado.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1228/indicacao_no_162-2023_-_als_-__tsm_-_atendimento_paiol.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1228/indicacao_no_162-2023_-_als_-__tsm_-_atendimento_paiol.pdf</t>
   </si>
   <si>
     <t>atendimento médico no bairro do Paiol ao menos uma vez no mês.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_no_163-2023_-_als_-__reajuste_plantao_motoristas_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_no_163-2023_-_als_-__reajuste_plantao_motoristas_saude.pdf</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_no_164-2023_-_nfa_-__manutencao_bueiro_rua_paulino_faria.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_no_164-2023_-_nfa_-__manutencao_bueiro_rua_paulino_faria.pdf</t>
   </si>
   <si>
     <t>manutenção de bueiro e da calçada na esquina da rua Paulino Faria, na esquina da casa do “Savinho”.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_no_165-2023_-_nfa_-_oficinas_nos_bairros_assistencia_social.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_no_165-2023_-_nfa_-_oficinas_nos_bairros_assistencia_social.pdf</t>
   </si>
   <si>
     <t>providenciem Oficinas nos bairros do Monteiro e do Rosário.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_no_166-2023_-_rsr_-_manutencao_campo_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_no_166-2023_-_rsr_-_manutencao_campo_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>manutenção no campo do bairro Sertão Pequeno de Baixo</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1233/indicacao_no_167-2023_-_ssfv_-_calcamento_bairro_sao_bernardo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1233/indicacao_no_167-2023_-_ssfv_-_calcamento_bairro_sao_bernardo.pdf</t>
   </si>
   <si>
     <t>calçamento no bairro São Bernardo, do matadouro até a casa do Otávio</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1234/indicacao_no_168-2023_-_ssfv_-_manutencao_ponte.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1234/indicacao_no_168-2023_-_ssfv_-_manutencao_ponte.pdf</t>
   </si>
   <si>
     <t>manutenção de uma pequena ponte na Estação de baixo, estrada de dentro.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Reinaldo Sávio Ribeiro, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1235/indicacao_no_169-2023_-_tsm_-_rsr_manutencao_captacao_sao_bernardo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1235/indicacao_no_169-2023_-_tsm_-_rsr_manutencao_captacao_sao_bernardo.pdf</t>
   </si>
   <si>
     <t>melhorias na captação de água do bairro São Bernardo.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1236/indicacao_no_170-2023_-_tsm_-__manutencao_viela_supermercado_lorena.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1236/indicacao_no_170-2023_-_tsm_-__manutencao_viela_supermercado_lorena.pdf</t>
   </si>
   <si>
     <t>manutenção na viela ao lado da casa do Horácio dentista, em frente ao supermercado Lorena.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1237/indicacao_no_171-2023_-_tsm_-__manutencao_rua_vera_giffoni.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1237/indicacao_no_171-2023_-_tsm_-__manutencao_rua_vera_giffoni.pdf</t>
   </si>
   <si>
     <t>manutenção e cascalhamento na rua próximo ao centro infantil VERA GIFFONI</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1262/indicacao_no_172-2023_-_als_-_reparo_bueiro_barra.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1262/indicacao_no_172-2023_-_als_-_reparo_bueiro_barra.pdf</t>
   </si>
   <si>
     <t>"Que providenciem o uma tampa no bueiro quebrado, próximo aos Correios do bairro da Barra"</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1264/indicacao_no_173-2023_-_als_-_reparo_bueiro_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1264/indicacao_no_173-2023_-_als_-_reparo_bueiro_rio_claro.pdf</t>
   </si>
   <si>
     <t>Que providenciem o reparo no bueiro, próximo à casa do “Tonhão”, no bairro do Rio Claro</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_no_174-2023_-_nfa_-_reparo_madeiramento_da_praca.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_no_174-2023_-_nfa_-_reparo_madeiramento_da_praca.pdf</t>
   </si>
   <si>
     <t>Que providenciem a manutenção do madeiramento da praça Getúlio Vargas</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_no_175-2023_-_nfa_-_reparo_barranco_brumado.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_no_175-2023_-_nfa_-_reparo_barranco_brumado.pdf</t>
   </si>
   <si>
     <t>Que providenciem a manutenção nas proximidades do rio no bairro do Brumado, próximo à casa do “Zezé Assis”</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_no_176-2023_-ssfv_-_rua_joaquim_dias_silva.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_no_176-2023_-ssfv_-_rua_joaquim_dias_silva.pdf</t>
   </si>
   <si>
     <t>Que providenciem a manutenção na beira do rio, na rua Joaquim Dias Silva</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_no_177-2023_-rsr_-_cascalhamento_pe_da_serra.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_no_177-2023_-rsr_-_cascalhamento_pe_da_serra.pdf</t>
   </si>
   <si>
     <t>Que providenciem o cascalhamento nas proximidades do Restaurante e Pamonharia Pé da Serra.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1269/indicacao_no_178-2023_-_tsm_-_carros_abandonados.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1269/indicacao_no_178-2023_-_tsm_-_carros_abandonados.pdf</t>
   </si>
   <si>
     <t>Providências quanto à Execução da Lei Ordinária nº 1.477 de 15 de fevereiro de 2022</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1270/indicacao_no_179-2023_-_nfa_-_buraco_bairro_santa_luzia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1270/indicacao_no_179-2023_-_nfa_-_buraco_bairro_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Providências quanto o fechamento de um buraco sobre as manilhas no campo de futebol do Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1271/indicacao_no_180-2023_-_tsm-_rocada_e_capina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1271/indicacao_no_180-2023_-_tsm-_rocada_e_capina.pdf</t>
   </si>
   <si>
     <t>Providências quanto à limpeza, roçada e desassoreamento do rio Lavrado, na rua Joaquim Dias da Silva, entre a rua Joaquim Honório de Melo e Travessa Luiz da Ponte.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, Norival Freitas Alkmin</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_no_181-2023_-_tsm-_nfa_-_rocada_e_capina_rua_sao_benedito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_no_181-2023_-_tsm-_nfa_-_rocada_e_capina_rua_sao_benedito.pdf</t>
   </si>
   <si>
     <t>Providências quanto à limpeza, roçada e manutenção na rua São Benedito.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1273/indicacao_no_182-2023_-_nfa_-_calcadao_igreja_matriz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1273/indicacao_no_182-2023_-_nfa_-_calcadao_igreja_matriz.pdf</t>
   </si>
   <si>
     <t>Que providenciem uma solução para o trânsito em frente à Igreja Matriz.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1274/indicacao_no_183-2023_-_rsr_-_corte_de_pedra.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1274/indicacao_no_183-2023_-_rsr_-_corte_de_pedra.pdf</t>
   </si>
   <si>
     <t>Que providenciem o corte de uma pedra no bairro Sertão Pequeno de Baixo, próximo à casa da Lair.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1275/indicacao_no_184-2023_-_jps_-_limpeza_capina_e_rocada_bairro_vila_rica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1275/indicacao_no_184-2023_-_jps_-_limpeza_capina_e_rocada_bairro_vila_rica.pdf</t>
   </si>
   <si>
     <t>Que providenciem a limpeza, roçada, capina e manutenção dos bueiros das ruas do bairro Vila Rica.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1276/indicacao_no_185-2023_-_jps_-_limpeza_caixa_agua_bairro_santa_luzia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1276/indicacao_no_185-2023_-_jps_-_limpeza_caixa_agua_bairro_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Limpeza ao redor da caixa d’água no bairro Santa Luzia</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1277/indicacao_no_186-2023_-_rsr_-_manutencao_estrada_do_lopes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1277/indicacao_no_186-2023_-_rsr_-_manutencao_estrada_do_lopes.pdf</t>
   </si>
   <si>
     <t>Manutenção da estrada do bairro do Lopes.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1278/indicacao_no_187-2023_-_jps_-_manutencao_posto_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1278/indicacao_no_187-2023_-_jps_-_manutencao_posto_da_barreira.pdf</t>
   </si>
   <si>
     <t>Manutenção no Posto de Saúde no bairro da Barreira.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1279/indicacao_no_188-2023_-_jps_-_manutencao_buraco_assembleia_de_deus.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1279/indicacao_no_188-2023_-_jps_-_manutencao_buraco_assembleia_de_deus.pdf</t>
   </si>
   <si>
     <t>Manutenção de um buraco aberto em frente a Assembleia de Deus, no bairro da Barreira.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_no_189-2023_-_jps_-_manutencao_mina_dagua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_no_189-2023_-_jps_-_manutencao_mina_dagua.pdf</t>
   </si>
   <si>
     <t>Manutenção na mina d’água próximo à barraca do bacana,no bairro da Barreira.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1281/indicacao_no_190-2023_-_jps_-_pintura_lombada_bairro_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1281/indicacao_no_190-2023_-_jps_-_pintura_lombada_bairro_agua_limpa.pdf</t>
   </si>
   <si>
     <t>Que providenciem a pintura da lombada no bairro Água Limpa.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_no_191-2023_-_als_-_manutencao_ponte_do_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_no_191-2023_-_als_-_manutencao_ponte_do_rio_claro.pdf</t>
   </si>
   <si>
     <t>Manutenção na ponte do bairro do Rio Claro, que dá acesso ao bairro Sertãozinho.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_no_192-2023_-_rsr_-_manutencao_traves_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_no_192-2023_-_rsr_-_manutencao_traves_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>Manutenção nas traves do campo do Sertão Pequeno.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_no_193-2023_-_ssfv_-_calcamento_salto.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_no_193-2023_-_ssfv_-_calcamento_salto.pdf</t>
   </si>
   <si>
     <t>Calçamento no bairro do Salto, depois da ponte, na mecânica do Adailton, até a curva, próximo à casa do Jairo.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1285/indicacao_no_194-2023_-_ssfv_-_poda_de_arvore.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1285/indicacao_no_194-2023_-_ssfv_-_poda_de_arvore.pdf</t>
   </si>
   <si>
     <t>Poda de árvore em frente à oficina do Wellington.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1286/indicacao_no_195-2023_-_jps_-_lampada_queimada.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1286/indicacao_no_195-2023_-_jps_-_lampada_queimada.pdf</t>
   </si>
   <si>
     <t>Que providenciem a troca de Lâmpada no bairro da Barreira, próximo à casa do “Ripiado” e do Geraldo</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_no_196-2023_-_jps_-_limpeza_no_rio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_no_196-2023_-_jps_-_limpeza_no_rio.pdf</t>
   </si>
   <si>
     <t>Que providenciem a limpeza e roçada no rio perto do Poliesportivo na Rua Wenceslau Braz 378.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacao_no_197-2023_-_nfa_-_manutencao_bloquetes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacao_no_197-2023_-_nfa_-_manutencao_bloquetes.pdf</t>
   </si>
   <si>
     <t>conserto do calçamento em frente ao correio, no centro da cidade.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_no_198-2023_-rsr_bueiro_bairro_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_no_198-2023_-rsr_bueiro_bairro_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>consertto do bueiro localizado, pra cima da casa do Orlando do Zé Maria, no bairro Sertão Pequeno.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1303/indicacao_no_199-2023_-_ssfv_-_manutencao_bloquetes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1303/indicacao_no_199-2023_-_ssfv_-_manutencao_bloquetes.pdf</t>
   </si>
   <si>
     <t>a manutenção da rua principal no bairro Santa Cruz.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_no_200-2023_-_todos_-_solicitar_conservas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_no_200-2023_-_todos_-_solicitar_conservas.pdf</t>
   </si>
   <si>
     <t>solicitar conservas pra alguns bairros rurais do nosso Município que estão sem esses funcionários.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacao_no_201-2023_-_tsm_-_limpeza_ao_redor_poliesportivo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacao_no_201-2023_-_tsm_-_limpeza_ao_redor_poliesportivo.pdf</t>
   </si>
   <si>
     <t>providenciem a limpeza nas imediações Poliesportivo  localizado no Centro da Cidade.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacao_no_202-2023_-_jps_-_limpeza_cemiterio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacao_no_202-2023_-_jps_-_limpeza_cemiterio.pdf</t>
   </si>
   <si>
     <t>providenciem capina e limpeza no cemitério do Centro e do bairro Rio Claro.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa, Ritieli Aparecida Graciano Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1307/indicacao_no_203-2023_-_jps_-_limpeza__ruas_proximo_ao_cemiterio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1307/indicacao_no_203-2023_-_jps_-_limpeza__ruas_proximo_ao_cemiterio.pdf</t>
   </si>
   <si>
     <t>providenciem a limpeza, roçada, capina nas Ruas:Professor Gustavo S Moreira, Rua Marechal Deodoro e Travessa Euclides José Alves, ambos no centro de Delfim Moreira.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_no_204-2023_-_ragr_-_manutencao_agua_bairro_turma.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_no_204-2023_-_ragr_-_manutencao_agua_bairro_turma.pdf</t>
   </si>
   <si>
     <t>providenciem a manutenção e melhoria na água no bairro da “turma”.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1309/indicacao_no_205-2023_-_ssfv_-_rocada_capina_sao_bernardo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1309/indicacao_no_205-2023_-_ssfv_-_rocada_capina_sao_bernardo.pdf</t>
   </si>
   <si>
     <t>providenciem a limpeza, roçada e capina  e a manutenção dos bloquetes  no bairro São Bernardo.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1310/indicacao_no_206-2023_-_mvoc_-_limpeza_no_rio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1310/indicacao_no_206-2023_-_mvoc_-_limpeza_no_rio.pdf</t>
   </si>
   <si>
     <t>providenciem a limpeza no rio subindo sentido Brumado e Rosário.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1311/indicacao_no_207-2023_-_nfa_-redutor_velocidade.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1311/indicacao_no_207-2023_-_nfa_-redutor_velocidade.pdf</t>
   </si>
   <si>
     <t>coloquem dois redutores de velocidade na rua do Rosário, após a caixa d’gua.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Ritieli Aparecida Graciano Rodrigues, Antônio Luciano da Silva</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_no_208-2023_-_ragr_-_limpeza_bairro_linha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_no_208-2023_-_ragr_-_limpeza_bairro_linha.pdf</t>
   </si>
   <si>
     <t>providenciem a limpeza, roçada, capina na “Linha”.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Reinaldo Sávio Ribeiro, José Carlos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1313/indicacao_no_209-2023_-_rsr_-_embalagens_de_agrotoxicos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1313/indicacao_no_209-2023_-_rsr_-_embalagens_de_agrotoxicos.pdf</t>
   </si>
   <si>
     <t>providenciem a coleta de embalagens de agrotóxicos.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1314/indicacao_no_210-2023_-_ssfv_diminuicao_lombadas_cidade.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1314/indicacao_no_210-2023_-_ssfv_diminuicao_lombadas_cidade.pdf</t>
   </si>
   <si>
     <t>providências quanto à diminuição de lombadas do bairro Água Limpa e Biguá.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao_no_211-2023_-_tsm_manutencao_estrada.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao_no_211-2023_-_tsm_manutencao_estrada.pdf</t>
   </si>
   <si>
     <t>a manutenção urgente  na estrada da “Turma”,  seguindo até o Barreirinho e estrada do Barreirinho até o Biguá e  a estrada dos Perus.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_no_212-2023_-_rsr_manutencao_tampa_bueiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_no_212-2023_-_rsr_manutencao_tampa_bueiro.pdf</t>
   </si>
   <si>
     <t>providenciem prioritariamente a manutenção da tampa de um bueiro, nas proximidades do banco Bradesco</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_no_213-2023_-_rsr_rocada_e_limpeza_rosario_e_pontilhao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_no_213-2023_-_rsr_rocada_e_limpeza_rosario_e_pontilhao.pdf</t>
   </si>
   <si>
     <t>limpeza e roçada na rua do Rosário e no Pontilhão, incluindo a limpeza na caixa d´água</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1318/indicacao_no_214-2023_-_jps_instalacao_camera_seguranca.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1318/indicacao_no_214-2023_-_jps_instalacao_camera_seguranca.pdf</t>
   </si>
   <si>
     <t>instalação de câmeras de segurança em pontos específicos e estratégicos do bairro da Barreira.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_no_215-2023_-_nfa_poda_de_arvores.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_no_215-2023_-_nfa_poda_de_arvores.pdf</t>
   </si>
   <si>
     <t>poda e manutenção dos coqueiros e palmeiras da praça Sebastião Rodrigues Ferreira</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1320/indicacao_no_216-2023_-_nfa_rocada_e_capina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1320/indicacao_no_216-2023_-_nfa_rocada_e_capina.pdf</t>
   </si>
   <si>
     <t>roçada e capina no trecho da linha, da Estação ao matadouro.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1321/indicacao_no_217-2023_-_ragr_rocada_e_capina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1321/indicacao_no_217-2023_-_ragr_rocada_e_capina.pdf</t>
   </si>
   <si>
     <t>roçada e capina no centro da cidade.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1322/indicacao_no_218-2023_-_ragr_manutencao_ponte_monjolinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1322/indicacao_no_218-2023_-_ragr_manutencao_ponte_monjolinho.pdf</t>
   </si>
   <si>
     <t>reforma da ponte no bairro da Divisa, que dá acesso ao  Monjolinho</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1323/indicacao_no_219-2023_-_jps_rocada_posto_de_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1323/indicacao_no_219-2023_-_jps_rocada_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>serviço de roçada no postinho de saúde do bairro Barreira.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1324/indicacao_no_220-2023_-_jps_manutencao_manilhas_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1324/indicacao_no_220-2023_-_jps_manutencao_manilhas_barreira.pdf</t>
   </si>
   <si>
     <t>manutenção de manilhas em aberto em frente ao “Ripiado”, no bairro da Barreira</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1325/indicacao_no_221-2023_-_jps_troca_de_lampada_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1325/indicacao_no_221-2023_-_jps_troca_de_lampada_barreira.pdf</t>
   </si>
   <si>
     <t>substituição de lâmpada queimada na seguinte localidade:_x000D_
 - No bairro da Barreira, em frente ao “ripiado”</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1326/indicacao_no_222-2023_-_jps_bairro_vila_rica_lixo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1326/indicacao_no_222-2023_-_jps_bairro_vila_rica_lixo.pdf</t>
   </si>
   <si>
     <t>providenciem um aviso de proibição de jogar lixo no bairro Vila Rica.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao_no_223-2023_-_jps_vagas_acessibilidade.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao_no_223-2023_-_jps_vagas_acessibilidade.pdf</t>
   </si>
   <si>
     <t>providenciem vagas especiais para o estacionamento de motos e carros no centro da cidade</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_no_224-2023_-_tsm_corrimao_rampa_cras.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_no_224-2023_-_tsm_corrimao_rampa_cras.pdf</t>
   </si>
   <si>
     <t>providenciem um corrimão para rampa que dá acesso à Secretária de Promoção Social, Fisioterapia.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, Antônio Luciano da Silva, José Carlos Rodrigues, Norival Freitas Alkmin, Reinaldo Sávio Ribeiro, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao_no_225-2023_-_alsljcr-nfa-rsr-ssfv-tsm_-_solicitar_manutencao_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao_no_225-2023_-_alsljcr-nfa-rsr-ssfv-tsm_-_solicitar_manutencao_rosario.pdf</t>
   </si>
   <si>
     <t>solicitar manutenção, cascalho e serviço de patrol na estrada do Rosário</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Ritieli Aparecida Graciano Rodrigues, Antônio Luciano da Silva, Jucemar Paulo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_no_226-2023_-_jps_rocada_centro_cidade.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_no_226-2023_-_jps_rocada_centro_cidade.pdf</t>
   </si>
   <si>
     <t>providência de roçada no centro de nossa cidade</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1123/requerimento_no_01-2023_-_nfa_-_situacao_reurb.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1123/requerimento_no_01-2023_-_nfa_-_situacao_reurb.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto ao processo da Regularização Fundiária Urbana (REURB), no loteamento Vila Rica.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1124/requerimento_no_02-2023_-_ragr_-_situacao_tfd.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1124/requerimento_no_02-2023_-_ragr_-_situacao_tfd.pdf</t>
   </si>
   <si>
     <t>informações do responsável pelo Tratamento Fora do Domicílio (TFD), no que diz respeito às viagens de dezembro de 2022:</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1125/requerimento_no_03-2023_-_tsm_-_situacao_pead.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1125/requerimento_no_03-2023_-_tsm_-_situacao_pead.pdf</t>
   </si>
   <si>
     <t>solicitar informações da execução da Lei Ordinária Nº 1.491, de 06 de julho de 2022. A lei cria o Programa Emergencial de Auxílio-Desemprego (PEAD).</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1126/requerimento_no_04-2023_-_als_-_situacao_instalacao_torre_da_barra.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1126/requerimento_no_04-2023_-_als_-_situacao_instalacao_torre_da_barra.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto a instalação da torre de telefonia móvel no bairro da Barra</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1127/requerimento_no_05-2023_-_jps_-_falta_de_execucao_das_indicacoes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1127/requerimento_no_05-2023_-_jps_-_falta_de_execucao_das_indicacoes.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto às indicações solicitadas e não atendidas.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1128/requerimento_no_06-2023_-_mvoc_-_solicitacao_funeraria.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1128/requerimento_no_06-2023_-_mvoc_-_solicitacao_funeraria.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto ao número total de óbitos ocorridos no município, do mês de agosto de 2022 até o momento. Em quais desses óbitos, foi solicitada a prestação de serviço funerário para atender as necessidades da Secretaria Municipal de Assistência Social, na doação às famílias em situação de vulnerabilidade coletiva</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>CECETL - Comissão de Educação, Cultura, Esporte, Turismo e Lazer</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1166/requerimento_no_07-2023_-_nfa_-_cameras_nas_escolas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1166/requerimento_no_07-2023_-_nfa_-_cameras_nas_escolas.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto a devida necessidade e o processo de instalação de câmeras de segurança e monitoramento nas escolas do município</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1167/requerimento_no_08-2023_-_nfa_-_febre_aftosa_e_brucelose.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1167/requerimento_no_08-2023_-_nfa_-_febre_aftosa_e_brucelose.pdf</t>
   </si>
   <si>
     <t>solicitar informações no que diz respeito ao questionamento da não aprovação de um Projeto envolvendo o fornecimento_x000D_
 gratuito das vacinas de febre aftosa e Brucelose.  Qual o motivo de tal cobrança aos senhores vereadores?</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1168/requerimento_no_09-2023_-_nfa_-_concurso.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1168/requerimento_no_09-2023_-_nfa_-_concurso.pdf</t>
   </si>
   <si>
     <t>solicitar informações a respeito do atual concurso: Quais os cargos ainda faltam serem preenchidos? Quando serão chamados?</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_no_10-2023_-_mvoc_-_rampas_de_acesso.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_no_10-2023_-_mvoc_-_rampas_de_acesso.pdf</t>
   </si>
   <si>
     <t>solicitar informações a respeito da construção de rampas de acessibilidade na cidade de Delfim Moreira-MG_x000D_
 Como é projetada uma rampa, de acordo com os padrões definidos em lei? Qual a Norma responsável por estabelecer critérios e parâmetros para o_x000D_
 projeto, construção, instalação e adaptação do meio urbano? Solicitação de cópia dos projetos realizados e em execução no município.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1170/requerimento_no_11-2023_-_tsm_-_emplacamento_policia_civil.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1170/requerimento_no_11-2023_-_tsm_-_emplacamento_policia_civil.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto ao emplacamento e transferência de veículos em nosso município. _x000D_
 Quais os dias da semana e com qual periodicidade os agentes da Polícia Civil comparecem ao município para a execução do serviço? Nos últimos três meses, o cronograma está sendo mantido?</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1193/requerimento_no_12-2023_mvoc_-_emenda_impositiva.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1193/requerimento_no_12-2023_mvoc_-_emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>informações quanto à execução das Emendas Impositivas dos vereadores, indicadas para o ano de 2023.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>CSaúde - Comissão de Saúde, José Carlos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1238/requerimento_no_13-2023_tsm-als-jdo-jcr.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1238/requerimento_no_13-2023_tsm-als-jdo-jcr.pdf</t>
   </si>
   <si>
     <t>solicitar providências quanto ao reembolso no custeio de alimentação e hospedagem de pacientes que fazem tratamentos de saúde fora do domicílio.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1250/requerimento_no_14-2023_jps_-_placa_eu_amo_delfim_moreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1250/requerimento_no_14-2023_jps_-_placa_eu_amo_delfim_moreira.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto à colocação da placa com o informe “eu amo Delfim Moreira”.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1251/requerimento_no_15-2023_als_-_contrato_de_obras.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1251/requerimento_no_15-2023_als_-_contrato_de_obras.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto ao contrato de locação de equipamentos para manutenção das estradas vicinais do Município de Delfim Moreira de forma emergencial, conforme os Decretos Municipais nº 4.416 e 4.421/2023.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>CSaúde - Comissão de Saúde, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1252/requerimento_no_16-2023_-_tsm_-_tempo_de_marcacao_de_consulta.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1252/requerimento_no_16-2023_-_tsm_-_tempo_de_marcacao_de_consulta.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto ao prazo para a marcação de consultas médicas no município.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1253/requerimento_no_17_-2023_-_nfa_-potabilidade_agua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1253/requerimento_no_17_-2023_-_nfa_-potabilidade_agua.pdf</t>
   </si>
   <si>
     <t>solicitar informações a respeito dos relatórios de ensaios referentes à potabilidade da água no município</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin, CSaúde - Comissão de Saúde</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1254/requerimento_no_18_-2023_-_nfa_-csaude_-_piso_salarial.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1254/requerimento_no_18_-2023_-_nfa_-csaude_-_piso_salarial.pdf</t>
   </si>
   <si>
     <t>Convida a senhora Secretária de comparecer à reunião ordinária que será realizada no dia 09 de outubro de 2023, às 19h00 na sede desta Câmara, para prestar esclarecimento quanto ao piso salarial dos profissionais de saúde do nosso município.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1331/requerimento_no_19-2023_nfa_-_memorial_padre_leo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1331/requerimento_no_19-2023_nfa_-_memorial_padre_leo.pdf</t>
   </si>
   <si>
     <t>informações quanto à continuidade do Projeto do Memorial do Padre Léo, no bairro do Biguá, em nosso município. _x000D_
 O que foi feito durante este ano e o que a Secretaria possui de planejamento no que diz respeito ao desenvolvimento do Projeto?</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1332/requerimento_no_20-2023_tsm_-__veiculos_abandonados.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1332/requerimento_no_20-2023_tsm_-__veiculos_abandonados.pdf</t>
   </si>
   <si>
     <t>informações quanto a Lei 1744 de 15 de Fevereiro de 2022 “Disciplina as condições de recolhimento de veículos ou parte de componentes de estrutura de veículos abandonados nas vias ou logradouros públicos do Município de Delfim Moreira e dá outras providências”_x000D_
 _x000D_
 	Quais medidas estão sendo tomadas para implantação da lei acima mencionada?</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1333/requerimento_no_21-2023_tsm_-__cirurgia_catarata.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1333/requerimento_no_21-2023_tsm_-__cirurgia_catarata.pdf</t>
   </si>
   <si>
     <t>- Que nos envie a relação dos pacientes que estão aguardando cirurgia de catarata até o prezado momento._x000D_
 - Que nos informe qual a relação dos pacientes que foram atendidos de janeiro até o prezado momento._x000D_
 -E que seja avisado à câmara as próximas cirurgias que forem agendadas para acompanhamento e fiscalização.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1334/requerimento_no_22-2023_-_tsm-als-ragr_-_consulta_paciente_oncologico.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1334/requerimento_no_22-2023_-_tsm-als-ragr_-_consulta_paciente_oncologico.pdf</t>
   </si>
   <si>
     <t>informações quanto ao agendamento de consulta especializada com o neurocirurgião, devido ao quadro sugestivo de tumor na coluna lombar ,com necessidades emergenciais.  _x000D_
 _x000D_
 - Existem informações de quando será agendada a consulta?</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1335/requerimento_no_23-2023_-_tsm-als-ragr_-_reajuste_plantonistas_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1335/requerimento_no_23-2023_-_tsm-als-ragr_-_reajuste_plantonistas_saude.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto ao reajuste de adicional de plantão aos motoristas da Secretaria de Saúde, do qual  está defasado.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1336/requerimento_no_24-2023_-_todos_os_vereadores_-_obra_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1336/requerimento_no_24-2023_-_todos_os_vereadores_-_obra_rio_claro.pdf</t>
   </si>
   <si>
     <t>solicitar informações no que diz respeito ao serviço de calçamento do bairro do Rio Claro._x000D_
 - Qual a programação quanto ao serviço: Início e término da Obra?_x000D_
 - Quais os motivos de correções que foram feitas e ainda devem ser feitas devido aos problemas encontrados após trechos de serviços já realizados?</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1337/requerimento_no_25-2023_-_todos_os_vereadores_-_educacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1337/requerimento_no_25-2023_-_todos_os_vereadores_-_educacao.pdf</t>
   </si>
   <si>
     <t>solicitar informações no que diz respeito aos que necessitam de  transporte  Escolar. _x000D_
 - Quais os critérios utilizados para a utilização do transporte escolar aos alunos que estudam fora do município de Delfim Moreira-MG?_x000D_
 - Há critérios quanto à idade?</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1338/requerimento_no_26-2023_comissao_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1338/requerimento_no_26-2023_comissao_saude.pdf</t>
   </si>
   <si>
     <t>reiterar os termos do Requerimento 21/2023 , solicitando que seja encaminhado a esta comissão_x000D_
 •	A relação dos pacientes que estão aguardando cirurgia de catarata até o prezado momento, bem como_x000D_
 •	A relação dos pacientes que foram atendidos de janeiro até o prezado momento e, por fim_x000D_
 •	A relação das próximas cirurgias que serão realizadas, possibilitando assim o acompanhamento e fiscalização.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1339/requerimento_no_27-2023_jcr_-__emendas_impositivas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1339/requerimento_no_27-2023_jcr_-__emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto à execução da Emenda Impositiva indicada:_x000D_
 Aquisição de bloquetes, meio fio e demais materiais para Estiva e São Bernardo</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1340/requerimento_no_28-2023_jps_-__emendas_impositivas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1340/requerimento_no_28-2023_jps_-__emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto as execuções das Emendas Impositivas indicadas:_x000D_
 o	Aquisição de equipamentos para o posto de saúde da Barreira_x000D_
 o	Aquisição de equipamentos para o posto de saúde do bairro Ponte de Zinco_x000D_
 o	Aquisição de bloquetes, meio fio e demais materiais para a Barreira</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1341/requerimento_no_29-2023_nfa_-__emendas_impositivas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1341/requerimento_no_29-2023_nfa_-__emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>vem respeitosamente perante V.Sa., solicitar informações quanto à execução da Emenda Impositiva indicada:_x000D_
 o	Aquisição de equipamentos para consultório de dentista</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1342/requerimento_no_30-2023_rsr_-__emendas_impositivas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1342/requerimento_no_30-2023_rsr_-__emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto à execução da Emenda Impositiva indicada:_x000D_
 o	Aquisição de equipamentos para o posto de saúde do Sertão Pequeno</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO EXECUTIVO</t>
   </si>
   <si>
     <t>Edilberto Marques da Cruz</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.480 de 23 de fevereiro de 2022 que dispõe sobre a autorização do Poder Executivo a conceder Vale-Alimentação aos servidores municipais de Delfim Moreira, e dá outras providências.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1009/pl-02.2023--recomposicao-dos-servidores.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1009/pl-02.2023--recomposicao-dos-servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoração do vencimento dos servidores públicos municipais e visa a recomposição das perdas inflacionárias ocorridas em razão da desvalorização do poder aquisitivo da moeda em determinado período e dá outras providências.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1025/pl_03.2023_credito_suplementar_amortizacao_bdmg.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1025/pl_03.2023_credito_suplementar_amortizacao_bdmg.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares ao orçamento geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1027/pl_04.2023_cria_ajuda_de_custo_programa_medicos_pelo_brasil.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1027/pl_04.2023_cria_ajuda_de_custo_programa_medicos_pelo_brasil.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de ajuda de custo aos profissionais médicos bolsistas do programa Médicos pelo Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1028/pl_05.2023_credito_suplementar_superavit.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1028/pl_05.2023_credito_suplementar_superavit.pdf</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1029/pl_06.2023_licenca_maternidade_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1029/pl_06.2023_licenca_maternidade_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Artigo 120 do Estatuto dos Funcionários Públicos Civis do Município de Delfim Moreira, Lei Ordinária n° 718, de 26 de junho de 1992, para prorrogar a licença à servidora gestante, e dá outras providências.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1030/pl_07.2023_altera_lei_conselho_3.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1030/pl_07.2023_altera_lei_conselho_3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 1356/2015 que dispõe sobre o estabelecimento dos novos parâmetros relativos à Política Municipal dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1031/pl_08.2023_credito_suplementar_superavit.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1031/pl_08.2023_credito_suplementar_superavit.pdf</t>
   </si>
   <si>
     <t>"Autoriza a abertura de créditos adicionais suplementares ao orçamento geral do Município e dá outras providências."</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1094/pl_09.2023_inspecao_sanitaria_2.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1094/pl_09.2023_inspecao_sanitaria_2.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Serviço de Inspeção Sanitária e Industrial de Produtos de Origem Animal no Município de Delfim Moreira - MG e dá outras providências. "</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1131/pl_010.2023_ldo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1131/pl_010.2023_ldo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2024 e dá outras providências."</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1139/pl_011.2023_cmde.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1139/pl_011.2023_cmde.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Desenvolvimento Econômico - CMDE e dá outras providências.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1140/pl_012.2023_bdmg_ubs.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1140/pl_012.2023_bdmg_ubs.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE DELFIM MOREIRA A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A – BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1141/pl_013.2023_bdmg_vias_urbanas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1141/pl_013.2023_bdmg_vias_urbanas.pdf</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1142/pl_014.2023_margaridas_meia_cesta_basica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1142/pl_014.2023_margaridas_meia_cesta_basica.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 2º da Lei nº 1.491/2022 que cria o Programa Emergencial de Auxílio-Desemprego – PEAD e dá providências"</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1183/pl_015.2023_altera_lei_multas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1183/pl_015.2023_altera_lei_multas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA Nº 15, DE 16 DE JUNHO DE 2023._x000D_
 _x000D_
 “Dispõe sobre a alteração da Lei Municipal nº 1329/2013 que dispõe sobre a responsabilidade por valores referentes às multas de trânsito decorrentes de infrações cometidas por servidor público na condução de veículo oficial e dá outras providências.”</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1184/pl_016.2023_campeonato_futebol_3.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1184/pl_016.2023_campeonato_futebol_3.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA Nº 16, DE 19 DE JUNHO DE 2023._x000D_
 “Institui a premiação para os campeonatos de futebol no âmbito do Município de Delfim Moreira-MG e dá outras providências.”</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1185/pl_17.2023_arvore_simbolo_do_municipio_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1185/pl_17.2023_arvore_simbolo_do_municipio_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA N°17,DE 26 DE JUNHO DE 2023_x000D_
 _x000D_
 Adota"ÁRVORE SÍMBOLO DO MUNICÍPIO",e dá outras providências.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1186/pl_018.2023_premiacao_torneio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1186/pl_018.2023_premiacao_torneio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA Nº 18, DE 30 DE JUNHO DE 2023._x000D_
 “Institui a premiação para o Torneio Leiteiro no âmbito do Município de Delfim Moreira-MG e dá outras providências.”</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1187/pl_19.2023_credito_suplementar_aquisicao_de_veiculo_saude_excesso_de_arrecadacao_1_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1187/pl_19.2023_credito_suplementar_aquisicao_de_veiculo_saude_excesso_de_arrecadacao_1_1.pdf</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1188/pl_20.2023_credito_suplementar_superavit_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1188/pl_20.2023_credito_suplementar_superavit_1.pdf</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1189/pl_21.2023_credito_suplementar_anulacao_folha_de_pagamento_fazenda_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1189/pl_21.2023_credito_suplementar_anulacao_folha_de_pagamento_fazenda_1.pdf</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1190/pl_22.2023_contratacoes_temporarias.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1190/pl_22.2023_contratacoes_temporarias.pdf</t>
   </si>
   <si>
     <t>“Regulamenta a contratação por tempo determinado, para atender à necessidade temporária de excepcional interesse público, nos termos do artigo 81, inciso IX da Lei Orgânica do Município de Delfim Moreira.”</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1219/pl_23.2023_credito_suplementar_superavit_turismo_e_educacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1219/pl_23.2023_credito_suplementar_superavit_turismo_e_educacao.pdf</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1220/pl_24.2023_credito_suplementar_superavit_saude_gov_adm.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1220/pl_24.2023_credito_suplementar_superavit_saude_gov_adm.pdf</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1241/pl_25.2023_credito_suplementar_superavit_saude_cismas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1241/pl_25.2023_credito_suplementar_superavit_saude_cismas.pdf</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1242/pl_26.2023_credito_suplementar_anulacao_aquisicao_de_veiculos_social.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1242/pl_26.2023_credito_suplementar_anulacao_aquisicao_de_veiculos_social.pdf</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1243/projeto_de_lei_-_loa_2024_-_pmdm.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1243/projeto_de_lei_-_loa_2024_-_pmdm.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO  MUNICÍPIO DE DELFIM  MOREIRA – MG, PARA O EXERCÍCIO  FINANCEIRO  DE  2024  E  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1244/projeto_de_lei_-_altera_ppa_2022-2025_-_pmdm.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1244/projeto_de_lei_-_altera_ppa_2022-2025_-_pmdm.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL DO MUNICÍPIO DE DELFIM MOREIRA – MG, PARA O QUADRIÊNIO 2022 - 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1245/pl_29.2023_subvencao_social_apae.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1245/pl_29.2023_subvencao_social_apae.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL NO EXERCÍCIO DE 2024 À ENTIDADE QUE MENCIONA, E  DÁ  OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1246/pl_30.2023_credito_suplementar_superavit_cemig.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1246/pl_30.2023_credito_suplementar_superavit_cemig.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA Nº 30, DE 14 DE SETEMBRO DE 2023._x000D_
 Autoriza a abertura de créditos adicionais suplementares ao orçamento geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1255/pl_31.2023_credito_suplementar_anulacao_aquisicao_de_onibus.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1255/pl_31.2023_credito_suplementar_anulacao_aquisicao_de_onibus.pdf</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1256/pl_32.2023_assistencia_financeira_enfermagem.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1256/pl_32.2023_assistencia_financeira_enfermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Assistência Financeira Complementar repassada pela União Federal visando dar cumprimento ao disposto na Lei Federal n° 14.434, de 4 de agosto de 2022 que instituiu o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem e do Auxiliar de Enfermagem.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1261/pl_33.2023_credito_suplementar_piso_enfermagem.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1261/pl_33.2023_credito_suplementar_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1288/pl_34.2023_altera_lei_1569.23.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1288/pl_34.2023_altera_lei_1569.23.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 2º e 3º  da Lei Municipal n.º 1.569/2023 e dá outras providências”</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1289/pl_35.2023_altera_estatuto_ponto.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1289/pl_35.2023_altera_estatuto_ponto.pdf</t>
   </si>
   <si>
     <t>“Altera o §1º do art. 42 e art. 50 da Lei Municipal n.º 718/1992, que institui o Estatuto dos Funcionários Públicos Civis do Município de Delfim Moreira.”</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1295/pl_36.2023_dispoe_sobre_periodo_integral.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1295/pl_36.2023_dispoe_sobre_periodo_integral.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a implementação da jornada escolar em Tempo Integral na Educação Básica na rede de ensino municipal de Delfim Moreira/MG e dá outras providências”.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1296/pl_37.2023_superavit_cesta_natalina_e_onibus.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1296/pl_37.2023_superavit_cesta_natalina_e_onibus.pdf</t>
   </si>
   <si>
     <t>" 37, DE 13 DE NOVEMBRO DE 2023.Autoriza a abertura de créditos adicionais suplementares ao orçamento geral do Município e dá outras providências."</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1297/pl_38.2023_reducao_final_de_ano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1297/pl_38.2023_reducao_final_de_ano.pdf</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1298/pl_39.2023_reducao_e_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1298/pl_39.2023_reducao_e_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1343/pl_40.2023_credito_suplementar_camara.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1343/pl_40.2023_credito_suplementar_camara.pdf</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1344/pl_41.2023_reducao_e_excesso_de_arrecadacao_final_3.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1344/pl_41.2023_reducao_e_excesso_de_arrecadacao_final_3.pdf</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1347/pl_42.2023_-_revoga_lei_municipal_1379-_cmel.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1347/pl_42.2023_-_revoga_lei_municipal_1379-_cmel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Conselho Municipal de Esporte e Lazer — CMEL.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1348/pl_43.2023_-_lei.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1348/pl_43.2023_-_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações e aporte de Contrapartida Municipal para implementar o Programa Minha Casa Minha Vida conforme disposto na Lei 11.977 de 07 de Julho de 2009 e na Medida Provisória 1.162 de 14 de Fevereiro de 2023, e também nas disposições das instruções normativas do Ministério das Cidades, e dá outras providências.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1349/pl_44.2023_credito_suplementar_camara.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1349/pl_44.2023_credito_suplementar_camara.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares ao orçamento geral do Município e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1095/projeto_de_resolucao_no_01_-_regulamentacao_nll.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1095/projeto_de_resolucao_no_01_-_regulamentacao_nll.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei nº 14.133, de 01 de abril de 2021, que dispõe sobre licitações e contratos administrativos, no Poder Legislativo do Município Delfim Moreira/MG.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1096/projeto_de_resolucao_no_02_-_gratificacoes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1096/projeto_de_resolucao_no_02_-_gratificacoes.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de gratificações aos servidores efetivos e comissionados do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1097/projeto_de_resolucao_no_03_-_bens_de_luxo.2.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1097/projeto_de_resolucao_no_03_-_bens_de_luxo.2.pdf</t>
   </si>
   <si>
     <t>Regulamenta o enquadramento dos bens de consumo nas categorias de qualidade comum e de luxo, no âmbito da Câmara Municipal de Delfim Moreira, com base na nova Lei de Licitação (Lei nº 14.133/2021).</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1130/projeto_de_resolucao_no_04_2023_gestante.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1130/projeto_de_resolucao_no_04_2023_gestante.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Resolução nº 02/2018, que ‘dispõe sobre o Regimento Interno da Câmara Municipal de Delfim Moreira”.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>"Cria a Escola do Legislativo de Delfim Moreira-MG, no âmbito da Câmara Municipal de Delfim Moreira-MG, e dá outras providências."</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1191/projeto_de_resolucao_no_06_aluno_nota_10.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1191/projeto_de_resolucao_no_06_aluno_nota_10.pdf</t>
   </si>
   <si>
     <t>"CRIA O TROFÉU ALUNO NOTA 10 NO ÂMBITO DA CÂMARA MUNICIPAL DE DELFIM MOREIRA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1192/projeto_de_resolucao_no_07_regimento_interno_escola_legislativo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1192/projeto_de_resolucao_no_07_regimento_interno_escola_legislativo.pdf</t>
   </si>
   <si>
     <t>Aprova o Regimento Interno da Escola do Legislativo da Câmara Municipal de Delfim Moreira.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1247/projeto_de_resolucao_no08__titulos_honorificos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1247/projeto_de_resolucao_no08__titulos_honorificos.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para a concessão dos títulos honoríficos de Cidadão Benemérito e de Cidadão Honorário de Delfim Moreira, MG.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1290/projeto_de_resolucao_no_09_lgpd.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1290/projeto_de_resolucao_no_09_lgpd.pdf</t>
   </si>
   <si>
     <t>Regulamenta a política de segurança e informação no âmbito da Câmara Municipal de Delfim Moreira-MG, conforme a Lei Nº 13.709, de 14 de agosto de 2018 – Lei Geral de Proteção de Dados Pessoais (LGPD) e dá outras providencias .</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1293/projeto_de_resolucao_no_10_altera_lei_veiculo_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1293/projeto_de_resolucao_no_10_altera_lei_veiculo_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 10/2023_x000D_
 _x000D_
 Altera dispositivo das Resoluções n. 04/2017 e nº 02/2021.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1294/projeto_de_resolucao_no_11_compra_de_miudos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1294/projeto_de_resolucao_no_11_compra_de_miudos.pdf</t>
   </si>
   <si>
     <t>"Institui, na forma do art. 65 da Lei Federal nº 4320/64, o Regime de Adiantamento para Pronto Pagamento de Pequenas Despesas e dá outras providências."</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin, Antônio Luciano da Silva, José Carlos Rodrigues, Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa, Reinaldo Sávio Ribeiro, Ritieli Aparecida Graciano Rodrigues, Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1129/mocao_de_apoio_001-2023_-_crefito_4.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1129/mocao_de_apoio_001-2023_-_crefito_4.pdf</t>
   </si>
   <si>
     <t>Moção de apoio à solicitação do CREFITO-4 MG</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1171/mocao_02-2023_-_mocao_de_aplauso_-_ao_conselho_tutelar.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1171/mocao_02-2023_-_mocao_de_aplauso_-_ao_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo de Delfim Moreira-MG, por proposição do Mesa Diretora e dos demais vereadores, confere a presente Moção de Aplausos aos integrantes do Conselho Tutelar e à Secretaria Municipal de Assistência Social, pelo incansável trabalho em prol da infância e juventude, sempre buscando garantir o pleno desenvolvimento e a segurança das crianças e adolescente em nossa sociedade.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1239/mocao_03-2023_-_mocao_de_aplauso_-_margarida.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1239/mocao_03-2023_-_mocao_de_aplauso_-_margarida.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos as integrantes do PEAD-(Programa emergencial de auxilio desemprego), conhecidas como “margaridas”, pelo trabalho exemplar que dedicam diariamente na manutenção da limpeza e beleza de nossas praças e vias publicas.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1240/mocao_04-2023_-_mocao_de_pesar-_graia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1240/mocao_04-2023_-_mocao_de_pesar-_graia.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo de Delfim Moreira-MG, por proposição da Mesa Diretora e dos demais vereadores, confere a presente Moção de Pesar a família do Sr Tarcisio Fernandes._x000D_
 O Sr Tarcisio Fernandes exerceu o cargo de vereador de Delfim Moreira por três mandatos, deixando uma belíssima trajetória marcada pela humildade e respeito ao próximo.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1257/mocao_05-2023_-_mocao_de_aplauso_-_alunos_e_orientadores.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1257/mocao_05-2023_-_mocao_de_aplauso_-_alunos_e_orientadores.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo de Delfim Moreira-MG, por proposição da Mesa Diretora e dos demais vereadores, confere a presente Moção de Aplausos aos alunos da Escola Estadual Luiz Francisco Ribeiro do distrito da Barra, André Luiz Inocêncio Fortes, Heitor Zari Barone e Luiz Fernando Peres Silva, à Professora Silvia Arcanjo Carlos Ribeiro e ao Diretor Evandro Roberto Ribeiro. _x000D_
 Os alunos, juntamente com a professora orientadora, participaram da 17° Mostra Brasileira de Foguetes (MOBFOG) e Olimpíada Brasileira de Astronomia e Astronáutica. (OBA), e receberam medalha de bronze.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1258/mocao_06-2023_-_mocao_de_aplauso_-_valdir_vieira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1258/mocao_06-2023_-_mocao_de_aplauso_-_valdir_vieira.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo de Delfim Moreira-MG, por proposição da Mesa Diretora e dos demais vereadores, confere a presente Moção de Aplausos ao Senhor Valdir Vieira Pinto, por sua generosidade e dedicação em ajudar a restaurar a estrada que desabou no bairro cachoeirinha devido às fortes chuvas.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1259/mocao_07-2023_-_mocao_de_aplauso_-_alunos_e_orientadores_filomena.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1259/mocao_07-2023_-_mocao_de_aplauso_-_alunos_e_orientadores_filomena.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo de Delfim Moreira-MG, por proposição da Mesa Diretora e dos demais vereadores, confere a presente Moção de Aplausos aos alunos do 6º ano, da Escola Municipal Filomena Peixoto Faria, Antony Domingues Silva, Gabriela Ferreira Dias, à Professora orientadora Isabelle Stephanie Ribeiro de Carvalho e a direção da escola, Diretora Márcia da Silva Dias Ferreira e Secretária de Educação, Mônica Renata Ferreira Rodrigues Silva._x000D_
 Os alunos foram escolhidos pela professora orientadora para representar Delfim Moreira na Gincana Mirim do Saber Regional, que será realizada em Maria da Fé.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1260/mocao_08-2023_-_mocao_de_repudio_-_aborto.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1260/mocao_08-2023_-_mocao_de_repudio_-_aborto.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo de Delfim Moreira-MG, por proposição Do vereador Norival Freitas Alkmin e dos demais vereadores, confere a presente Moção de Repúdio à Arguição de Descumprimento de Preceito Fundamental (ADPF) nº 442 que dispõe sobre a descriminalização da interrupção voluntária da gestação no primeiro trimestre.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1248/projeto_de_decreto_legislativo_01_aprovacao_contas_2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1248/projeto_de_decreto_legislativo_01_aprovacao_contas_2021.pdf</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal de Delfim Moreira, exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1249/projeto_de_decreto_legislativo_02_aprovacao_contas_2020.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1249/projeto_de_decreto_legislativo_02_aprovacao_contas_2020.pdf</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal de Delfim Moreira, exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1291/projeto_de_decreto_legislativo_03_titulo_benemerito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1291/projeto_de_decreto_legislativo_03_titulo_benemerito.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Benemérito de Delfim Moreira, nos termos da Resolução 08/2023 de 23 de Outubro de 2023."</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1292/projeto_de_decreto_legislativo_04_titulo_honorario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1292/projeto_de_decreto_legislativo_04_titulo_honorario.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário de Delfim Moreira, nos termos da Resolução 08/2023 de 23 de Outubro de 2023."</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1010/pl-01.-2023-projeto-de-lei-complementar-esf.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1010/pl-01.-2023-projeto-de-lei-complementar-esf.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 012/2013 que dispõe sobre a criação de cargos, vencimentos, remuneração e contratação do Programa Saúde da Família- PSF no âmbito do Município de Delfim Moreira/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1011/pl-02.-2023-projeto-de-lei--complementar-altera-lei-acendemias.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1011/pl-02.-2023-projeto-de-lei--complementar-altera-lei-acendemias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Lei Complementar nº 31 de 17 de maio de 2019 que dispõe sobre criação de função pública e contratação de Agentes de Combate às Endemias no município de Delfim Moreira nos termos da Emenda Constitucional n° 51/2006 e da Lei Federal n° 11.350/2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1012/pll_no_01_-_2023_reajuste_servidores_mesa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1012/pll_no_01_-_2023_reajuste_servidores_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoração das remunerações dos Servidores Públicos do Quadro de Pessoal da Câmara Municipal de Delfim Moreira.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1013/pll_no_02_-_2023_-_reajuste_vale_mesa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1013/pll_no_02_-_2023_-_reajuste_vale_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoração do vale alimentação dos servidores públicos municipais do Poder Legislativo de Delfim Moreira e dá outras providencias.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1014/pll_no_03_-_2023__agentes_politicos_mesa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1014/pll_no_03_-_2023__agentes_politicos_mesa.pdf</t>
   </si>
   <si>
     <t>“Concede revisão dos Subsídios dos Agentes Políticos”.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Marcus Vinicius de Oliveira Costa, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1022/pll_no_04-2023_fixa_subsidios_agentes_politicos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1022/pll_no_04-2023_fixa_subsidios_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Fixa o valor dos subsídios dos Agentes Políticos do Poder Executivo do Município de Delfim Moreira para a Legislatura 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1023/pll_no_05-2023_-_fixa_subsidios_vereadores.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1023/pll_no_05-2023_-_fixa_subsidios_vereadores.pdf</t>
   </si>
   <si>
     <t>Fixa o valor dos subsídios dos Vereadores do Município de Delfim Moreira para a Legislatura 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1024/pll_no_6_-_2023_estrada_rural_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1024/pll_no_6_-_2023_estrada_rural_1.pdf</t>
   </si>
   <si>
     <t>Denomina ”Custódio Vieira Fortes “a estrada rural que menciona.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1026/pll_no_7_-_2023__obriga_o_agressor_a_reparar_o_custo_de_tratamento_e_resgate_do_animal__sebastiao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1026/pll_no_7_-_2023__obriga_o_agressor_a_reparar_o_custo_de_tratamento_e_resgate_do_animal__sebastiao.pdf</t>
   </si>
   <si>
     <t>Obriga o agressor a reparar o custo de tratamento e resgate do animal vítima de maus tratos, no âmbito do Município de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1143/pll_no_8_-_2023_semana_autismo_norival.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1143/pll_no_8_-_2023_semana_autismo_norival.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a semana municipal de conscientização do autismo no Município de Delfim Moreira-MG."</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1172/pll_no_9_poda_de_arvores_marcus_ok.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1172/pll_no_9_poda_de_arvores_marcus_ok.pdf</t>
   </si>
   <si>
     <t>"Estabelece diretrizes para o manejo e poda de árvores no município de Delfim Moreira e dá outras providências."</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1221/nova_redacao_pll_no_10_-_2023_projeto_de_lei_nova_estrutura_administrativa_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1221/nova_redacao_pll_no_10_-_2023_projeto_de_lei_nova_estrutura_administrativa_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE DELFIM MOREIRA E PLANO DE CARGOS, SALÁRIOS E CARREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1222/pll_no_11_-_projeto_de_lei_porcentagens_gratificacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1222/pll_no_11_-_projeto_de_lei_porcentagens_gratificacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 11/2023_x000D_
 _x000D_
 Dispõe da regulamentação das porcentagens para concessão de gratificações aos servidores efetivos do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1345/pll_no_14_-_2023__absorvente_norival.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1345/pll_no_14_-_2023__absorvente_norival.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA DISTRIBUIÇÃO DE ABSORVENTES HIGIÊNICOS PARA MULHERES DE BAIXA RENDA, EM SITUAÇÃO DE VULNERABILIDADE E/OU RISCO SOCIALDO MUNICÍPIO DE DELFIM MOREIRA.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1346/pll_no_13_-_2023__nome_de_rua_antonio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1346/pll_no_13_-_2023__nome_de_rua_antonio.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação das ruas do Distrito da Barra, alterando e nomeando às ruas que especifica e da outras providências”.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1173/projeto_01_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1173/projeto_01_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTS. 68 E 125-A DA LEI ORGÂNICA MUNICIPAL PARA DISPOR SOBRE AS EMENDAS INDIVIDUAIS AO PROJETO DE LEI ORÇAMENTÁRIA_x000D_
 PREVISTO NA EMENDA CONSTITUCIONAL Nº 100, DE 26 DE JUNHO DE 2019 E EMENDA CONSTITUCIONAL Nº 126, DE 21 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1300/10_emenda_lei_organica-_bancada.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1300/10_emenda_lei_organica-_bancada.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 10 À LEI ORGÂNICA MUNICIPAL _x000D_
 _x000D_
 ACRESCENTA O ART. 125-B  E ART 125 C DA LEI ORGÂNICA MUNICIPAL PARA DISPOR SOBRE AS EMENDAS de INICIATIVA DE BANCADA DE PARLAMENTARES AO PROJETO DE LEI ORÇAMENTÁRIA PREVISTO NA EMENDA CONSTITUCIONAL Nº 100, DE 26 DE JUNHO DE 2019 E EMENDA CONSTITUCIONAL Nº 126, DE 21 DE DEZEMBRO DE 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -4281,67 +4281,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1015/indicacao_no_001-2023_-_jps_-_rocada_e_cascalhamento_alto_do_seiqui.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1016/indicacao_no_002-2023_-__mvo_-_flexibilidade_horario_atestado_piscina.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1017/indicacao_no_003-2023_-_nfa_-_manutencao_e_capina_rua_sebastiao_rodrigues_ferreira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1018/indicacao_no_004-2023_-_nfa_-_ssfv-__manutencao_e_capina_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1019/indicacao_no_005-2023_-_nfa_-_poda_bambuzal_no_corte.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_no_006-2023_-_ssfv_-_instalacao_manilhas_taquaral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1021/indicacao_no_007-2022_-_als_-_manutencao_de_um_bueiro_mogiano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1032/indicacao_no_008-2022_-_jcr_-_manutencao_de_um_bueiro_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1033/indicacao_no_009-2023_-_nfa_-_faixa_de_pedestre_e_redutor_de_velocidade_prox_praca_sagrado_coracao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1034/indicacao_no_010-2023_-_nfa_-_faixa_de_pedestre_sup_lorena.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1035/indicacao_no_011-2023_-_tsm_-_sugestao_terceirizacao_obras.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1036/indicacao_no_012-2023_-_tsm_-_limpeza_rua_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1037/indicacao_no_013-2023_-__mvo_-_manutencao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1038/indicacao_no_014-2023_-_ragr_-_manutencao_estrada_da_linha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1039/indicacao_no_015-2022_-_jps_-_caixa_dagua_barreira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1040/indicacao_no_16-2023_-_jps__troca_lampadas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1041/indicacao_no_17-2023_-_jps_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1042/indicacao_no_018-2023_-_jps_-_limpeza_capina_e_rocada_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_no_019-2023_-_jps_-_pintura_lombada_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1044/indicacao_no_020-2023_-_tsm-_retirada_barreira_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1045/indicacao_no_021-2023_-_als_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1046/indicacao_no_022-2023_-_als_-_limpeza_capina_e_rocada_do_bairro__agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1047/indicacao_no_023-2022_-_als_cascalhamento_barrinha.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1048/indicacao_no_024-2023_-_ssfv_-_instalacao_nova_rede_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1049/indicacao_no_025-2023_-_als_-_limpeza_capina_e_rocada_do_bairro__bigua.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1050/indicacao_no_026-2023_-_nfa_-_erosao_rua_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1051/indicacao_no_027-2023_-_nfa_-_cascalhamento_e_rocada_rua_rosario.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1052/indicacao_no_028-2023_-_nfa_-_cavalos_campo_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1053/indicacao_no_029-2022_-_jps_cascalhamento_cachoerinha.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1054/indicacao_no_30-2023_-_jps__troca_lampadas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_no_31-2023_-_jps_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1056/indicacao_no_32-2023_-_jps_-_rocada_posto_saude_barreira.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1057/indicacao_no_32-2023_-_jps_-_rocada_posto_saude_barreira.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1059/indicacao_no_35-2023_-_als__troca_lampadas_mogiano.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1060/indicacao_no_036-2023_-_nfa_-_corte_cedro_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1062/indicacao_no_038-2023_-_nfa-_ssfv_-_estrada_sengo_barreirinho_e_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1063/indicacao_no_39-2023_-_als_manutencao_estrada_bocaina.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1064/indicacao_no_40-2023_-_als_manutencao_bueiro_bairro_taquaral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1065/indicacao_no_41-2023_-_als_manutencao_estrada_do_morango.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1066/indicacao_no_042-2023_-_tsm_-_manutencao_estrada_bairro_sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1067/indicacao_no_043-2023_-_tsm_-_bueiros_bairro_sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1068/indicacao_no_044-2023_-_tsm_-_reforma_cerca_e_rampa_de_acesso_posto_mogiano.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1069/indicacao_no_45-2023_-_jps_-_erosao_ponte_barreirinha.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_no_46-2023_-_jps_-_erosao_ponte_bicas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1071/indicacao_no_47-2023_-_als_cx_agua_perez.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1073/indicacao_no_049-2023_-_jps_-_pintura_lombada_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1074/indicacao_no_050-2023_-_ragr_-_manutencao_estrada_da_linha.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1075/indicacao_no_51-2023_-_ragr__troca_lampadas_av_encontro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_no_052-2022_-_ragr--_troca_manilha_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1077/indicacao_no_54-2023_-___capina_e_manutencao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1078/indicacao_no_54-2023_-___capina_e_manutencao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1079/indicacao_no_55-2023_-_jps_-_laboratorio_medley.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1080/indicacao_no_056-2023_-_ssfv_-_instalacao_bueiros_linhha.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1081/indicacao_no_057-2023_-_ssfv_-manutencao_rua.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1082/indicacao_no_058-2023_-_jps_-_instalacao_conserva_barreira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1083/indicacao_no_059-2023_-_als_-_construcao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1084/indicacao_no_060-2022_-_ragr--_coleta_lixo_sertao_pequeno_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1085/indicacao_no_061-2022_-_tsm_-_manutencao_estrada_monteiro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1086/indicacao_no_062-2023_-_tsm-_retirada_barreira_brumado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1087/indicacao_no_063-2023_-_als_-_manutencao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1088/indicacao_no_64-2023_-_nfa_-_rocada_ponto_matadouro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1089/indicacao_no_065-2023_-tsm-_jps_-_rocada_e_cascalhamento_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_no_066-2023_-todos_-_realizacao_de_exames_de_colonoscopia.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1091/indicacao_no_067-2023_-_als_-_rocada_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1092/indicacao_no_068-2023_-_als_-_troca_calha_quadra_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1093/indicacao_no_069-2023_-als__troca_lampadas_bairro_da_barra.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1098/indicacao_no_070-2023_-_nfa_-_divulgacao_informacoes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1099/indicacao_no_071-2023_-_jcr_-_manutencao_bueiro_barreirinho_-_perus.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1100/indicacao_no_072-2023_-_rsr_-_construcao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1101/indicacao_no_073-2023_-_rsr_-_instalacao_manilhas_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1102/indicacao_no_074-2022_-_ragr_-_manutencao_estrada_sengo_-_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1103/indicacao_no_075-2023_-_ragr_-_limpeza_capina_e_rocada_entrada_cidade.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1104/indicacao_no_076-2022_-_ssfv_-_manutencao_estrada_monteiro.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1105/indicacao_no_077-2023_-_ragr_-_limpeza_capina_e_rocada_avenida_do_encontro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1106/indicacao_no_078-2023_-_jps_-_abertura_restaurantes_aos_domingos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1107/indicacao_no_079-2023_-_jps_ssfv_tsm-_abertura_caixa_24h.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1108/indicacao_no_080-2023_-tsm-_jps_-instalacao_redutor_de_velocidade_bigua.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1109/indicacao_no_081-2023_-ssfv_-_troca_holofotes_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1110/indicacao_no_082-2023_-mvoc_-_instalacao_cobertura_ponto_de_onibus_matriz.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1111/indicacao_no_083-2023_-ssfv_-_manutencao_estrada_agua_limpa-morangal.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1112/indicacao_no_084-2023_-_als_manutencao_estrada_do_barreirinho_ao_bigua.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1113/indicacao_no_085-2023_-_als_tsm_nfa_rampa_de_acesso_posto_de_saude_perus.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1114/indicacao_no_086-2023_-tsm-_als_-_ragr_-_intensificacao_da_campanha_dengue.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1115/indicacao_no_087-2023_-tsm-_als_-_ragr_-_realizacao_de_cirurgias_de_cataratas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1116/indicacao_no_088-2023_-_tsm_-_manutencao_estrada_barreirinho-_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_no_089-2023_-_jps_-_utensilios_para_quadra_barreira.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_no_090-2023_-mvoc_-_desmoronamento_barranco_escola_marques.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_no_091-2023_-_jps_-_limpeza_loteamento_barreira.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1120/indicacao_no_092-2023_-_tsm_manutencao_estrada_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1121/indicacao_no_093-2023_-_tsm_reajuste_plantao_motoristas_saude.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1122/indicacao_no_094-2023_-_todos_os_vereadores__seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1132/indicacao_no_095-2023_-_als_manutencao_placa_bairro_bocaina.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1133/indicacao_no_096-2023_-_als_manutencao_manilhas_biarro_da_bocaina.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1134/indicacao_no_097-2023_-_nfa_-_ceder_espaco_manobra_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_no_098-2023_-_nfa_-_muro_na_escola_vicentina.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1136/indicacao_no_099-2023_-_tsm_-_mvoc_-_manutencao_rampa_cadeirante.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1137/indicacao_no_100-2023_-_tsm_-_captacao_bairro_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_no_101-2023_-mvoc_-_limpeza_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1144/indicacao_no_102-2023_-_nfa_-_caminhao_de_lixo_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1145/indicacao_no_103-2023_-_rsr_-_instalacao_manilha_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1146/indicacao_no_104-2023_-_rsr_-_manutencao_estrada_dos_peres.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1147/indicacao_no_105-2023_-_jps_-_construcao_lombada_bairro_barreira.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1148/indicacao_no_106-2023_-_jps_-_construcao_bueiro_casa_tati.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1149/indicacao_no_107-2023_-_als_manutencao_manilha_sobradinho.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1150/indicacao_no_108-2023_-_als_manutencao_estrada_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1152/indicacao_no_110-2023_-_todos_os_vereadores_manutencao_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1153/indicacao_no_111-2023_-_instalacao_bueiros_bocaina_als.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1154/indicacao_no_112-2023_-_instalacao_dreno_matadouro_jcr.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1155/indicacao_no_113-2023_-_instalacao_redes_campo_centro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1156/indicacao_no_114-2023_-_instalacao_redes__e_caixa_d_agua.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_no_115-2023_-_passagem_de_maquina_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_no_116-2023_-_mvoc_manutencao_bueiro_bairro_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1159/indicacao_no_117-2023_-_als_manutencao_caixa_de_agua_barra.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1160/indicacao_no_118-2023_-_mais_dentista_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1161/indicacao_no_119-2023_-manutencao_e_reparos_bairro_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1162/indicacao_no_120-2023_-_tecnico_enfermagem_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1164/indicacao_no_122-2023_-_continuacao_calcamento_rua_vicente_jose_de_castro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1165/indicacao_no_123-2023_-_manutencao_estrada_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_no_124-2023_-_colocacao_de_corrimoes_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1176/indicacao_no_125-2023_-_recolocacao_de_placa_de_transito.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1177/indicacao_no_126-2023_-_tsm_manutencao_bueiro_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1178/indicacao_no_127-2023_-_nfa_-_bloquete_rua_sebastiao_rodrigues_ferreira.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1179/indicacao_no_128-2023_-_jps_-instalacao_de_cano.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1180/indicacao_no_129-2023_-_jcr_retirada_poste_monteiro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1182/indicacao_no_131-2023_-_tsm_caixa_dagua_monteiro.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_no_132-2023_-_jps_-caixa_dagua_rosario.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_no_133-2023_-_jps_-instalacao_holofote_barreira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1196/indicacao_no_134-2023_-_jps_-_manutencao_predio_pm.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1198/indicacao_no_136-2023_-_jps_-tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1199/indicacao_no_137-2023_-_jps_-rocada_na_entrada_peixe.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1200/indicacao_no_138-2023_-_jps_-capina_e_rocada.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1201/indicacao_no_139-2023_-_jps_cascalho_no_baiero_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1202/indicacao_no_140-2023_-_jps_boeiro_bairro_das_bicas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1203/indicacao_no_141-2023_-ssfv_bueiro_bairro_salto.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1204/indicacao_no_142-2023_-_tsm-veiculo_saude.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1205/indicacao_no_143-2023_-_als_-_ponto_onibus_mogiano.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_no_145-2023_-_nfa__adesivo_nos_carros_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_no_146-2023_-_als__cascalhamento_estrada_taquaral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1209/indicacao_no_147-2023_-_tsm-alocacao_de_servicos_gerais_saude_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1210/indicacao_no_148-2023_-_nfa-_programa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1211/indicacao_no_149-2023_-_ssfv-_rede_wi-fi.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1212/indicacao_no_150-2023_-_jps_-_manutencao_estrada.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1213/indicacao_no_151-2023_-_nfa_plcas_aviso_praca.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1214/indicacao_no_152-2023_-_ssfv_-_limpeza_caixa_agua.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1215/indicacao_no_153-2023_-_ssfv_-_rua_do_calcadao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1216/indicacao_no_154-2023_-_jps_-_rua_conti.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1217/indicacao_no_155-2023_-_als_-_lixeira_na_barra.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1218/indicacao_no_156-2023_-_jps_-_lixeira_areia_branca.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1223/indicacao_no_157-2023_-_als_-_ssfv.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1224/indicacao_no_158-2023_-_ssfv_pintura_lombadas_cidade.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1225/indicacao_no_159-2023_-_ssfv_ponte_monteiro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1226/indicacao_no_160-2023_-_ssfv_cascalhamento_bigua.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1228/indicacao_no_162-2023_-_als_-__tsm_-_atendimento_paiol.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_no_163-2023_-_als_-__reajuste_plantao_motoristas_saude.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_no_164-2023_-_nfa_-__manutencao_bueiro_rua_paulino_faria.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_no_165-2023_-_nfa_-_oficinas_nos_bairros_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_no_166-2023_-_rsr_-_manutencao_campo_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1233/indicacao_no_167-2023_-_ssfv_-_calcamento_bairro_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1234/indicacao_no_168-2023_-_ssfv_-_manutencao_ponte.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1235/indicacao_no_169-2023_-_tsm_-_rsr_manutencao_captacao_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1236/indicacao_no_170-2023_-_tsm_-__manutencao_viela_supermercado_lorena.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1237/indicacao_no_171-2023_-_tsm_-__manutencao_rua_vera_giffoni.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1262/indicacao_no_172-2023_-_als_-_reparo_bueiro_barra.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1264/indicacao_no_173-2023_-_als_-_reparo_bueiro_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_no_174-2023_-_nfa_-_reparo_madeiramento_da_praca.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_no_175-2023_-_nfa_-_reparo_barranco_brumado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_no_176-2023_-ssfv_-_rua_joaquim_dias_silva.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_no_177-2023_-rsr_-_cascalhamento_pe_da_serra.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1269/indicacao_no_178-2023_-_tsm_-_carros_abandonados.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1270/indicacao_no_179-2023_-_nfa_-_buraco_bairro_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1271/indicacao_no_180-2023_-_tsm-_rocada_e_capina.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_no_181-2023_-_tsm-_nfa_-_rocada_e_capina_rua_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1273/indicacao_no_182-2023_-_nfa_-_calcadao_igreja_matriz.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1274/indicacao_no_183-2023_-_rsr_-_corte_de_pedra.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1275/indicacao_no_184-2023_-_jps_-_limpeza_capina_e_rocada_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1276/indicacao_no_185-2023_-_jps_-_limpeza_caixa_agua_bairro_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1277/indicacao_no_186-2023_-_rsr_-_manutencao_estrada_do_lopes.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1278/indicacao_no_187-2023_-_jps_-_manutencao_posto_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1279/indicacao_no_188-2023_-_jps_-_manutencao_buraco_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_no_189-2023_-_jps_-_manutencao_mina_dagua.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1281/indicacao_no_190-2023_-_jps_-_pintura_lombada_bairro_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_no_191-2023_-_als_-_manutencao_ponte_do_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_no_192-2023_-_rsr_-_manutencao_traves_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_no_193-2023_-_ssfv_-_calcamento_salto.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1285/indicacao_no_194-2023_-_ssfv_-_poda_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1286/indicacao_no_195-2023_-_jps_-_lampada_queimada.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_no_196-2023_-_jps_-_limpeza_no_rio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacao_no_197-2023_-_nfa_-_manutencao_bloquetes.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_no_198-2023_-rsr_bueiro_bairro_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1303/indicacao_no_199-2023_-_ssfv_-_manutencao_bloquetes.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_no_200-2023_-_todos_-_solicitar_conservas.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacao_no_201-2023_-_tsm_-_limpeza_ao_redor_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacao_no_202-2023_-_jps_-_limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1307/indicacao_no_203-2023_-_jps_-_limpeza__ruas_proximo_ao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_no_204-2023_-_ragr_-_manutencao_agua_bairro_turma.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1309/indicacao_no_205-2023_-_ssfv_-_rocada_capina_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1310/indicacao_no_206-2023_-_mvoc_-_limpeza_no_rio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1311/indicacao_no_207-2023_-_nfa_-redutor_velocidade.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_no_208-2023_-_ragr_-_limpeza_bairro_linha.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1313/indicacao_no_209-2023_-_rsr_-_embalagens_de_agrotoxicos.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1314/indicacao_no_210-2023_-_ssfv_diminuicao_lombadas_cidade.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao_no_211-2023_-_tsm_manutencao_estrada.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_no_212-2023_-_rsr_manutencao_tampa_bueiro.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_no_213-2023_-_rsr_rocada_e_limpeza_rosario_e_pontilhao.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1318/indicacao_no_214-2023_-_jps_instalacao_camera_seguranca.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_no_215-2023_-_nfa_poda_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1320/indicacao_no_216-2023_-_nfa_rocada_e_capina.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1321/indicacao_no_217-2023_-_ragr_rocada_e_capina.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1322/indicacao_no_218-2023_-_ragr_manutencao_ponte_monjolinho.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1323/indicacao_no_219-2023_-_jps_rocada_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1324/indicacao_no_220-2023_-_jps_manutencao_manilhas_barreira.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1325/indicacao_no_221-2023_-_jps_troca_de_lampada_barreira.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1326/indicacao_no_222-2023_-_jps_bairro_vila_rica_lixo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao_no_223-2023_-_jps_vagas_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_no_224-2023_-_tsm_corrimao_rampa_cras.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao_no_225-2023_-_alsljcr-nfa-rsr-ssfv-tsm_-_solicitar_manutencao_rosario.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_no_226-2023_-_jps_rocada_centro_cidade.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1123/requerimento_no_01-2023_-_nfa_-_situacao_reurb.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1124/requerimento_no_02-2023_-_ragr_-_situacao_tfd.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1125/requerimento_no_03-2023_-_tsm_-_situacao_pead.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1126/requerimento_no_04-2023_-_als_-_situacao_instalacao_torre_da_barra.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1127/requerimento_no_05-2023_-_jps_-_falta_de_execucao_das_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1128/requerimento_no_06-2023_-_mvoc_-_solicitacao_funeraria.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1166/requerimento_no_07-2023_-_nfa_-_cameras_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1167/requerimento_no_08-2023_-_nfa_-_febre_aftosa_e_brucelose.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1168/requerimento_no_09-2023_-_nfa_-_concurso.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_no_10-2023_-_mvoc_-_rampas_de_acesso.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1170/requerimento_no_11-2023_-_tsm_-_emplacamento_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1193/requerimento_no_12-2023_mvoc_-_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1238/requerimento_no_13-2023_tsm-als-jdo-jcr.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1250/requerimento_no_14-2023_jps_-_placa_eu_amo_delfim_moreira.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1251/requerimento_no_15-2023_als_-_contrato_de_obras.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1252/requerimento_no_16-2023_-_tsm_-_tempo_de_marcacao_de_consulta.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1253/requerimento_no_17_-2023_-_nfa_-potabilidade_agua.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1254/requerimento_no_18_-2023_-_nfa_-csaude_-_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1331/requerimento_no_19-2023_nfa_-_memorial_padre_leo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1332/requerimento_no_20-2023_tsm_-__veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1333/requerimento_no_21-2023_tsm_-__cirurgia_catarata.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1334/requerimento_no_22-2023_-_tsm-als-ragr_-_consulta_paciente_oncologico.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1335/requerimento_no_23-2023_-_tsm-als-ragr_-_reajuste_plantonistas_saude.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1336/requerimento_no_24-2023_-_todos_os_vereadores_-_obra_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1337/requerimento_no_25-2023_-_todos_os_vereadores_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1338/requerimento_no_26-2023_comissao_saude.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1339/requerimento_no_27-2023_jcr_-__emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1340/requerimento_no_28-2023_jps_-__emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1341/requerimento_no_29-2023_nfa_-__emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1342/requerimento_no_30-2023_rsr_-__emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1009/pl-02.2023--recomposicao-dos-servidores.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1025/pl_03.2023_credito_suplementar_amortizacao_bdmg.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1027/pl_04.2023_cria_ajuda_de_custo_programa_medicos_pelo_brasil.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1028/pl_05.2023_credito_suplementar_superavit.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1029/pl_06.2023_licenca_maternidade_1.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1030/pl_07.2023_altera_lei_conselho_3.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1031/pl_08.2023_credito_suplementar_superavit.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1094/pl_09.2023_inspecao_sanitaria_2.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1131/pl_010.2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1139/pl_011.2023_cmde.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1140/pl_012.2023_bdmg_ubs.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1141/pl_013.2023_bdmg_vias_urbanas.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1142/pl_014.2023_margaridas_meia_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1183/pl_015.2023_altera_lei_multas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1184/pl_016.2023_campeonato_futebol_3.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1185/pl_17.2023_arvore_simbolo_do_municipio_1.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1186/pl_018.2023_premiacao_torneio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1187/pl_19.2023_credito_suplementar_aquisicao_de_veiculo_saude_excesso_de_arrecadacao_1_1.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1188/pl_20.2023_credito_suplementar_superavit_1.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1189/pl_21.2023_credito_suplementar_anulacao_folha_de_pagamento_fazenda_1.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1190/pl_22.2023_contratacoes_temporarias.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1219/pl_23.2023_credito_suplementar_superavit_turismo_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1220/pl_24.2023_credito_suplementar_superavit_saude_gov_adm.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1241/pl_25.2023_credito_suplementar_superavit_saude_cismas.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1242/pl_26.2023_credito_suplementar_anulacao_aquisicao_de_veiculos_social.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1243/projeto_de_lei_-_loa_2024_-_pmdm.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1244/projeto_de_lei_-_altera_ppa_2022-2025_-_pmdm.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1245/pl_29.2023_subvencao_social_apae.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1246/pl_30.2023_credito_suplementar_superavit_cemig.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1255/pl_31.2023_credito_suplementar_anulacao_aquisicao_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1256/pl_32.2023_assistencia_financeira_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1261/pl_33.2023_credito_suplementar_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1288/pl_34.2023_altera_lei_1569.23.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1289/pl_35.2023_altera_estatuto_ponto.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1295/pl_36.2023_dispoe_sobre_periodo_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1296/pl_37.2023_superavit_cesta_natalina_e_onibus.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1297/pl_38.2023_reducao_final_de_ano.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1298/pl_39.2023_reducao_e_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1343/pl_40.2023_credito_suplementar_camara.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1344/pl_41.2023_reducao_e_excesso_de_arrecadacao_final_3.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1347/pl_42.2023_-_revoga_lei_municipal_1379-_cmel.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1348/pl_43.2023_-_lei.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1349/pl_44.2023_credito_suplementar_camara.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1095/projeto_de_resolucao_no_01_-_regulamentacao_nll.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1096/projeto_de_resolucao_no_02_-_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1097/projeto_de_resolucao_no_03_-_bens_de_luxo.2.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1130/projeto_de_resolucao_no_04_2023_gestante.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1191/projeto_de_resolucao_no_06_aluno_nota_10.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1192/projeto_de_resolucao_no_07_regimento_interno_escola_legislativo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1247/projeto_de_resolucao_no08__titulos_honorificos.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1290/projeto_de_resolucao_no_09_lgpd.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1293/projeto_de_resolucao_no_10_altera_lei_veiculo_1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1294/projeto_de_resolucao_no_11_compra_de_miudos.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1129/mocao_de_apoio_001-2023_-_crefito_4.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1171/mocao_02-2023_-_mocao_de_aplauso_-_ao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1239/mocao_03-2023_-_mocao_de_aplauso_-_margarida.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1240/mocao_04-2023_-_mocao_de_pesar-_graia.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1257/mocao_05-2023_-_mocao_de_aplauso_-_alunos_e_orientadores.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1258/mocao_06-2023_-_mocao_de_aplauso_-_valdir_vieira.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1259/mocao_07-2023_-_mocao_de_aplauso_-_alunos_e_orientadores_filomena.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1260/mocao_08-2023_-_mocao_de_repudio_-_aborto.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1248/projeto_de_decreto_legislativo_01_aprovacao_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1249/projeto_de_decreto_legislativo_02_aprovacao_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1291/projeto_de_decreto_legislativo_03_titulo_benemerito.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1292/projeto_de_decreto_legislativo_04_titulo_honorario.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1010/pl-01.-2023-projeto-de-lei-complementar-esf.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1011/pl-02.-2023-projeto-de-lei--complementar-altera-lei-acendemias.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1012/pll_no_01_-_2023_reajuste_servidores_mesa.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1013/pll_no_02_-_2023_-_reajuste_vale_mesa.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1014/pll_no_03_-_2023__agentes_politicos_mesa.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1022/pll_no_04-2023_fixa_subsidios_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1023/pll_no_05-2023_-_fixa_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1024/pll_no_6_-_2023_estrada_rural_1.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1026/pll_no_7_-_2023__obriga_o_agressor_a_reparar_o_custo_de_tratamento_e_resgate_do_animal__sebastiao.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1143/pll_no_8_-_2023_semana_autismo_norival.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1172/pll_no_9_poda_de_arvores_marcus_ok.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1221/nova_redacao_pll_no_10_-_2023_projeto_de_lei_nova_estrutura_administrativa_1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1222/pll_no_11_-_projeto_de_lei_porcentagens_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1345/pll_no_14_-_2023__absorvente_norival.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1346/pll_no_13_-_2023__nome_de_rua_antonio.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1173/projeto_01_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1300/10_emenda_lei_organica-_bancada.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1015/indicacao_no_001-2023_-_jps_-_rocada_e_cascalhamento_alto_do_seiqui.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1016/indicacao_no_002-2023_-__mvo_-_flexibilidade_horario_atestado_piscina.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1017/indicacao_no_003-2023_-_nfa_-_manutencao_e_capina_rua_sebastiao_rodrigues_ferreira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1018/indicacao_no_004-2023_-_nfa_-_ssfv-__manutencao_e_capina_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1019/indicacao_no_005-2023_-_nfa_-_poda_bambuzal_no_corte.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1020/indicacao_no_006-2023_-_ssfv_-_instalacao_manilhas_taquaral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1021/indicacao_no_007-2022_-_als_-_manutencao_de_um_bueiro_mogiano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1032/indicacao_no_008-2022_-_jcr_-_manutencao_de_um_bueiro_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1033/indicacao_no_009-2023_-_nfa_-_faixa_de_pedestre_e_redutor_de_velocidade_prox_praca_sagrado_coracao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1034/indicacao_no_010-2023_-_nfa_-_faixa_de_pedestre_sup_lorena.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1035/indicacao_no_011-2023_-_tsm_-_sugestao_terceirizacao_obras.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1036/indicacao_no_012-2023_-_tsm_-_limpeza_rua_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1037/indicacao_no_013-2023_-__mvo_-_manutencao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1038/indicacao_no_014-2023_-_ragr_-_manutencao_estrada_da_linha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1039/indicacao_no_015-2022_-_jps_-_caixa_dagua_barreira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1040/indicacao_no_16-2023_-_jps__troca_lampadas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1041/indicacao_no_17-2023_-_jps_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1042/indicacao_no_018-2023_-_jps_-_limpeza_capina_e_rocada_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_no_019-2023_-_jps_-_pintura_lombada_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1044/indicacao_no_020-2023_-_tsm-_retirada_barreira_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1045/indicacao_no_021-2023_-_als_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1046/indicacao_no_022-2023_-_als_-_limpeza_capina_e_rocada_do_bairro__agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1047/indicacao_no_023-2022_-_als_cascalhamento_barrinha.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1048/indicacao_no_024-2023_-_ssfv_-_instalacao_nova_rede_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1049/indicacao_no_025-2023_-_als_-_limpeza_capina_e_rocada_do_bairro__bigua.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1050/indicacao_no_026-2023_-_nfa_-_erosao_rua_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1051/indicacao_no_027-2023_-_nfa_-_cascalhamento_e_rocada_rua_rosario.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1052/indicacao_no_028-2023_-_nfa_-_cavalos_campo_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1053/indicacao_no_029-2022_-_jps_cascalhamento_cachoerinha.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1054/indicacao_no_30-2023_-_jps__troca_lampadas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1055/indicacao_no_31-2023_-_jps_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1056/indicacao_no_32-2023_-_jps_-_rocada_posto_saude_barreira.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1057/indicacao_no_32-2023_-_jps_-_rocada_posto_saude_barreira.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1059/indicacao_no_35-2023_-_als__troca_lampadas_mogiano.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1060/indicacao_no_036-2023_-_nfa_-_corte_cedro_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1062/indicacao_no_038-2023_-_nfa-_ssfv_-_estrada_sengo_barreirinho_e_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1063/indicacao_no_39-2023_-_als_manutencao_estrada_bocaina.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1064/indicacao_no_40-2023_-_als_manutencao_bueiro_bairro_taquaral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1065/indicacao_no_41-2023_-_als_manutencao_estrada_do_morango.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1066/indicacao_no_042-2023_-_tsm_-_manutencao_estrada_bairro_sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1067/indicacao_no_043-2023_-_tsm_-_bueiros_bairro_sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1068/indicacao_no_044-2023_-_tsm_-_reforma_cerca_e_rampa_de_acesso_posto_mogiano.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1069/indicacao_no_45-2023_-_jps_-_erosao_ponte_barreirinha.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_no_46-2023_-_jps_-_erosao_ponte_bicas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1071/indicacao_no_47-2023_-_als_cx_agua_perez.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1073/indicacao_no_049-2023_-_jps_-_pintura_lombada_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1074/indicacao_no_050-2023_-_ragr_-_manutencao_estrada_da_linha.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1075/indicacao_no_51-2023_-_ragr__troca_lampadas_av_encontro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_no_052-2022_-_ragr--_troca_manilha_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1077/indicacao_no_54-2023_-___capina_e_manutencao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1078/indicacao_no_54-2023_-___capina_e_manutencao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1079/indicacao_no_55-2023_-_jps_-_laboratorio_medley.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1080/indicacao_no_056-2023_-_ssfv_-_instalacao_bueiros_linhha.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1081/indicacao_no_057-2023_-_ssfv_-manutencao_rua.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1082/indicacao_no_058-2023_-_jps_-_instalacao_conserva_barreira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1083/indicacao_no_059-2023_-_als_-_construcao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1084/indicacao_no_060-2022_-_ragr--_coleta_lixo_sertao_pequeno_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1085/indicacao_no_061-2022_-_tsm_-_manutencao_estrada_monteiro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1086/indicacao_no_062-2023_-_tsm-_retirada_barreira_brumado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1087/indicacao_no_063-2023_-_als_-_manutencao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1088/indicacao_no_64-2023_-_nfa_-_rocada_ponto_matadouro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1089/indicacao_no_065-2023_-tsm-_jps_-_rocada_e_cascalhamento_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_no_066-2023_-todos_-_realizacao_de_exames_de_colonoscopia.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1091/indicacao_no_067-2023_-_als_-_rocada_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1092/indicacao_no_068-2023_-_als_-_troca_calha_quadra_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1093/indicacao_no_069-2023_-als__troca_lampadas_bairro_da_barra.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1098/indicacao_no_070-2023_-_nfa_-_divulgacao_informacoes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1099/indicacao_no_071-2023_-_jcr_-_manutencao_bueiro_barreirinho_-_perus.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1100/indicacao_no_072-2023_-_rsr_-_construcao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1101/indicacao_no_073-2023_-_rsr_-_instalacao_manilhas_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1102/indicacao_no_074-2022_-_ragr_-_manutencao_estrada_sengo_-_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1103/indicacao_no_075-2023_-_ragr_-_limpeza_capina_e_rocada_entrada_cidade.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1104/indicacao_no_076-2022_-_ssfv_-_manutencao_estrada_monteiro.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1105/indicacao_no_077-2023_-_ragr_-_limpeza_capina_e_rocada_avenida_do_encontro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1106/indicacao_no_078-2023_-_jps_-_abertura_restaurantes_aos_domingos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1107/indicacao_no_079-2023_-_jps_ssfv_tsm-_abertura_caixa_24h.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1108/indicacao_no_080-2023_-tsm-_jps_-instalacao_redutor_de_velocidade_bigua.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1109/indicacao_no_081-2023_-ssfv_-_troca_holofotes_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1110/indicacao_no_082-2023_-mvoc_-_instalacao_cobertura_ponto_de_onibus_matriz.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1111/indicacao_no_083-2023_-ssfv_-_manutencao_estrada_agua_limpa-morangal.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1112/indicacao_no_084-2023_-_als_manutencao_estrada_do_barreirinho_ao_bigua.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1113/indicacao_no_085-2023_-_als_tsm_nfa_rampa_de_acesso_posto_de_saude_perus.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1114/indicacao_no_086-2023_-tsm-_als_-_ragr_-_intensificacao_da_campanha_dengue.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1115/indicacao_no_087-2023_-tsm-_als_-_ragr_-_realizacao_de_cirurgias_de_cataratas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1116/indicacao_no_088-2023_-_tsm_-_manutencao_estrada_barreirinho-_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_no_089-2023_-_jps_-_utensilios_para_quadra_barreira.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_no_090-2023_-mvoc_-_desmoronamento_barranco_escola_marques.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_no_091-2023_-_jps_-_limpeza_loteamento_barreira.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1120/indicacao_no_092-2023_-_tsm_manutencao_estrada_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1121/indicacao_no_093-2023_-_tsm_reajuste_plantao_motoristas_saude.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1122/indicacao_no_094-2023_-_todos_os_vereadores__seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1132/indicacao_no_095-2023_-_als_manutencao_placa_bairro_bocaina.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1133/indicacao_no_096-2023_-_als_manutencao_manilhas_biarro_da_bocaina.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1134/indicacao_no_097-2023_-_nfa_-_ceder_espaco_manobra_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_no_098-2023_-_nfa_-_muro_na_escola_vicentina.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1136/indicacao_no_099-2023_-_tsm_-_mvoc_-_manutencao_rampa_cadeirante.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1137/indicacao_no_100-2023_-_tsm_-_captacao_bairro_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_no_101-2023_-mvoc_-_limpeza_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1144/indicacao_no_102-2023_-_nfa_-_caminhao_de_lixo_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1145/indicacao_no_103-2023_-_rsr_-_instalacao_manilha_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1146/indicacao_no_104-2023_-_rsr_-_manutencao_estrada_dos_peres.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1147/indicacao_no_105-2023_-_jps_-_construcao_lombada_bairro_barreira.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1148/indicacao_no_106-2023_-_jps_-_construcao_bueiro_casa_tati.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1149/indicacao_no_107-2023_-_als_manutencao_manilha_sobradinho.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1150/indicacao_no_108-2023_-_als_manutencao_estrada_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1152/indicacao_no_110-2023_-_todos_os_vereadores_manutencao_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1153/indicacao_no_111-2023_-_instalacao_bueiros_bocaina_als.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1154/indicacao_no_112-2023_-_instalacao_dreno_matadouro_jcr.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1155/indicacao_no_113-2023_-_instalacao_redes_campo_centro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1156/indicacao_no_114-2023_-_instalacao_redes__e_caixa_d_agua.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_no_115-2023_-_passagem_de_maquina_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_no_116-2023_-_mvoc_manutencao_bueiro_bairro_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1159/indicacao_no_117-2023_-_als_manutencao_caixa_de_agua_barra.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1160/indicacao_no_118-2023_-_mais_dentista_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1161/indicacao_no_119-2023_-manutencao_e_reparos_bairro_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1162/indicacao_no_120-2023_-_tecnico_enfermagem_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1164/indicacao_no_122-2023_-_continuacao_calcamento_rua_vicente_jose_de_castro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1165/indicacao_no_123-2023_-_manutencao_estrada_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_no_124-2023_-_colocacao_de_corrimoes_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1176/indicacao_no_125-2023_-_recolocacao_de_placa_de_transito.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1177/indicacao_no_126-2023_-_tsm_manutencao_bueiro_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1178/indicacao_no_127-2023_-_nfa_-_bloquete_rua_sebastiao_rodrigues_ferreira.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1179/indicacao_no_128-2023_-_jps_-instalacao_de_cano.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1180/indicacao_no_129-2023_-_jcr_retirada_poste_monteiro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1182/indicacao_no_131-2023_-_tsm_caixa_dagua_monteiro.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_no_132-2023_-_jps_-caixa_dagua_rosario.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1195/indicacao_no_133-2023_-_jps_-instalacao_holofote_barreira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1196/indicacao_no_134-2023_-_jps_-_manutencao_predio_pm.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1198/indicacao_no_136-2023_-_jps_-tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1199/indicacao_no_137-2023_-_jps_-rocada_na_entrada_peixe.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1200/indicacao_no_138-2023_-_jps_-capina_e_rocada.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1201/indicacao_no_139-2023_-_jps_cascalho_no_baiero_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1202/indicacao_no_140-2023_-_jps_boeiro_bairro_das_bicas.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1203/indicacao_no_141-2023_-ssfv_bueiro_bairro_salto.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1204/indicacao_no_142-2023_-_tsm-veiculo_saude.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1205/indicacao_no_143-2023_-_als_-_ponto_onibus_mogiano.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1207/indicacao_no_145-2023_-_nfa__adesivo_nos_carros_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1208/indicacao_no_146-2023_-_als__cascalhamento_estrada_taquaral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1209/indicacao_no_147-2023_-_tsm-alocacao_de_servicos_gerais_saude_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1210/indicacao_no_148-2023_-_nfa-_programa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1211/indicacao_no_149-2023_-_ssfv-_rede_wi-fi.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1212/indicacao_no_150-2023_-_jps_-_manutencao_estrada.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1213/indicacao_no_151-2023_-_nfa_plcas_aviso_praca.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1214/indicacao_no_152-2023_-_ssfv_-_limpeza_caixa_agua.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1215/indicacao_no_153-2023_-_ssfv_-_rua_do_calcadao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1216/indicacao_no_154-2023_-_jps_-_rua_conti.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1217/indicacao_no_155-2023_-_als_-_lixeira_na_barra.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1218/indicacao_no_156-2023_-_jps_-_lixeira_areia_branca.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1223/indicacao_no_157-2023_-_als_-_ssfv.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1224/indicacao_no_158-2023_-_ssfv_pintura_lombadas_cidade.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1225/indicacao_no_159-2023_-_ssfv_ponte_monteiro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1226/indicacao_no_160-2023_-_ssfv_cascalhamento_bigua.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1228/indicacao_no_162-2023_-_als_-__tsm_-_atendimento_paiol.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_no_163-2023_-_als_-__reajuste_plantao_motoristas_saude.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_no_164-2023_-_nfa_-__manutencao_bueiro_rua_paulino_faria.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1231/indicacao_no_165-2023_-_nfa_-_oficinas_nos_bairros_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1232/indicacao_no_166-2023_-_rsr_-_manutencao_campo_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1233/indicacao_no_167-2023_-_ssfv_-_calcamento_bairro_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1234/indicacao_no_168-2023_-_ssfv_-_manutencao_ponte.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1235/indicacao_no_169-2023_-_tsm_-_rsr_manutencao_captacao_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1236/indicacao_no_170-2023_-_tsm_-__manutencao_viela_supermercado_lorena.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1237/indicacao_no_171-2023_-_tsm_-__manutencao_rua_vera_giffoni.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1262/indicacao_no_172-2023_-_als_-_reparo_bueiro_barra.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1264/indicacao_no_173-2023_-_als_-_reparo_bueiro_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_no_174-2023_-_nfa_-_reparo_madeiramento_da_praca.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_no_175-2023_-_nfa_-_reparo_barranco_brumado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_no_176-2023_-ssfv_-_rua_joaquim_dias_silva.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_no_177-2023_-rsr_-_cascalhamento_pe_da_serra.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1269/indicacao_no_178-2023_-_tsm_-_carros_abandonados.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1270/indicacao_no_179-2023_-_nfa_-_buraco_bairro_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1271/indicacao_no_180-2023_-_tsm-_rocada_e_capina.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1272/indicacao_no_181-2023_-_tsm-_nfa_-_rocada_e_capina_rua_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1273/indicacao_no_182-2023_-_nfa_-_calcadao_igreja_matriz.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1274/indicacao_no_183-2023_-_rsr_-_corte_de_pedra.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1275/indicacao_no_184-2023_-_jps_-_limpeza_capina_e_rocada_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1276/indicacao_no_185-2023_-_jps_-_limpeza_caixa_agua_bairro_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1277/indicacao_no_186-2023_-_rsr_-_manutencao_estrada_do_lopes.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1278/indicacao_no_187-2023_-_jps_-_manutencao_posto_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1279/indicacao_no_188-2023_-_jps_-_manutencao_buraco_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1280/indicacao_no_189-2023_-_jps_-_manutencao_mina_dagua.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1281/indicacao_no_190-2023_-_jps_-_pintura_lombada_bairro_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1282/indicacao_no_191-2023_-_als_-_manutencao_ponte_do_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1283/indicacao_no_192-2023_-_rsr_-_manutencao_traves_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1284/indicacao_no_193-2023_-_ssfv_-_calcamento_salto.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1285/indicacao_no_194-2023_-_ssfv_-_poda_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1286/indicacao_no_195-2023_-_jps_-_lampada_queimada.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1287/indicacao_no_196-2023_-_jps_-_limpeza_no_rio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacao_no_197-2023_-_nfa_-_manutencao_bloquetes.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_no_198-2023_-rsr_bueiro_bairro_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1303/indicacao_no_199-2023_-_ssfv_-_manutencao_bloquetes.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_no_200-2023_-_todos_-_solicitar_conservas.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacao_no_201-2023_-_tsm_-_limpeza_ao_redor_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacao_no_202-2023_-_jps_-_limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1307/indicacao_no_203-2023_-_jps_-_limpeza__ruas_proximo_ao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1308/indicacao_no_204-2023_-_ragr_-_manutencao_agua_bairro_turma.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1309/indicacao_no_205-2023_-_ssfv_-_rocada_capina_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1310/indicacao_no_206-2023_-_mvoc_-_limpeza_no_rio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1311/indicacao_no_207-2023_-_nfa_-redutor_velocidade.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1312/indicacao_no_208-2023_-_ragr_-_limpeza_bairro_linha.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1313/indicacao_no_209-2023_-_rsr_-_embalagens_de_agrotoxicos.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1314/indicacao_no_210-2023_-_ssfv_diminuicao_lombadas_cidade.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao_no_211-2023_-_tsm_manutencao_estrada.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_no_212-2023_-_rsr_manutencao_tampa_bueiro.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_no_213-2023_-_rsr_rocada_e_limpeza_rosario_e_pontilhao.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1318/indicacao_no_214-2023_-_jps_instalacao_camera_seguranca.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_no_215-2023_-_nfa_poda_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1320/indicacao_no_216-2023_-_nfa_rocada_e_capina.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1321/indicacao_no_217-2023_-_ragr_rocada_e_capina.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1322/indicacao_no_218-2023_-_ragr_manutencao_ponte_monjolinho.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1323/indicacao_no_219-2023_-_jps_rocada_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1324/indicacao_no_220-2023_-_jps_manutencao_manilhas_barreira.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1325/indicacao_no_221-2023_-_jps_troca_de_lampada_barreira.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1326/indicacao_no_222-2023_-_jps_bairro_vila_rica_lixo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao_no_223-2023_-_jps_vagas_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_no_224-2023_-_tsm_corrimao_rampa_cras.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao_no_225-2023_-_alsljcr-nfa-rsr-ssfv-tsm_-_solicitar_manutencao_rosario.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_no_226-2023_-_jps_rocada_centro_cidade.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1123/requerimento_no_01-2023_-_nfa_-_situacao_reurb.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1124/requerimento_no_02-2023_-_ragr_-_situacao_tfd.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1125/requerimento_no_03-2023_-_tsm_-_situacao_pead.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1126/requerimento_no_04-2023_-_als_-_situacao_instalacao_torre_da_barra.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1127/requerimento_no_05-2023_-_jps_-_falta_de_execucao_das_indicacoes.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1128/requerimento_no_06-2023_-_mvoc_-_solicitacao_funeraria.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1166/requerimento_no_07-2023_-_nfa_-_cameras_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1167/requerimento_no_08-2023_-_nfa_-_febre_aftosa_e_brucelose.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1168/requerimento_no_09-2023_-_nfa_-_concurso.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1169/requerimento_no_10-2023_-_mvoc_-_rampas_de_acesso.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1170/requerimento_no_11-2023_-_tsm_-_emplacamento_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1193/requerimento_no_12-2023_mvoc_-_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1238/requerimento_no_13-2023_tsm-als-jdo-jcr.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1250/requerimento_no_14-2023_jps_-_placa_eu_amo_delfim_moreira.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1251/requerimento_no_15-2023_als_-_contrato_de_obras.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1252/requerimento_no_16-2023_-_tsm_-_tempo_de_marcacao_de_consulta.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1253/requerimento_no_17_-2023_-_nfa_-potabilidade_agua.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1254/requerimento_no_18_-2023_-_nfa_-csaude_-_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1331/requerimento_no_19-2023_nfa_-_memorial_padre_leo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1332/requerimento_no_20-2023_tsm_-__veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1333/requerimento_no_21-2023_tsm_-__cirurgia_catarata.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1334/requerimento_no_22-2023_-_tsm-als-ragr_-_consulta_paciente_oncologico.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1335/requerimento_no_23-2023_-_tsm-als-ragr_-_reajuste_plantonistas_saude.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1336/requerimento_no_24-2023_-_todos_os_vereadores_-_obra_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1337/requerimento_no_25-2023_-_todos_os_vereadores_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1338/requerimento_no_26-2023_comissao_saude.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1339/requerimento_no_27-2023_jcr_-__emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1340/requerimento_no_28-2023_jps_-__emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1341/requerimento_no_29-2023_nfa_-__emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1342/requerimento_no_30-2023_rsr_-__emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1009/pl-02.2023--recomposicao-dos-servidores.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1025/pl_03.2023_credito_suplementar_amortizacao_bdmg.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1027/pl_04.2023_cria_ajuda_de_custo_programa_medicos_pelo_brasil.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1028/pl_05.2023_credito_suplementar_superavit.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1029/pl_06.2023_licenca_maternidade_1.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1030/pl_07.2023_altera_lei_conselho_3.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1031/pl_08.2023_credito_suplementar_superavit.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1094/pl_09.2023_inspecao_sanitaria_2.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1131/pl_010.2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1139/pl_011.2023_cmde.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1140/pl_012.2023_bdmg_ubs.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1141/pl_013.2023_bdmg_vias_urbanas.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1142/pl_014.2023_margaridas_meia_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1183/pl_015.2023_altera_lei_multas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1184/pl_016.2023_campeonato_futebol_3.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1185/pl_17.2023_arvore_simbolo_do_municipio_1.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1186/pl_018.2023_premiacao_torneio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1187/pl_19.2023_credito_suplementar_aquisicao_de_veiculo_saude_excesso_de_arrecadacao_1_1.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1188/pl_20.2023_credito_suplementar_superavit_1.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1189/pl_21.2023_credito_suplementar_anulacao_folha_de_pagamento_fazenda_1.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1190/pl_22.2023_contratacoes_temporarias.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1219/pl_23.2023_credito_suplementar_superavit_turismo_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1220/pl_24.2023_credito_suplementar_superavit_saude_gov_adm.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1241/pl_25.2023_credito_suplementar_superavit_saude_cismas.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1242/pl_26.2023_credito_suplementar_anulacao_aquisicao_de_veiculos_social.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1243/projeto_de_lei_-_loa_2024_-_pmdm.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1244/projeto_de_lei_-_altera_ppa_2022-2025_-_pmdm.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1245/pl_29.2023_subvencao_social_apae.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1246/pl_30.2023_credito_suplementar_superavit_cemig.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1255/pl_31.2023_credito_suplementar_anulacao_aquisicao_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1256/pl_32.2023_assistencia_financeira_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1261/pl_33.2023_credito_suplementar_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1288/pl_34.2023_altera_lei_1569.23.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1289/pl_35.2023_altera_estatuto_ponto.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1295/pl_36.2023_dispoe_sobre_periodo_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1296/pl_37.2023_superavit_cesta_natalina_e_onibus.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1297/pl_38.2023_reducao_final_de_ano.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1298/pl_39.2023_reducao_e_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1343/pl_40.2023_credito_suplementar_camara.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1344/pl_41.2023_reducao_e_excesso_de_arrecadacao_final_3.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1347/pl_42.2023_-_revoga_lei_municipal_1379-_cmel.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1348/pl_43.2023_-_lei.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1349/pl_44.2023_credito_suplementar_camara.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1095/projeto_de_resolucao_no_01_-_regulamentacao_nll.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1096/projeto_de_resolucao_no_02_-_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1097/projeto_de_resolucao_no_03_-_bens_de_luxo.2.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1130/projeto_de_resolucao_no_04_2023_gestante.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1191/projeto_de_resolucao_no_06_aluno_nota_10.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1192/projeto_de_resolucao_no_07_regimento_interno_escola_legislativo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1247/projeto_de_resolucao_no08__titulos_honorificos.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1290/projeto_de_resolucao_no_09_lgpd.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1293/projeto_de_resolucao_no_10_altera_lei_veiculo_1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1294/projeto_de_resolucao_no_11_compra_de_miudos.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1129/mocao_de_apoio_001-2023_-_crefito_4.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1171/mocao_02-2023_-_mocao_de_aplauso_-_ao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1239/mocao_03-2023_-_mocao_de_aplauso_-_margarida.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1240/mocao_04-2023_-_mocao_de_pesar-_graia.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1257/mocao_05-2023_-_mocao_de_aplauso_-_alunos_e_orientadores.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1258/mocao_06-2023_-_mocao_de_aplauso_-_valdir_vieira.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1259/mocao_07-2023_-_mocao_de_aplauso_-_alunos_e_orientadores_filomena.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1260/mocao_08-2023_-_mocao_de_repudio_-_aborto.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1248/projeto_de_decreto_legislativo_01_aprovacao_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1249/projeto_de_decreto_legislativo_02_aprovacao_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1291/projeto_de_decreto_legislativo_03_titulo_benemerito.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1292/projeto_de_decreto_legislativo_04_titulo_honorario.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1010/pl-01.-2023-projeto-de-lei-complementar-esf.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1011/pl-02.-2023-projeto-de-lei--complementar-altera-lei-acendemias.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1012/pll_no_01_-_2023_reajuste_servidores_mesa.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1013/pll_no_02_-_2023_-_reajuste_vale_mesa.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1014/pll_no_03_-_2023__agentes_politicos_mesa.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1022/pll_no_04-2023_fixa_subsidios_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1023/pll_no_05-2023_-_fixa_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1024/pll_no_6_-_2023_estrada_rural_1.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1026/pll_no_7_-_2023__obriga_o_agressor_a_reparar_o_custo_de_tratamento_e_resgate_do_animal__sebastiao.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1143/pll_no_8_-_2023_semana_autismo_norival.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1172/pll_no_9_poda_de_arvores_marcus_ok.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1221/nova_redacao_pll_no_10_-_2023_projeto_de_lei_nova_estrutura_administrativa_1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1222/pll_no_11_-_projeto_de_lei_porcentagens_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1345/pll_no_14_-_2023__absorvente_norival.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1346/pll_no_13_-_2023__nome_de_rua_antonio.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1173/projeto_01_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2023/1300/10_emenda_lei_organica-_bancada.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H341"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="224.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="177.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="176.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>