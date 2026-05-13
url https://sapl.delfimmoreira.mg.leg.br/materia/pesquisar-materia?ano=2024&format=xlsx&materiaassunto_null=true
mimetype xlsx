--- v0 (2025-12-14)
+++ v1 (2026-05-13)
@@ -54,2457 +54,2457 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1361/indicacao_no_01-2024_-_comissao_saude-_dengue.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1361/indicacao_no_01-2024_-_comissao_saude-_dengue.pdf</t>
   </si>
   <si>
     <t>intensifiquem os trabalhos de combate a dengue em nosso município.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1362/indicacao_no_002-2024_-_tsm_manutencao_rua_sao_benedito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1362/indicacao_no_002-2024_-_tsm_manutencao_rua_sao_benedito.pdf</t>
   </si>
   <si>
     <t>providenciem a manutenção na rua São Benedito.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1363/indicacao_no_003-2024_-_tsm_ferias_premio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1363/indicacao_no_003-2024_-_tsm_ferias_premio.pdf</t>
   </si>
   <si>
     <t>analisem a possibilidade de  alteração do tempo das férias prêmio, da qual consta no Estatuto do Servidor Público de Delfim Moreira</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1364/indicacao_no_004-2024_-_tsm_-_rocada_campo_sta_luzia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1364/indicacao_no_004-2024_-_tsm_-_rocada_campo_sta_luzia.pdf</t>
   </si>
   <si>
     <t>providenciem a roçada no campo do bairro Santa Luzia</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1365/indicacao_no_005-2024_-_tsm_-_banco_posto_saude_centro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1365/indicacao_no_005-2024_-_tsm_-_banco_posto_saude_centro.pdf</t>
   </si>
   <si>
     <t>providenciem bancos em frente ao posto de saúde do centro</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, José Carlos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_no_006-2024_-_als-jcr__coleta_de_lixo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_no_006-2024_-_als-jcr__coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>providenciem a coleta de lixo no bairro Pessegueiro e no bairro do Lopes</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_no_007-2024_-_nfa_-_ssfv__bebdouro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_no_007-2024_-_nfa_-_ssfv__bebdouro.pdf</t>
   </si>
   <si>
     <t>providenciem a colocação de bebedouros na quadra, ao lado do campo de futebol, no ginásio e no vestiário.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_no_008-2024_-_nfa_-_extensao_perimetro_urbano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_no_008-2024_-_nfa_-_extensao_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>a viabilidade da extensão do perímetro urbano do município</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Sebastião dos Santos Fortes Vieira, Marcus Vinicius de Oliveira Costa</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1369/indicacao_no_009-2024_-__ssfv__calha_da_quadra.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1369/indicacao_no_009-2024_-__ssfv__calha_da_quadra.pdf</t>
   </si>
   <si>
     <t>providenciem a manutenção da quadra coberta, ao lado do campo de futebol.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1370/indicacao_no_10-2024_-_als-_cobertura_para_o_lixo_da_agua_impa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1370/indicacao_no_10-2024_-_als-_cobertura_para_o_lixo_da_agua_impa.pdf</t>
   </si>
   <si>
     <t>providenciem uma cobertura adequada para colocarem o lixo no bairro Água Limpa.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_no_011-2024_-_als-_cobertura_no_portao_da_escola__agua_impa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_no_011-2024_-_als-_cobertura_no_portao_da_escola__agua_impa.pdf</t>
   </si>
   <si>
     <t>providenciem uma cobertura em cima do portão da Escola Municipal José Carlos Ribeiro Fortes no bairro da Água Limpa.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1372/indicacao_no_012-2024_-_als-arrume_o_passeio_da_escola_da_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1372/indicacao_no_012-2024_-_als-arrume_o_passeio_da_escola_da_agua_limpa.pdf</t>
   </si>
   <si>
     <t>arrumem, a entrada da escola da Água Limpa ,que está com o passeio quebrado, o que tem causado transtornos, especialmente em dias de chuva.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1373/indicacao_no_013-2024_-_als_-_rocada_e_capina_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1373/indicacao_no_013-2024_-_als_-_rocada_e_capina_agua_limpa.pdf</t>
   </si>
   <si>
     <t>roçada e capina no bairro da Água Limpa, próximo ao bar do boi.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1374/indicacao_no_014-2024_-_nfa_-_fumace_para_a_dengue.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1374/indicacao_no_014-2024_-_nfa_-_fumace_para_a_dengue.pdf</t>
   </si>
   <si>
     <t>a viabilidade e possibilidade do município em fazer o uso do fumacê no combate ao mosquito Aedes aegypti</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Ritieli Aparecida Graciano Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1375/indicacao_no_015-2024_-_ragr_-_manutencao_estrada_da_linha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1375/indicacao_no_015-2024_-_ragr_-_manutencao_estrada_da_linha.pdf</t>
   </si>
   <si>
     <t>manutenção na estrada da linha, próximo à turma</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1376/indicacao_no_016-2024_-_ssfv_-_averiguacoes_casas_abandonadas_dengue.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1376/indicacao_no_016-2024_-_ssfv_-_averiguacoes_casas_abandonadas_dengue.pdf</t>
   </si>
   <si>
     <t>averiguações em casas e terrenos abandonados no município em combate aos criadouros do mosquito  Aedes aegypti</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/</t>
   </si>
   <si>
     <t>roçada e capina no parquinho instalado no bairro da Água Limpa.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_no_018-2024_-_als_-_rocada_e_capina_bairro_paiol.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_no_018-2024_-_als_-_rocada_e_capina_bairro_paiol.pdf</t>
   </si>
   <si>
     <t>roçada e capina no bairro do Paiol.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_no_019-2024_-_nfa_-_patrol_e_cascalhamento_brumado.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_no_019-2024_-_nfa_-_patrol_e_cascalhamento_brumado.pdf</t>
   </si>
   <si>
     <t>serviço de patrol e cascalhamento no bairro do Brumado, para cima do novo calçamento, próximo a casa da Fátima</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Marcus Vinicius de Oliveira Costa</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_no_020-2024_-_mvoc_-_manutencao_parquinho_estacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_no_020-2024_-_mvoc_-_manutencao_parquinho_estacao.pdf</t>
   </si>
   <si>
     <t>limpeza e manutenção no parquinho, ao lado da Estação</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1381/indicacao_no_021-2024_-_als_-_rocada_e_capina_estrada_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1381/indicacao_no_021-2024_-_als_-_rocada_e_capina_estrada_agua_limpa.pdf</t>
   </si>
   <si>
     <t>roçada e capina no bairro da Água Limpa, na estrada da linha, do “Tatão” até a Estação.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>a instalação de bancos e a utilização de produtos para a eliminação e prevenção de carrapatos ao redor do campo  Benedito Rodrigues Ferreira</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1395/indicacao_no_023-2024_-_nfa_-_limpeza_e_rocada_rua_da_linha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1395/indicacao_no_023-2024_-_nfa_-_limpeza_e_rocada_rua_da_linha.pdf</t>
   </si>
   <si>
     <t>serviço de limpeza e roçada na rua da Linha, da estação até um pouco para frente do Matadouro.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Marcus Vinicius de Oliveira Costa, Antônio Luciano da Silva, José Carlos Rodrigues, Jucemar Paulo dos Santos, Norival Freitas Alkmin, Reinaldo Sávio Ribeiro, Ritieli Aparecida Graciano Rodrigues, Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1396/indicacao_no_024-2024_-_todos_-_controle_velocidade_wensceslau_braz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1396/indicacao_no_024-2024_-_todos_-_controle_velocidade_wensceslau_braz.pdf</t>
   </si>
   <si>
     <t>controle de velocidade na Rua Wenceslau Braz, no centro de Delfim Moreira.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1397/indicacao_no_025-2024_-_tsm_-_lixeiras_seletivas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1397/indicacao_no_025-2024_-_tsm_-_lixeiras_seletivas.pdf</t>
   </si>
   <si>
     <t>providenciem a instalação de mais lixeiras seletivas em nossa cidade</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_no_026-2024_-_jps_-_cascalhamento_morro_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_no_026-2024_-_jps_-_cascalhamento_morro_barreira.pdf</t>
   </si>
   <si>
     <t>o cascalhamento no morro do loteamento, bairro da Barreira.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1399/indicacao_no_027-2024_-_tsm_-_desassoreamento_do_rio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1399/indicacao_no_027-2024_-_tsm_-_desassoreamento_do_rio.pdf</t>
   </si>
   <si>
     <t>providenciem a roçada, capina e o desassoreamento  do rio de nossa cidade</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_no_028-2024_-_jps_-_limpeza_bairro_das_bicas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_no_028-2024_-_jps_-_limpeza_bairro_das_bicas.pdf</t>
   </si>
   <si>
     <t>providenciem a roçada, capina e cascalhamento no bairro das Bicas, “Vila dos Quintinos”</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_no_029-2024_-_tsm-_ventilador_nos_bairros.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_no_029-2024_-_tsm-_ventilador_nos_bairros.pdf</t>
   </si>
   <si>
     <t>providenciem a instalação de  ventiladores nos postos de saúde dos Bairros.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_no_030-2024_-_todos_-_insufilm_carro_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_no_030-2024_-_todos_-_insufilm_carro_saude.pdf</t>
   </si>
   <si>
     <t>películas em vidros de carros utilizados para o transporte de pacientes oncológicos</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1403/indicacao_no_031-2024_-_ssfv_-_uniforme_secretaria_de_obras.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1403/indicacao_no_031-2024_-_ssfv_-_uniforme_secretaria_de_obras.pdf</t>
   </si>
   <si>
     <t>providência de uniforme aos servidores da Secretaria de Obras</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1404/indicacao_no_032-2024_-_als_-_manutencao_estrada_barreirinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1404/indicacao_no_032-2024_-_als_-_manutencao_estrada_barreirinho.pdf</t>
   </si>
   <si>
     <t>manutenção na estrada do Barreirinho.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>José Carlos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1405/indicacao_no_033-2024_-_jcr_-_rocada_e_capina_estrada_joaquim_de_oliveira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1405/indicacao_no_033-2024_-_jcr_-_rocada_e_capina_estrada_joaquim_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Roçada e capina na rua Joaquim de Oliveira, no centro de Delfim Moreira</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1406/indicacao_no_034-2024_-_ssfv_-_calcamento_rua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1406/indicacao_no_034-2024_-_ssfv_-_calcamento_rua.pdf</t>
   </si>
   <si>
     <t>Calçamento na rua Henrique de Souza e Silva, bairro Caquende</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1407/indicacao_no_035-2024_-_ssfv_-_manutencao_rua_cemiterio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1407/indicacao_no_035-2024_-_ssfv_-_manutencao_rua_cemiterio.pdf</t>
   </si>
   <si>
     <t>manutenção na rua do cemitério</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1408/indicacao_no_036-2024_-_ssfv_-_rocada_e_capina_em_frente__a_prefeitura.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1408/indicacao_no_036-2024_-_ssfv_-_rocada_e_capina_em_frente__a_prefeitura.pdf</t>
   </si>
   <si>
     <t>roçada e capina na rua  Jorge Pereira de Alkmim, em frente à Prefeitura.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_no_037-2024_-_als_-_manutencao_bueiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_no_037-2024_-_als_-_manutencao_bueiro.pdf</t>
   </si>
   <si>
     <t>manutenção de um bueiro na estrada no bairro Mogiano, próximo a entrada para o município de  Virgínia</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1410/indicacao_no_038-2024_-_nfa_-_manutencao_lampadas_quadra.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1410/indicacao_no_038-2024_-_nfa_-_manutencao_lampadas_quadra.pdf</t>
   </si>
   <si>
     <t>a troca dos refletores da quadra coberta ao lado do campo.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_no_039-2024_-_als_-_manutencao_bueiro_mogiano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_no_039-2024_-_als_-_manutencao_bueiro_mogiano.pdf</t>
   </si>
   <si>
     <t>a manutenção de um bueiro no bairro Mogiano, na volta do açude.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1412/indicacao_no_040-2024_-_als_-_kits_agente_de_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1412/indicacao_no_040-2024_-_als_-_kits_agente_de_saude.pdf</t>
   </si>
   <si>
     <t>kits de aparelhos básicos de prevenção para os agentes de Saúde.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1413/indicacao_no_041-2024_-_als_-_postes_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1413/indicacao_no_041-2024_-_als_-_postes_rio_claro.pdf</t>
   </si>
   <si>
     <t>instalação de postes com iluminarias no bairro do Rio Claro, próximo ao Martiliano.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_no_042-2024_-_als_-_instalacao_de_rede.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_no_042-2024_-_als_-_instalacao_de_rede.pdf</t>
   </si>
   <si>
     <t>instalação de redes em “L” no campo no bairro do Barreiro.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1415/indicacao_no_043-2024_-_als_-_manutencao_ponte.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1415/indicacao_no_043-2024_-_als_-_manutencao_ponte.pdf</t>
   </si>
   <si>
     <t>manutenção na ponte do Rio Claro, próximo a casa do Sr. Alsino.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1416/indicacao_no_044-2024_-_als_-_limpeza_cemiterio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1416/indicacao_no_044-2024_-_als_-_limpeza_cemiterio.pdf</t>
   </si>
   <si>
     <t>providenciem capina e limpeza no cemitério do Centro</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Ritieli Aparecida Graciano Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1417/indicacao_no_045-2024_-_als_-_manutencao_poste_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1417/indicacao_no_045-2024_-_als_-_manutencao_poste_barreira.pdf</t>
   </si>
   <si>
     <t>a troca de um poste de madeira no bairro da Barreira, próximo ao poliesportivo</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1418/indicacao_no_046-2024_-_ragr_-_manutencao_estrada_da_linha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1418/indicacao_no_046-2024_-_ragr_-_manutencao_estrada_da_linha.pdf</t>
   </si>
   <si>
     <t>manutenção na estrada da linha, próximo ao matadouro.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1419/indicacao_no_047-2024_-_nfa_-_manutencao_muro_cemiterio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1419/indicacao_no_047-2024_-_nfa_-_manutencao_muro_cemiterio.pdf</t>
   </si>
   <si>
     <t>providenciem a reconstrução da parte caída do muro do cemitério municipal</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_no_048-2024_-_ssfv_-_cemiterio_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_no_048-2024_-_ssfv_-_cemiterio_rio_claro.pdf</t>
   </si>
   <si>
     <t>providenciem a iluminação e calçamento no bairro do Rio Claro, na rua que sobe para o cemitério.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_no_049-2024_-_jcr_-_manutencao_banheiro_publico.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_no_049-2024_-_jcr_-_manutencao_banheiro_publico.pdf</t>
   </si>
   <si>
     <t>providenciem a manutenção no banheiro público de nosso município.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_no_050-2024_-_tsm_-_manutencao_estrada_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_no_050-2024_-_tsm_-_manutencao_estrada_agua_limpa.pdf</t>
   </si>
   <si>
     <t>manutenção da Estrada antiga, entre a Água limpa e a Estação.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_no_051-2024_-_ssfv_-_volta_de_cavalos_exposicao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_no_051-2024_-_ssfv_-_volta_de_cavalos_exposicao.pdf</t>
   </si>
   <si>
     <t>providenciem o retorno dos cavalos na Exposição Agropecuária de Delfim Moreira para o ano de 2024.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_no_052-2024_-_comissao_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_no_052-2024_-_comissao_saude.pdf</t>
   </si>
   <si>
     <t>a construção de uma cobertura no pátio da UBS para guardar os veículos.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1425/indicacao_no_053-2024_-_jps_-_manutencao_estrada_bairro_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1425/indicacao_no_053-2024_-_jps_-_manutencao_estrada_bairro_da_barreira.pdf</t>
   </si>
   <si>
     <t>a manutenção na estrada no bairro da Barreira, próximo a casa do Sr. Adilson.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1453/indicacao_no_054-2024_-_nfa_-_manutencao_bueiro_perus.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1453/indicacao_no_054-2024_-_nfa_-_manutencao_bueiro_perus.pdf</t>
   </si>
   <si>
     <t>manutenção no bueiro na estrada dos Perus, em frente a casa do Wellington Sene.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1454/indicacao_no_055-2024_-_nfa_-_manutencao_ponte_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1454/indicacao_no_055-2024_-_nfa_-_manutencao_ponte_agua_limpa.pdf</t>
   </si>
   <si>
     <t>providenciem a manutenção na ponte do bairro Água Limpa.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Reinaldo Sávio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1455/indicacao_no_056-2024_-_rsr_-_lombada_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1455/indicacao_no_056-2024_-_rsr_-_lombada_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>providenciem a construção de uma lombada no bairro do Sertão Pequeno, próximo a mercearia do Walter</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1456/indicacao_no_057-2024_-_ragr_-_fios_de_energia_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1456/indicacao_no_057-2024_-_ragr_-_fios_de_energia_barreira.pdf</t>
   </si>
   <si>
     <t>providenciem a manutenção de fios de energia caídos e energizados próximo à quadra do bairro da Barreira.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1457/indicacao_no_058-2024_-_tsm_-_bueiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1457/indicacao_no_058-2024_-_tsm_-_bueiro.pdf</t>
   </si>
   <si>
     <t>providenciem a instalação de bueiro no bairro Rio Comprido, sentido ao bairro do Quilombo, próximo ao terreno do Zé Maria.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1458/indicacao_no_059-2024_-rsr_-_manilha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1458/indicacao_no_059-2024_-rsr_-_manilha.pdf</t>
   </si>
   <si>
     <t>providenciem  doze manilhas de 40, no bairro Sertão Pequeno de baixo, próximo a casa do Donald.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1459/indicacao_no_060-2024_-_ragr_-_rocada_e_capina_seiqui.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1459/indicacao_no_060-2024_-_ragr_-_rocada_e_capina_seiqui.pdf</t>
   </si>
   <si>
     <t>providenciem a roçada e capina na estrada do Seiqui ao Córrego Alegre.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1460/indicacao_no_061-2024_-_ragr_-_manutencao_balanco_infinito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1460/indicacao_no_061-2024_-_ragr_-_manutencao_balanco_infinito.pdf</t>
   </si>
   <si>
     <t>providenciem a manutenção da estrada próximo ao balanço infinito, sentido areia branca.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1461/indicacao_no_062-2024_-_ragr_-_postinho_rio_comprido.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1461/indicacao_no_062-2024_-_ragr_-_postinho_rio_comprido.pdf</t>
   </si>
   <si>
     <t>providenciem um posto de saúde para o bairro Rio Comprido</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1462/indicacao_no_063-2024_-_ragr_-_rocada_bicas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1462/indicacao_no_063-2024_-_ragr_-_rocada_bicas.pdf</t>
   </si>
   <si>
     <t>providenciem a roçada e cascalhamento na estrada do bairro das Bicas</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1463/indicacao_no_064-2024_-_ragr_-_calcamento_subida_rio_comprido.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1463/indicacao_no_064-2024_-_ragr_-_calcamento_subida_rio_comprido.pdf</t>
   </si>
   <si>
     <t>providenciem um calçamento na subida do bairro Rio Comprido</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1464/indicacao_no_065-2024_-_ragr_-_bica_do_bacana.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1464/indicacao_no_065-2024_-_ragr_-_bica_do_bacana.pdf</t>
   </si>
   <si>
     <t>providenciem uma cobertura na bica d´água no bairro da Barreira.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1465/indicacao_no_066-2024_-_tsm_pintura_lombadas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1465/indicacao_no_066-2024_-_tsm_pintura_lombadas.pdf</t>
   </si>
   <si>
     <t>providências quanto a pintura de lombadas no bairro do Brumado e Santa Luzia.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1466/indicacao_no_067-2024_-_als_poste_bocaina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1466/indicacao_no_067-2024_-_als_poste_bocaina.pdf</t>
   </si>
   <si>
     <t>a instalação de 3 postes com luminárias no bairro da Bocaina.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1467/indicacao_no_068-2024_-_jps_quadra_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1467/indicacao_no_068-2024_-_jps_quadra_barreira.pdf</t>
   </si>
   <si>
     <t>manutenção na calha, na fechadura da porta do refeitório e roçada em torno da quadra</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1468/indicacao_no_069-2024_-_tsm_quebra_molas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1468/indicacao_no_069-2024_-_tsm_quebra_molas.pdf</t>
   </si>
   <si>
     <t>a instalação de um quebra molas na rua Gustavo Sifronio Moreira (rua do cemitério municipal).</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1469/indicacao_no_070-2024_-_jcr_coleta_de_embalagens.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1469/indicacao_no_070-2024_-_jcr_coleta_de_embalagens.pdf</t>
   </si>
   <si>
     <t>a execução do serviço na coleta de embalagens de agrotóxicos</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1470/indicacao_no_071-2024_-_nfa_limpeza_terreno_prefeitura.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1470/indicacao_no_071-2024_-_nfa_limpeza_terreno_prefeitura.pdf</t>
   </si>
   <si>
     <t>limpeza e roçada no terreno municipal ao lado do cemitério</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1471/indicacao_no_072-2024_-_jps_poda_bairro_vila_rica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1471/indicacao_no_072-2024_-_jps_poda_bairro_vila_rica.pdf</t>
   </si>
   <si>
     <t>a poda de eucaliptos no bairro Vila Rica.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1472/indicacao_no_073-2024_-_jps-_manutencao_calcamento_do_bairro_vila_rica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1472/indicacao_no_073-2024_-_jps-_manutencao_calcamento_do_bairro_vila_rica.pdf</t>
   </si>
   <si>
     <t>manutenção de calçamento no bairro Vila Rica</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1473/indicacao_no_074-2024_-_jcr-_manutencao_calcamento_caquende.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1473/indicacao_no_074-2024_-_jcr-_manutencao_calcamento_caquende.pdf</t>
   </si>
   <si>
     <t>reparo no calçamento da rua Cláudio Benedito de Freitas, no bairro do Caquende</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1474/indicacao_no_075-2024_-_tsm_-_manutencao_bueiro_rua_clementina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1474/indicacao_no_075-2024_-_tsm_-_manutencao_bueiro_rua_clementina.pdf</t>
   </si>
   <si>
     <t>manutenção no bueiro da rua Clementino Batista da Cunha, próximo a residência da Cida.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1479/indicacao_no_076-2024_-_tsm_onibus_escola_vila_rica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1479/indicacao_no_076-2024_-_tsm_onibus_escola_vila_rica.pdf</t>
   </si>
   <si>
     <t>Solicita que o embarque e desembarque do ônibus escolar, seja feito no alto do bairro Vila Rica.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1480/indicacao_no_077-2024_-_tsm_-_lixeiras.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1480/indicacao_no_077-2024_-_tsm_-_lixeiras.pdf</t>
   </si>
   <si>
     <t>Solicita a  instalação de  lixeira  no final da rua São Benedito.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>CSaúde - Comissão de Saúde</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1481/indicacao_no_078-2024_-_tsm_-_cadeiras_na_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1481/indicacao_no_078-2024_-_tsm_-_cadeiras_na_saude.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de cadeiras na secretaria para as pessoas que vão marcar exames.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1482/indicacao_no_079-2024_-_jps_-_capina_e_rocada.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1482/indicacao_no_079-2024_-_jps_-_capina_e_rocada.pdf</t>
   </si>
   <si>
     <t>Solicita que  Providenciem a capina e limpeza na rua Marechal Deodoro, no centro da cidade.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1483/indicacao_no_80-2024.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1483/indicacao_no_80-2024.pdf</t>
   </si>
   <si>
     <t>Que providenciem a manutenção e troca de manilhamento em frente à Igreja Assembleia de Deus, no bairro da Barreira</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1484/indicacao_no_081-2024_quadra_filomena.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1484/indicacao_no_081-2024_quadra_filomena.pdf</t>
   </si>
   <si>
     <t>Providências quanto ao fechamento ou instalação de proteção na quadra da escola Filomena, considerando os pombos que procriam e sujam o ambiente que frequentam os alunos.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1485/indicacao_no_82-2024-_tsm.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1485/indicacao_no_82-2024-_tsm.pdf</t>
   </si>
   <si>
     <t>Que providenciem a  manutenção preventiva das margens e leito do Rio no bairro Biguá.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1486/indicacao_no_83-2024-als.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1486/indicacao_no_83-2024-als.pdf</t>
   </si>
   <si>
     <t>Que providenciem materiais básicos de manutenção ao cemitério do bairro do Rio Claro.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1487/indicacao_no_84-2024-als.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1487/indicacao_no_84-2024-als.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção na estrada do bairro Sertãozinho.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1488/indicacao_no_85-2024_nfa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1488/indicacao_no_85-2024_nfa.pdf</t>
   </si>
   <si>
     <t>Indica  o recuo da cerca da entrada da piscina para a manobra do ônibus escolar no centro da cidade .</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1489/indicacao_no_86-2024-_ssfv.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1489/indicacao_no_86-2024-_ssfv.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da lixeira no bairro Do Rio Claro, na entrada do bairro Sertãozinho.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1490/indicacao_no_87-2024-tsm.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1490/indicacao_no_87-2024-tsm.pdf</t>
   </si>
   <si>
     <t>Que providenciem a roçada na Rua Francisco Alves de  Faria no bairro Santa Cruz, próximo a residência do Antônio Carlos de Faria.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1491/indicacao_no_88-2024-tsm.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1491/indicacao_no_88-2024-tsm.pdf</t>
   </si>
   <si>
     <t>Que providenciem a instalação de uma lombada próximo à residência da Magda e do sítio Nossa Senhora das graças, no bairro do Biguá.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1492/indicacao_no_89-2024_ssfv.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1492/indicacao_no_89-2024_ssfv.pdf</t>
   </si>
   <si>
     <t>Que peovidencie a maior frequência de coletas de reciclados no bairro do Monteiro.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1493/indicacao_no_90-2024-_als.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1493/indicacao_no_90-2024-_als.pdf</t>
   </si>
   <si>
     <t>Que providencie a limpeza e manutenção no vestiário do campo do bairro Morangal</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1525/indicacao_no_091-2024_-_rsr_-_ponte_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1525/indicacao_no_091-2024_-_rsr_-_ponte_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Obras e Serviços urbanos, manutenção na ponte próxima à igreja do bairro Sertão Pequeno de baixo</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1526/indicacao_no_092-2024_-_ragr_-_estrada_manutencao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1526/indicacao_no_092-2024_-_ragr_-_estrada_manutencao.pdf</t>
   </si>
   <si>
     <t>a passagem de máquina e o cascalhamento da estrada do bairro Monjolinho até o alto da divisa</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1527/indicacao_no_093-2024_-_ragr_-_ponte_monjolinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1527/indicacao_no_093-2024_-_ragr_-_ponte_monjolinho.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos, a manutenção da ponte no bairro Monjolinho</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1528/indicacao_no_094-2024_-_ragr_-_calcamento_finalizacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1528/indicacao_no_094-2024_-_ragr_-_calcamento_finalizacao.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos, o referido acabamento no calçamento da Linha até o “Neri”.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1529/indicacao_no_095-2024_-ssfv-_estrada_monteiro_manutenca.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1529/indicacao_no_095-2024_-ssfv-_estrada_monteiro_manutenca.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Obras, a manutenção na estrada do bairro Monteiro.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1530/indicacao_no_096-2024_-mvoc_-_manutencao_rua_wenceslau_braz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1530/indicacao_no_096-2024_-mvoc_-_manutencao_rua_wenceslau_braz.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos, a manutenção na rua Wenceslau Braz, próximo à ponte</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1531/indicacao_no_097-2024_-_tsm_-manutencao_e_cascalhamento.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1531/indicacao_no_097-2024_-_tsm_-manutencao_e_cascalhamento.pdf</t>
   </si>
   <si>
     <t>providenciem a passagem de máquina e o  cascalhamento na estrada do bairro do Rosário</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1532/indicacao_no_098-2024_-_jps_-_limpeza_caixa_dagua_bicas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1532/indicacao_no_098-2024_-_jps_-_limpeza_caixa_dagua_bicas.pdf</t>
   </si>
   <si>
     <t>providenciem a limpeza da caixa d’agua no bairro das Bicas.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1533/indicacao_no_099-2024_-_jps_-_patrol__barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1533/indicacao_no_099-2024_-_jps_-_patrol__barreira.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Obras, serviço de Patrol  na rua areia Branca, no bairro da Barreira.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, José Carlos Rodrigues, Jucemar Paulo dos Santos, Marcus Vinicius de Oliveira Costa, Norival Freitas Alkmin, Reinaldo Sávio Ribeiro, Ritieli Aparecida Graciano Rodrigues, Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1534/indicacao_no_100-2024_-_todos_-_instalacao_de_bancos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1534/indicacao_no_100-2024_-_todos_-_instalacao_de_bancos.pdf</t>
   </si>
   <si>
     <t>indicam ao Sr. Prefeito e à Secretaria de Saúde, a instalação de cadeiras na unidade de atendimento do centro.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1535/indicacao_no_101-2024_-_rsr_-_pedra_estrada_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1535/indicacao_no_101-2024_-_rsr_-_pedra_estrada_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Obras, a retirada de uma pedra na subida do Sertão Pequeno.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1536/indicacao_no_102-2024_-_ragr_-_trecho_sao_bernardo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1536/indicacao_no_102-2024_-_ragr_-_trecho_sao_bernardo.pdf</t>
   </si>
   <si>
     <t>melhoria na estrada do bairro São Bernardo, próximo à casa do Lauriano, até a casa da dona Cida.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1537/indicacao_no_103-2024_-_jps_-_posto_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1537/indicacao_no_103-2024_-_jps_-_posto_barreira.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Saúde, limpeza e melhoria no posto de saúde do bairro da Barreira</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1538/indicacao_no_104-2024_-_tsm_-manutencao_banheiro_perus.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1538/indicacao_no_104-2024_-_tsm_-manutencao_banheiro_perus.pdf</t>
   </si>
   <si>
     <t>providenciem a manutenção do banheiro no posto de saúde, do bairro dos Perus.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1539/indicacao_no_105-2024_-_als_-_manutencao_bueiro_taquaral.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1539/indicacao_no_105-2024_-_als_-_manutencao_bueiro_taquaral.pdf</t>
   </si>
   <si>
     <t>manutenção no bueiro do bairro Taquaral, próximo  a igrejinha e a casa do senhor Antônio</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1540/indicacao_no_106-2024_-_ragr_-_manutencao_lombada_turma.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1540/indicacao_no_106-2024_-_ragr_-_manutencao_lombada_turma.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos, manutenção da lombada no bairro da Turma</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1541/indicacao_no_107-2024_-_ragr_-_manutencao_tampa_rede_de_esgoto.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1541/indicacao_no_107-2024_-_ragr_-_manutencao_tampa_rede_de_esgoto.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos, manutenção na tampa de rede de esgoto na Travessa Luiz da Ponte</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1542/indicacao_no_108-2024_-_tsm_-_cafe_pos_exame.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1542/indicacao_no_108-2024_-_tsm_-_cafe_pos_exame.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Saúde, a viabilidade de disponibilizar aos pacientes café após a coleta de sangue</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1543/indicacao_no_109-2024_-_tsm_-_lixeiras.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1543/indicacao_no_109-2024_-_tsm_-_lixeiras.pdf</t>
   </si>
   <si>
     <t>a troca do local da lixeira que está localizada na rua Henrique Gonçalves de Faria e a instalação de mais conjuntos de lixeiras Coletas Seletivas</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1544/indicacao_no_110-2024_-_als_-_manutencao_ponte_da_linha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1544/indicacao_no_110-2024_-_als_-_manutencao_ponte_da_linha.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos, manutenção na ponte da Linha</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1545/indicacao_no_111-2024_-mvoc_-_lombada_rua_joaquim_honorio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1545/indicacao_no_111-2024_-mvoc_-_lombada_rua_joaquim_honorio.pdf</t>
   </si>
   <si>
     <t>, indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos, a instalação de lombada na rua Joaquim Honório de Melo</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1546/indicacao_no_112-2024_-_tsm_-_arrecadacao_de_alimentos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1546/indicacao_no_112-2024_-_tsm_-_arrecadacao_de_alimentos.pdf</t>
   </si>
   <si>
     <t>a arrecadação de alimentos não perecíveis como forma de bilheteria solidária durante a XXXII Exposição Agropecuária de nosso Município</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1547/indicacao_no_113-2024_-_als_-_corte_bambuzeiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1547/indicacao_no_113-2024_-_als_-_corte_bambuzeiro.pdf</t>
   </si>
   <si>
     <t>o corte do bambuzeiro próximo ao  posto de saúde do bairro Rio Claro</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1548/indicacao_no_114-2024_-_tsm_-_jcr_-_ressarcimento_fora_domicilio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1548/indicacao_no_114-2024_-_tsm_-_jcr_-_ressarcimento_fora_domicilio.pdf</t>
   </si>
   <si>
     <t>o ressarcimento de gasto com hospedagem e alimentação para os pacientes que fazem tratamento fora do domicílio</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1549/indicacao_no_115-2024_-_als_-__manutencao_estrada.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1549/indicacao_no_115-2024_-_als_-__manutencao_estrada.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos, manutenção na estrada, bairro do sertão, até a “ plantação de uva”, no bairro Ponte de Zinco.,</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1550/indicacao_no_116-2024_-_als_-__ponto_onibus_goes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1550/indicacao_no_116-2024_-_als_-__ponto_onibus_goes.pdf</t>
   </si>
   <si>
     <t>a construção de um ponto de ônibus coberto no bairro do Góes</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Norival Freitas Alkmin, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1551/indicacao_no_117-2024_-_tsm_-_nfa_-_lombada_pintura_brumado.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1551/indicacao_no_117-2024_-_tsm_-_nfa_-_lombada_pintura_brumado.pdf</t>
   </si>
   <si>
     <t>pintura das lombadas  no bairro do Brumado.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1552/indicacao_no_118-2024_-_tsm_pedra_santa_cruz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1552/indicacao_no_118-2024_-_tsm_pedra_santa_cruz.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Obras, que faça a retirada de pedras, na estrada da Santa Cruz.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1553/indicacao_no_119-2024_-mvoc_-_cx_dgua_santa_luzia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1553/indicacao_no_119-2024_-mvoc_-_cx_dgua_santa_luzia.pdf</t>
   </si>
   <si>
     <t>para que faça a limpeza da caixa d'água do bairro Santa Luzia</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1554/indicacao_no_120-2024_-_rsv_-_bueiro_sertao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1554/indicacao_no_120-2024_-_rsv_-_bueiro_sertao.pdf</t>
   </si>
   <si>
     <t>providenciem a instalação de bueiro no bairro  Sertão Pequeno de baixo, próximo ao bar do Joaquim.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1555/indicacao_no_121-2024_-_ssfv_-__ponto_onibus__brumado.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1555/indicacao_no_121-2024_-_ssfv_-__ponto_onibus__brumado.pdf</t>
   </si>
   <si>
     <t>a construção de um ponto de ônibus coberto no bairro Brumado, próximo a casa da “Tuti”.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1556/indicacao_no_122-2023__-jcr__lixeira_no_bairro_chora.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1556/indicacao_no_122-2023__-jcr__lixeira_no_bairro_chora.pdf</t>
   </si>
   <si>
     <t>providência quanto a colocação de  lixeiras no bairro da Chora.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1557/indicacao_no_123-2024_-_nfa_-goteira_espaco_vinicius.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1557/indicacao_no_123-2024_-_nfa_-goteira_espaco_vinicius.pdf</t>
   </si>
   <si>
     <t>providenciem o reparo urgente da goteira no espaço Vinicius, onde são realizadas as oficinas de taekwondo</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1558/indicacao_no_124-2024_-_ssfv_-_rocada_e_capina__bairro_turma.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1558/indicacao_no_124-2024_-_ssfv_-_rocada_e_capina__bairro_turma.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Obras, roçada e capina no bairro da  Turma.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1383/requerimento_no_001-2024_nfa_-_aterro_sanitario_coleta_lixo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1383/requerimento_no_001-2024_nfa_-_aterro_sanitario_coleta_lixo.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto ao  processo da Coleta de lixo no município de Delfim Moreira:</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1384/requerimento_no_002-2024_ragr_-_muro_proximo_a_creche.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1384/requerimento_no_002-2024_ragr_-_muro_proximo_a_creche.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto ao  muro construído próximo à creche. Gostaria de solicitar toda a documentação comprobatória, a ordem de fornecimento e gastos referentes à obra.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1385/requerimento_no_003-2024_ragr_-_transporte_dos_alunos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1385/requerimento_no_003-2024_ragr_-_transporte_dos_alunos.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto ao transporte dos alunos realizados por carros e caminhões da Secretaria de Obras.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1426/requerimento_no_004-2024_jps_-_execucao_de_emenda_parlamentar.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1426/requerimento_no_004-2024_jps_-_execucao_de_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>em referência ao calçamento de vielas no bairro da Barreira. _x000D_
 Quando será realizada a Emenda Parlamentar em questão, visto que o processo já esteja finalizado?</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1427/requerimento_no_005-2024__als_-_calcamento_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1427/requerimento_no_005-2024__als_-_calcamento_rio_claro.pdf</t>
   </si>
   <si>
     <t>solicitar informação quanto à manutenção do calçamento do bairro Rio Claro. _x000D_
 Quando será realizada obra para que se mantenha a regularidade da via, visto que o problema após a execução do calçamento, de momento, está gerando um grande transtorno aos munícipes que ali residem e aos que necessitam transitar pelo local. A situação está bastante crítica e precisamos de uma solução e uma resposta para a população diante de tal problema</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1428/requerimento_no_006-2024__ragr-_carros_manutencao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1428/requerimento_no_006-2024__ragr-_carros_manutencao.pdf</t>
   </si>
   <si>
     <t>solicitar a elaboração e envio de um laudo técnico completo referente a todos os veículos pertencentes a frota deste departamento, incluindo caminhões basculantes, o caminhão de lixo, o caminhão pipa, dos quais foram adquiridas recentemente.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1429/requerimento_no_007-2024__comissao_e_marcus_-_atas_conselho_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1429/requerimento_no_007-2024__comissao_e_marcus_-_atas_conselho_saude.pdf</t>
   </si>
   <si>
     <t>solicitar cópias das atas do Conselho Municipal de Saúde, devidamente assinadas,  realizadas durante o ano de 2024.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1430/requerimento_no_008-2024__repasse_secre_agricultura.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1430/requerimento_no_008-2024__repasse_secre_agricultura.pdf</t>
   </si>
   <si>
     <t>solicitar os valores referentes ao repasse da Fundação João Pinheiro nos anos de 2023 e 2024, bem como a Indicação de sua aplicação no município de Delfim Moreira</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1431/requerimento_no_009-2024_ragr_-_muro_proximo_a_creche_req_2.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1431/requerimento_no_009-2024_ragr_-_muro_proximo_a_creche_req_2.pdf</t>
   </si>
   <si>
     <t>solicitar informações não respondidas no Requerimento de Nº 002/2024, no que diz respeito  ao  muro construído próximo à creche. Gostaria de informações sobre o terreno da qual o muro foi construído e as medidas específicas do muro, comprimento e altura.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1432/requerimento_no_010-2024__comissao_-_caso_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1432/requerimento_no_010-2024__comissao_-_caso_saude.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto à realização de uma cirurgia de Postectomia, a previsão de marcação e a possibilidade de fazer pelo cismas?</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1433/requerimento_no_011-2024__comissao_-_caso_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1433/requerimento_no_011-2024__comissao_-_caso_saude.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto à realização de dois exames protocolados na Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1434/requerimento_no_012-2024_ragr_-_laudo_bloquetes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1434/requerimento_no_012-2024_ragr_-_laudo_bloquetes.pdf</t>
   </si>
   <si>
     <t>solicitar informação quanto ao laudo de resistência dos bloquetes utilizados nos calçamentos de nosso município:_x000D_
 •	Quem é o responsável pelo laudo e pelo acompanhamento dos devidos calçamentos?</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1435/requerimento_no_013-2024_ragr_-_maquinario_prefeitura.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1435/requerimento_no_013-2024_ragr_-_maquinario_prefeitura.pdf</t>
   </si>
   <si>
     <t>solicitar informação sobre o maquinário da Prefeitura estar trabalhando para empresas contratadas e que detêm toda a execução de serviço, inclusive com maquinário próprio. _x000D_
 •	Quem é o responsável pela liberação do maquinário e por que estamos presenciando tal situação?</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1436/requerimento_no_014-2024__comissao_-_caso_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1436/requerimento_no_014-2024__comissao_-_caso_saude.pdf</t>
   </si>
   <si>
     <t>.  solicitar informações quanto à realização de  exames protocolados na Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1437/requerimento_no_015-2024_ragr_-_insalubre_e_gratificacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1437/requerimento_no_015-2024_ragr_-_insalubre_e_gratificacao.pdf</t>
   </si>
   <si>
     <t>solicitar informações da listagem de servidores que fazem jus à insalubridade e/ou gratificação: _x000D_
 •	Solicito a listagem dos servidores que fazem jus à insalubridade e/ou gratificação, com o detalhamento dos respectivos nomes dos servidores e valores. _x000D_
 •	Por que servidores que utilizam de roçadeiras como instrumento de trabalho não recebem insalubridade? _x000D_
 •	Os servidores que utilizam roçadeiras recebem os EPIs necessários para tal execução de serviço?</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1438/requerimento_no_016-2024__comissao_-_caso_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1438/requerimento_no_016-2024__comissao_-_caso_saude.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto à marcação de consulta na Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1439/requerimento_no_017-2024__comissao_-_emenda_impositiva_2024.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1439/requerimento_no_017-2024__comissao_-_emenda_impositiva_2024.pdf</t>
   </si>
   <si>
     <t>solicitar  informações quanto  as emendas impositivas 2024.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1440/requerimento_no_018-2024__comissao_-_caso_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1440/requerimento_no_018-2024__comissao_-_caso_saude.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto à marcação de exame na Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1441/requerimento_no_019-2024__ssfv_-_caminhoes_parados.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1441/requerimento_no_019-2024__ssfv_-_caminhoes_parados.pdf</t>
   </si>
   <si>
     <t>solicitar informação quanto os caminhões que, de momento, estão parados no pátio da Prefeitura:_x000D_
 •	Qual o motivo dos caminhões não se encontrarem em atividade, considerando tamanha demanda de serviços no município que necessitam dos mesmos?</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1447/requerimento_no_020-2024__tsm_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1447/requerimento_no_020-2024__tsm_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>solicitar informação quanto às folgas dos conselheiros municipais</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1448/requerimento_no_021-2024__comissao_-_caso_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1448/requerimento_no_021-2024__comissao_-_caso_saude.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto à realização de  exames protocolados na Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1449/requerimento_no_022-2024_nfa_-_extensao_de_redes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1449/requerimento_no_022-2024_nfa_-_extensao_de_redes.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto à realização da  extensão das redes de iluminação pública no município:</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1450/requerimento_no_023-2024_tsm_-_cobranca_servicos_iluminacao_publica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1450/requerimento_no_023-2024_tsm_-_cobranca_servicos_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>.  solicitar informações quanto à fiscalização do contrato com a empresa responsável pelas trocas de lâmpadas no município</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1451/requerimento_no_024-2024__comissao_-_caso_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1451/requerimento_no_024-2024__comissao_-_caso_saude.pdf</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1452/requerimento_no_025-2024__comissao_-_caso_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1452/requerimento_no_025-2024__comissao_-_caso_saude.pdf</t>
   </si>
   <si>
     <t>solicitar informações do Processo Seletivo para Agente Comunitário de saúde na ESF Mais Vida.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1494/requerimento_no_026-2024_nfa_-_escrituras_bairro_vila_rica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1494/requerimento_no_026-2024_nfa_-_escrituras_bairro_vila_rica.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto à situação das casas do bairro Vila Rica:</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1495/requerimento_no_027-2024__comissao_-_caso_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1495/requerimento_no_027-2024__comissao_-_caso_saude.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto à marcação de consulta especializada pela Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1496/requerimento_no_028-2024__comissao_-_caso_saude_pec.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1496/requerimento_no_028-2024__comissao_-_caso_saude_pec.pdf</t>
   </si>
   <si>
     <t>solicitar quais os motivos da dificuldade de acesso pelos servidores da saúde ao PEC</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, Reinaldo Sávio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1497/requerimento_no_029-2024_tsm-rsr_diabete.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1497/requerimento_no_029-2024_tsm-rsr_diabete.pdf</t>
   </si>
   <si>
     <t>solicitar  informações sobre a previsão de fornecimento dos freeStyle Libre para monitorização da glicemia dos pacientes com diabetes.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1498/requerimento_no_030-2024__comissao_-_caso_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1498/requerimento_no_030-2024__comissao_-_caso_saude.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto à marcação de consultas na Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1499/requerimento_no_031-2024__calcamento_do_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1499/requerimento_no_031-2024__calcamento_do_rio_claro.pdf</t>
   </si>
   <si>
     <t>solicitar informações referente a obra de calçamento do bairro do Rio Claro:</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Norival Freitas Alkmin</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1500/requerimento_no_032-2024__cascalhos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1500/requerimento_no_032-2024__cascalhos.pdf</t>
   </si>
   <si>
     <t>Solicita-se a especificação dos cascalhos utilizados e os valores referentes a cada tipo de cascalho. _x000D_
 Qual a quantidade de cascalho utilizado em m3 no ano de2023 e 2024?</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1501/requerimento_no_033-2024__ritieli_viagem.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1501/requerimento_no_033-2024__ritieli_viagem.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto à viagem realizada para Brasília no mês de maio.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1502/requerimento_no_034-2024__saude_-_ag_saude_rio_claro_ragr.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1502/requerimento_no_034-2024__saude_-_ag_saude_rio_claro_ragr.pdf</t>
   </si>
   <si>
     <t>Quais as medidas estão sendo tomadas para a substituição da agente de saúde, levando em consideração a prorrogação de seu afastamento por mais 3 meses?</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1503/requerimento_no_035-2024__comissao_-_casos_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1503/requerimento_no_035-2024__comissao_-_casos_saude.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto à marcação de consultas e exames  pela Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1504/requerimento_no_036-2024__comissao_-_casos_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1504/requerimento_no_036-2024__comissao_-_casos_saude.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto à marcação de avaliação no ISMO - Instituto Sul Mineiro de Otorrinolaringologia  pela Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1505/requerimento_no_037-2024__comissao_-_casos_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1505/requerimento_no_037-2024__comissao_-_casos_saude.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto à solicitação e aquisição de aparelhos respiratórios para pacientes que apresentam apneia obstrutiva do sono grave.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1506/requerimento_no_038-2024__quadra_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1506/requerimento_no_038-2024__quadra_barreira.pdf</t>
   </si>
   <si>
     <t>Inicialmente, gostaríamos de saber os motivos pelos quais a quadra está desativada. Existe algum processo judicial envolvendo essa situação? Caso haja, pedimos que sejam fornecidos detalhes sobre o andamento do processo e as previsões para sua resolução._x000D_
 Quais ações são necessárias para a instalação de um novo padrão de energia elétrica e calhas para a drenagem adequada da água da chuva?</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1507/requerimento_no_039-2024__ponte_da_peixe.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1507/requerimento_no_039-2024__ponte_da_peixe.pdf</t>
   </si>
   <si>
     <t>solicitar informações detalhadas sobre o andamento da obra da ponte localizada no bairro da Peixe.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1508/requerimento_no_040-2024__ragr_link_card.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1508/requerimento_no_040-2024__ragr_link_card.pdf</t>
   </si>
   <si>
     <t>Solicito a cópia das ordens de serviço e notas fiscais do ano de 2022, 2023 e 2024.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1509/requerimento_no_041-2024__comissao_-_casos_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1509/requerimento_no_041-2024__comissao_-_casos_saude.pdf</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1510/requerimento_no_042-2024__comissao_-_casos_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1510/requerimento_no_042-2024__comissao_-_casos_saude.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto ao dia D de vacinação de poliomielite no nosso município.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1511/requerimento_no_043-2024__comissao_-_casos_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1511/requerimento_no_043-2024__comissao_-_casos_saude.pdf</t>
   </si>
   <si>
     <t>solicitar informações  do contrato entre o consórcio CISMAS - Consórcio Intermunicipal de Saúde dos Municípios da Microrregião do Alto Sapucaí e o município de Delfim Moreira-MG</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1512/requerimento_no_044-2024__comissao_-_casos_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1512/requerimento_no_044-2024__comissao_-_casos_saude.pdf</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1514/requerimento_no_046-2024_ragr_-_compra_imovel.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1514/requerimento_no_046-2024_ragr_-_compra_imovel.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto a possível compra de um imóvel  na rua Presidente Tancredo Neves, 165 - Centro.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1515/requerimento_no_047-2024_ssfv_-_obra_inacabada_barreiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1515/requerimento_no_047-2024_ssfv_-_obra_inacabada_barreiro.pdf</t>
   </si>
   <si>
     <t>Solicitar informações no que diz respeito ao serviço inacabado no bairro do Barreiro.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1516/requerimento_no_048-2024_c_saude_-_impressoras.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1516/requerimento_no_048-2024_c_saude_-_impressoras.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto a aquisição de impressoras e o veiculo para Assistência Farmacêutica solicitadas inclusive por meio de emenda impositiva.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1517/requerimento_no_049-2024_jps_-_tomada__bairro_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1517/requerimento_no_049-2024_jps_-_tomada__bairro_barreira.pdf</t>
   </si>
   <si>
     <t>solicitar a instalação de (06) tomadas adicionais no Posto de Saúde da Barreira.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1518/requerimento_no_050-2024__comissao_-_casos_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1518/requerimento_no_050-2024__comissao_-_casos_saude.pdf</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1519/requerimento_no_051-2024__comissao_-_casos_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1519/requerimento_no_051-2024__comissao_-_casos_saude.pdf</t>
   </si>
   <si>
     <t>.  solicitar informações quanto à marcação de consulta  pela Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1520/requerimento_no_052-2024__mvoc_-_rua_laudelino_marcondes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1520/requerimento_no_052-2024__mvoc_-_rua_laudelino_marcondes.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto à manutenção da rua Laudelino Marcondes.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1521/requerimento_no_053-2024__comissao_-_casos_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1521/requerimento_no_053-2024__comissao_-_casos_saude.pdf</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1522/requerimento_no_054-2024__ragr_-_gastos_exposicao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1522/requerimento_no_054-2024__ragr_-_gastos_exposicao.pdf</t>
   </si>
   <si>
     <t>solicitar informações detalhadas de todos os gastos envolvidos na Secretaria em questão relacionados a XXXII EXPOSIÇÃO AGROPECUÁRIA e ao XXXVIII TORNEIO LEITEIRO DE DELFIM MOREIRA-MG.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1523/requerimento_no_055-2024__ragr_-_gastos_exposicao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1523/requerimento_no_055-2024__ragr_-_gastos_exposicao.pdf</t>
   </si>
   <si>
     <t>solicitar informações detalhadas de todos os gastos envolvidos na Secretaria em questão relacionados a  XXXII EXPOSIÇÃO AGROPECUÁRIA e ao XXXVIII TORNEIO LEITEIRO DE DELFIM MOREIRA-MG</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1524/requerimento_no_056-2024__ragr_-_reutilizacao_dos_paralelepipedos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1524/requerimento_no_056-2024__ragr_-_reutilizacao_dos_paralelepipedos.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto aos paralelepípedos retirados nas manutenções das ruas da cidade.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1350/pl_01.2024_-_altera_lei_municipal_1480.2022.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1350/pl_01.2024_-_altera_lei_municipal_1480.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.480 de 23 de fevereiro de 2022 que dispõe sobre a autorização do Poder Executivo a conceder Vale-Alimentação aos_x000D_
 servidores municipais de Delfim Moreira, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1351/pl_02.2024-_recomposicao_dos_servidores_nova_redacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1351/pl_02.2024-_recomposicao_dos_servidores_nova_redacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do vencimento dos servidores públicos municipais e visa a recomposição das perdas inflacionárias ocorridas em razão da desvalorização do poder aquisitivo da moeda em determinado período e dá outras providências.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1387/pl_03.2024_arvore_simbolo_do_municipio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1387/pl_03.2024_arvore_simbolo_do_municipio.pdf</t>
   </si>
   <si>
     <t>Adota "ÁRVORE SÍMBOLO DO MUNICÍPIO", e dá outras providências.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1389/pl_04.2024_premiacao_concurso_gastronomico.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1389/pl_04.2024_premiacao_concurso_gastronomico.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir a  Premiação de  Concurso Gastronômico durante a Festa do Marmelo e Festival Gastronômico do Pinhão e dá outras providências.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1390/pl_05.2024_altera_lei_apreensao_veiculos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1390/pl_05.2024_altera_lei_apreensao_veiculos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 1.477/2022 que disciplina as condições de recolhimento de veículos ou parte de componentes de estrutura de veículos abandonados nas vias ou logradouros públicos do Município de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1393/pl_06.2024_ldo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1393/pl_06.2024_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1442/pl_07.2024_dispoe_sobre_denominacao_de_predio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1442/pl_07.2024_dispoe_sobre_denominacao_de_predio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Base Descentralizada do Serviço de Atendimento Móvel de Urgência - SAMU, situado no Município de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1446/pl_08.2024_lei_cimasas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1446/pl_08.2024_lei_cimasas.pdf</t>
   </si>
   <si>
     <t>" Autoriza	o	Consórcio Intermunicipal dos Municípios da Microrregião do Alto Sapucaí para aterro sanitário - CIMASAS a promover a concessão de exploração da destinação de resíduos sólidos e dá outras providências."</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1475/pl_09.2024_lei_expansao_zona_urbana_curral_2.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1475/pl_09.2024_lei_expansao_zona_urbana_curral_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de zona de urbanização específica no bairro do Curral e dá outras providências.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1476/pl_10.2024_altera_lei_conselho_plantao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1476/pl_10.2024_altera_lei_conselho_plantao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 1356/2015 que dispõe sobre o estabelecimento dos novos parâmetros relativos à Política Municipal dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1477/pl_11.2024_dispoe_sobre_denominacao_da_quadra_do_sertao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1477/pl_11.2024_dispoe_sobre_denominacao_da_quadra_do_sertao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Quadra de Esportes do bairro Sertão Pequeno, situado no Município de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1559/pl_12.2024_-_loa_2024.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1559/pl_12.2024_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE  DELFIM MOREIRA – MG, PARA O EXERCÍCIO FINANCEIRO  DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1560/pl_13.2024_-_altera_ppa_2022-2025.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1560/pl_13.2024_-_altera_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL DO MUNICÍPIO DE DELFIM MOREIRA – MG, PARA O QUADRIÊNIO 2022 - 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1561/pl_14.2024_-_subvencao_2024.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1561/pl_14.2024_-_subvencao_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL NO EXERCÍCIO DE 2025 À ENTIDADE QUE MENCIONA, E  DÁ  OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1565/pl_15.2024_credito_suplementar_anulacao_pagamento_folha_educacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1565/pl_15.2024_credito_suplementar_anulacao_pagamento_folha_educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares ao orçamento geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1352/projeto_de_resolucao_no_01_-_altera_resolucao_11.2023.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1352/projeto_de_resolucao_no_01_-_altera_resolucao_11.2023.pdf</t>
   </si>
   <si>
     <t>Alteram dispositivos da Resolução n. 11/2023, que ‘Institui, na forma do art. 65 da Lei Federal nº 4320/64, o Regime de Adiantamento para Pronto Pagamento de Pequenas Despesas e dá outras providências’.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1356/projeto_de_resolucao_no_02_-_altera_regimento_interno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1356/projeto_de_resolucao_no_02_-_altera_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Alteram dispositivos da Resolução n. 002/2018, que ‘Dispõe sobre o Regimento Interno da Câmara Municipal de Delfim Moreira’.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1357/projeto_de_resolucao_no_03_-_altera_resolucao_02.2022.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1357/projeto_de_resolucao_no_03_-_altera_resolucao_02.2022.pdf</t>
   </si>
   <si>
     <t>Alteram dispositivos da Resolução n. 02/2022, que ‘DISPÕE SOBRE O REGULAMENTO INTERNO DE CONTROLE DE FREQUÊNCIA E DE PONTUALIDADE DOS SERVIDORES DA CÂMARA MUNICIPAL DE DELFIM MOREIRA/MG’.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1358/projeto_de_resolucao_no_04_-_regulamenta_a_jornada_de_trabalho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1358/projeto_de_resolucao_no_04_-_regulamenta_a_jornada_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização do funcionamento da Câmara Municipal de Delfim Moreira, especificamente quanto a jornada de trabalho e dá outras providências</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1359/projeto_de_resolucao_no_05-_gincana_saber.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1359/projeto_de_resolucao_no_05-_gincana_saber.pdf</t>
   </si>
   <si>
     <t>Institui a Gincana Municipal do Saber e dá outras providências.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1360/projeto_de_resolucao_no_06-_concurso_de_redacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1360/projeto_de_resolucao_no_06-_concurso_de_redacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Concurso de Redação “Redação Nota 10”, a ser realizado pela Câmara Municipal de Delfim Moreira, por meio da Escola do Legislativo.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1388/projeto_de_resolucao_no_07-_regulamenta_dispensa_eletronica_novo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1388/projeto_de_resolucao_no_07-_regulamenta_dispensa_eletronica_novo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa de licitação, na forma eletrônica, de que trata a lei nº 14.133, de 1º de abril de 2021, no âmbito da câmara municipal de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1392/projeto_de_resolucao_no_08-_baixa_bens.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1392/projeto_de_resolucao_no_08-_baixa_bens.pdf</t>
   </si>
   <si>
     <t>Autoriza a baixa de bens patrimoniais do Poder Legislativo e dá outras providencias.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1386/mocao_de_apoio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1386/mocao_de_apoio.pdf</t>
   </si>
   <si>
     <t>confere a presente Moção de Apoio para proposição da PEC elaborada pelo Movimento Independente dos Operadores da segurança Publica de Minas Gerais-MIOSP/MG(Movimento Independente dos Operadores da Segurança Pública de Minas Gerais.)</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1444/projeto_de_decreto_legislativo_01_titulo_benemerito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1444/projeto_de_decreto_legislativo_01_titulo_benemerito.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito de Delfim Moreira, nos termos da Resolução 08/2023 de 23 de Outubro de 2023.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1445/projeto_de_decreto_legislativo_02_titulo_honorario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1445/projeto_de_decreto_legislativo_02_titulo_honorario.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Delfim Moreira, nos termos da Resolução 08/2023 de 23 de Outubro de 2023.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1353/pll_no_01_-_2024_reajuste_servidores_mesa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1353/pll_no_01_-_2024_reajuste_servidores_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e reajuste da remuneração dos Servidores Públicos do Quadro de Pessoal da Câmara Municipal de Delfim Moreira.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1354/pll_no_02_-_2024_-_reajuste_vale_mesa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1354/pll_no_02_-_2024_-_reajuste_vale_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoração do vale alimentação dos servidores públicos municipais do Poder Legislativo de Delfim Moreira e dá outras providencias.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1355/pll_no_03_-_2024__agentes_politicos_mesa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1355/pll_no_03_-_2024__agentes_politicos_mesa.pdf</t>
   </si>
   <si>
     <t>Concede revisão dos Subsídios dos Agentes Políticos.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1391/pll_no_04_-_2024__thiago.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1391/pll_no_04_-_2024__thiago.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfim Moreira a conceder gratuitamente às crianças e adolescentes diabéticos sensor e aparelho medidor de glicose digital.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>Vereadores - Ver, Norival Freitas Alkmin, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1394/pll_no_05_-_2024__thiago_e_norival-_autismo_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1394/pll_no_05_-_2024__thiago_e_norival-_autismo_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE O AUTISMO NO MUNICÍPIO DE DELFIM MOREIRA-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1443/pll_no_06-_2024__thiago__medicamentos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1443/pll_no_06-_2024__thiago__medicamentos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação, no sítio eletrônico oficial do município, do fornecimento mensal e do estoque de medicamentos disponíveis e da outras providencias.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1478/pll_no_07-_2024__nome_de_rua_jucemar.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1478/pll_no_07-_2024__nome_de_rua_jucemar.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação das ruas do bairro da Barreira, nomeando às ruas que especifica e da outras providências”.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1562/pll_no_08-_2024__divulgacao_listagens_pacientes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1562/pll_no_08-_2024__divulgacao_listagens_pacientes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com especialistas, exames e cirurgias na Rede Pública Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1563/pll_no__09-2024____poda_de_arvores_marcus__2024.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1563/pll_no__09-2024____poda_de_arvores_marcus__2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXECUÇÃO DOS SERVIÇOS DE PODA, CORTE, REMOÇÃO COM DESTOCA E SUBSTITUIÇÃO DE ÁRVORES NO MUNICIPIO DE DELFIM MOREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1564/pll_no_10-_2024__nome_de_rua_norivale_thiago.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1564/pll_no_10-_2024__nome_de_rua_norivale_thiago.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de rua no bairro do Caquende, nomeando à rua que especifica e da outras providências”.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1566/pll_no_11-2024__direito_das_pessoas_autista.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1566/pll_no_11-2024__direito_das_pessoas_autista.pdf</t>
   </si>
   <si>
     <t>Institui os Direitos das Pessoas com Transtorno do Espectro Autista e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2811,67 +2811,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1361/indicacao_no_01-2024_-_comissao_saude-_dengue.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1362/indicacao_no_002-2024_-_tsm_manutencao_rua_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1363/indicacao_no_003-2024_-_tsm_ferias_premio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1364/indicacao_no_004-2024_-_tsm_-_rocada_campo_sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1365/indicacao_no_005-2024_-_tsm_-_banco_posto_saude_centro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_no_006-2024_-_als-jcr__coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_no_007-2024_-_nfa_-_ssfv__bebdouro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_no_008-2024_-_nfa_-_extensao_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1369/indicacao_no_009-2024_-__ssfv__calha_da_quadra.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1370/indicacao_no_10-2024_-_als-_cobertura_para_o_lixo_da_agua_impa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_no_011-2024_-_als-_cobertura_no_portao_da_escola__agua_impa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1372/indicacao_no_012-2024_-_als-arrume_o_passeio_da_escola_da_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1373/indicacao_no_013-2024_-_als_-_rocada_e_capina_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1374/indicacao_no_014-2024_-_nfa_-_fumace_para_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1375/indicacao_no_015-2024_-_ragr_-_manutencao_estrada_da_linha.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1376/indicacao_no_016-2024_-_ssfv_-_averiguacoes_casas_abandonadas_dengue.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_no_018-2024_-_als_-_rocada_e_capina_bairro_paiol.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_no_019-2024_-_nfa_-_patrol_e_cascalhamento_brumado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_no_020-2024_-_mvoc_-_manutencao_parquinho_estacao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1381/indicacao_no_021-2024_-_als_-_rocada_e_capina_estrada_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1395/indicacao_no_023-2024_-_nfa_-_limpeza_e_rocada_rua_da_linha.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1396/indicacao_no_024-2024_-_todos_-_controle_velocidade_wensceslau_braz.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1397/indicacao_no_025-2024_-_tsm_-_lixeiras_seletivas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_no_026-2024_-_jps_-_cascalhamento_morro_barreira.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1399/indicacao_no_027-2024_-_tsm_-_desassoreamento_do_rio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_no_028-2024_-_jps_-_limpeza_bairro_das_bicas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_no_029-2024_-_tsm-_ventilador_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_no_030-2024_-_todos_-_insufilm_carro_saude.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1403/indicacao_no_031-2024_-_ssfv_-_uniforme_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1404/indicacao_no_032-2024_-_als_-_manutencao_estrada_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1405/indicacao_no_033-2024_-_jcr_-_rocada_e_capina_estrada_joaquim_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1406/indicacao_no_034-2024_-_ssfv_-_calcamento_rua.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1407/indicacao_no_035-2024_-_ssfv_-_manutencao_rua_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1408/indicacao_no_036-2024_-_ssfv_-_rocada_e_capina_em_frente__a_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_no_037-2024_-_als_-_manutencao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1410/indicacao_no_038-2024_-_nfa_-_manutencao_lampadas_quadra.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_no_039-2024_-_als_-_manutencao_bueiro_mogiano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1412/indicacao_no_040-2024_-_als_-_kits_agente_de_saude.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1413/indicacao_no_041-2024_-_als_-_postes_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_no_042-2024_-_als_-_instalacao_de_rede.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1415/indicacao_no_043-2024_-_als_-_manutencao_ponte.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1416/indicacao_no_044-2024_-_als_-_limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1417/indicacao_no_045-2024_-_als_-_manutencao_poste_barreira.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1418/indicacao_no_046-2024_-_ragr_-_manutencao_estrada_da_linha.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1419/indicacao_no_047-2024_-_nfa_-_manutencao_muro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_no_048-2024_-_ssfv_-_cemiterio_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_no_049-2024_-_jcr_-_manutencao_banheiro_publico.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_no_050-2024_-_tsm_-_manutencao_estrada_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_no_051-2024_-_ssfv_-_volta_de_cavalos_exposicao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_no_052-2024_-_comissao_saude.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1425/indicacao_no_053-2024_-_jps_-_manutencao_estrada_bairro_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1453/indicacao_no_054-2024_-_nfa_-_manutencao_bueiro_perus.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1454/indicacao_no_055-2024_-_nfa_-_manutencao_ponte_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1455/indicacao_no_056-2024_-_rsr_-_lombada_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1456/indicacao_no_057-2024_-_ragr_-_fios_de_energia_barreira.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1457/indicacao_no_058-2024_-_tsm_-_bueiro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1458/indicacao_no_059-2024_-rsr_-_manilha.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1459/indicacao_no_060-2024_-_ragr_-_rocada_e_capina_seiqui.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1460/indicacao_no_061-2024_-_ragr_-_manutencao_balanco_infinito.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1461/indicacao_no_062-2024_-_ragr_-_postinho_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1462/indicacao_no_063-2024_-_ragr_-_rocada_bicas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1463/indicacao_no_064-2024_-_ragr_-_calcamento_subida_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1464/indicacao_no_065-2024_-_ragr_-_bica_do_bacana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1465/indicacao_no_066-2024_-_tsm_pintura_lombadas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1466/indicacao_no_067-2024_-_als_poste_bocaina.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1467/indicacao_no_068-2024_-_jps_quadra_barreira.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1468/indicacao_no_069-2024_-_tsm_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1469/indicacao_no_070-2024_-_jcr_coleta_de_embalagens.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1470/indicacao_no_071-2024_-_nfa_limpeza_terreno_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1471/indicacao_no_072-2024_-_jps_poda_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1472/indicacao_no_073-2024_-_jps-_manutencao_calcamento_do_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1473/indicacao_no_074-2024_-_jcr-_manutencao_calcamento_caquende.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1474/indicacao_no_075-2024_-_tsm_-_manutencao_bueiro_rua_clementina.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1479/indicacao_no_076-2024_-_tsm_onibus_escola_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1480/indicacao_no_077-2024_-_tsm_-_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1481/indicacao_no_078-2024_-_tsm_-_cadeiras_na_saude.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1482/indicacao_no_079-2024_-_jps_-_capina_e_rocada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1483/indicacao_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1484/indicacao_no_081-2024_quadra_filomena.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1485/indicacao_no_82-2024-_tsm.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1486/indicacao_no_83-2024-als.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1487/indicacao_no_84-2024-als.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1488/indicacao_no_85-2024_nfa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1489/indicacao_no_86-2024-_ssfv.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1490/indicacao_no_87-2024-tsm.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1491/indicacao_no_88-2024-tsm.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1492/indicacao_no_89-2024_ssfv.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1493/indicacao_no_90-2024-_als.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1525/indicacao_no_091-2024_-_rsr_-_ponte_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1526/indicacao_no_092-2024_-_ragr_-_estrada_manutencao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1527/indicacao_no_093-2024_-_ragr_-_ponte_monjolinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1528/indicacao_no_094-2024_-_ragr_-_calcamento_finalizacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1529/indicacao_no_095-2024_-ssfv-_estrada_monteiro_manutenca.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1530/indicacao_no_096-2024_-mvoc_-_manutencao_rua_wenceslau_braz.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1531/indicacao_no_097-2024_-_tsm_-manutencao_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1532/indicacao_no_098-2024_-_jps_-_limpeza_caixa_dagua_bicas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1533/indicacao_no_099-2024_-_jps_-_patrol__barreira.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1534/indicacao_no_100-2024_-_todos_-_instalacao_de_bancos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1535/indicacao_no_101-2024_-_rsr_-_pedra_estrada_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1536/indicacao_no_102-2024_-_ragr_-_trecho_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1537/indicacao_no_103-2024_-_jps_-_posto_barreira.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1538/indicacao_no_104-2024_-_tsm_-manutencao_banheiro_perus.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1539/indicacao_no_105-2024_-_als_-_manutencao_bueiro_taquaral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1540/indicacao_no_106-2024_-_ragr_-_manutencao_lombada_turma.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1541/indicacao_no_107-2024_-_ragr_-_manutencao_tampa_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1542/indicacao_no_108-2024_-_tsm_-_cafe_pos_exame.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1543/indicacao_no_109-2024_-_tsm_-_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1544/indicacao_no_110-2024_-_als_-_manutencao_ponte_da_linha.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1545/indicacao_no_111-2024_-mvoc_-_lombada_rua_joaquim_honorio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1546/indicacao_no_112-2024_-_tsm_-_arrecadacao_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1547/indicacao_no_113-2024_-_als_-_corte_bambuzeiro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1548/indicacao_no_114-2024_-_tsm_-_jcr_-_ressarcimento_fora_domicilio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1549/indicacao_no_115-2024_-_als_-__manutencao_estrada.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1550/indicacao_no_116-2024_-_als_-__ponto_onibus_goes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1551/indicacao_no_117-2024_-_tsm_-_nfa_-_lombada_pintura_brumado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1552/indicacao_no_118-2024_-_tsm_pedra_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1553/indicacao_no_119-2024_-mvoc_-_cx_dgua_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1554/indicacao_no_120-2024_-_rsv_-_bueiro_sertao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1555/indicacao_no_121-2024_-_ssfv_-__ponto_onibus__brumado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1556/indicacao_no_122-2023__-jcr__lixeira_no_bairro_chora.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1557/indicacao_no_123-2024_-_nfa_-goteira_espaco_vinicius.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1558/indicacao_no_124-2024_-_ssfv_-_rocada_e_capina__bairro_turma.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1383/requerimento_no_001-2024_nfa_-_aterro_sanitario_coleta_lixo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1384/requerimento_no_002-2024_ragr_-_muro_proximo_a_creche.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1385/requerimento_no_003-2024_ragr_-_transporte_dos_alunos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1426/requerimento_no_004-2024_jps_-_execucao_de_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1427/requerimento_no_005-2024__als_-_calcamento_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1428/requerimento_no_006-2024__ragr-_carros_manutencao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1429/requerimento_no_007-2024__comissao_e_marcus_-_atas_conselho_saude.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1430/requerimento_no_008-2024__repasse_secre_agricultura.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1431/requerimento_no_009-2024_ragr_-_muro_proximo_a_creche_req_2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1432/requerimento_no_010-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1433/requerimento_no_011-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1434/requerimento_no_012-2024_ragr_-_laudo_bloquetes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1435/requerimento_no_013-2024_ragr_-_maquinario_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1436/requerimento_no_014-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1437/requerimento_no_015-2024_ragr_-_insalubre_e_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1438/requerimento_no_016-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1439/requerimento_no_017-2024__comissao_-_emenda_impositiva_2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1440/requerimento_no_018-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1441/requerimento_no_019-2024__ssfv_-_caminhoes_parados.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1447/requerimento_no_020-2024__tsm_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1448/requerimento_no_021-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1449/requerimento_no_022-2024_nfa_-_extensao_de_redes.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1450/requerimento_no_023-2024_tsm_-_cobranca_servicos_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1451/requerimento_no_024-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1452/requerimento_no_025-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1494/requerimento_no_026-2024_nfa_-_escrituras_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1495/requerimento_no_027-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1496/requerimento_no_028-2024__comissao_-_caso_saude_pec.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1497/requerimento_no_029-2024_tsm-rsr_diabete.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1498/requerimento_no_030-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1499/requerimento_no_031-2024__calcamento_do_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1500/requerimento_no_032-2024__cascalhos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1501/requerimento_no_033-2024__ritieli_viagem.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1502/requerimento_no_034-2024__saude_-_ag_saude_rio_claro_ragr.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1503/requerimento_no_035-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1504/requerimento_no_036-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1505/requerimento_no_037-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1506/requerimento_no_038-2024__quadra_barreira.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1507/requerimento_no_039-2024__ponte_da_peixe.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1508/requerimento_no_040-2024__ragr_link_card.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1509/requerimento_no_041-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1510/requerimento_no_042-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1511/requerimento_no_043-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1512/requerimento_no_044-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1514/requerimento_no_046-2024_ragr_-_compra_imovel.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1515/requerimento_no_047-2024_ssfv_-_obra_inacabada_barreiro.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1516/requerimento_no_048-2024_c_saude_-_impressoras.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1517/requerimento_no_049-2024_jps_-_tomada__bairro_barreira.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1518/requerimento_no_050-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1519/requerimento_no_051-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1520/requerimento_no_052-2024__mvoc_-_rua_laudelino_marcondes.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1521/requerimento_no_053-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1522/requerimento_no_054-2024__ragr_-_gastos_exposicao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1523/requerimento_no_055-2024__ragr_-_gastos_exposicao.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1524/requerimento_no_056-2024__ragr_-_reutilizacao_dos_paralelepipedos.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1350/pl_01.2024_-_altera_lei_municipal_1480.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1351/pl_02.2024-_recomposicao_dos_servidores_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1387/pl_03.2024_arvore_simbolo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1389/pl_04.2024_premiacao_concurso_gastronomico.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1390/pl_05.2024_altera_lei_apreensao_veiculos.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1393/pl_06.2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1442/pl_07.2024_dispoe_sobre_denominacao_de_predio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1446/pl_08.2024_lei_cimasas.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1475/pl_09.2024_lei_expansao_zona_urbana_curral_2.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1476/pl_10.2024_altera_lei_conselho_plantao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1477/pl_11.2024_dispoe_sobre_denominacao_da_quadra_do_sertao.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1559/pl_12.2024_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1560/pl_13.2024_-_altera_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1561/pl_14.2024_-_subvencao_2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1565/pl_15.2024_credito_suplementar_anulacao_pagamento_folha_educacao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1352/projeto_de_resolucao_no_01_-_altera_resolucao_11.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1356/projeto_de_resolucao_no_02_-_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1357/projeto_de_resolucao_no_03_-_altera_resolucao_02.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1358/projeto_de_resolucao_no_04_-_regulamenta_a_jornada_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1359/projeto_de_resolucao_no_05-_gincana_saber.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1360/projeto_de_resolucao_no_06-_concurso_de_redacao.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1388/projeto_de_resolucao_no_07-_regulamenta_dispensa_eletronica_novo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1392/projeto_de_resolucao_no_08-_baixa_bens.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1386/mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1444/projeto_de_decreto_legislativo_01_titulo_benemerito.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1445/projeto_de_decreto_legislativo_02_titulo_honorario.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1353/pll_no_01_-_2024_reajuste_servidores_mesa.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1354/pll_no_02_-_2024_-_reajuste_vale_mesa.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1355/pll_no_03_-_2024__agentes_politicos_mesa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1391/pll_no_04_-_2024__thiago.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1394/pll_no_05_-_2024__thiago_e_norival-_autismo_1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1443/pll_no_06-_2024__thiago__medicamentos.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1478/pll_no_07-_2024__nome_de_rua_jucemar.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1562/pll_no_08-_2024__divulgacao_listagens_pacientes.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1563/pll_no__09-2024____poda_de_arvores_marcus__2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1564/pll_no_10-_2024__nome_de_rua_norivale_thiago.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1566/pll_no_11-2024__direito_das_pessoas_autista.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1361/indicacao_no_01-2024_-_comissao_saude-_dengue.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1362/indicacao_no_002-2024_-_tsm_manutencao_rua_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1363/indicacao_no_003-2024_-_tsm_ferias_premio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1364/indicacao_no_004-2024_-_tsm_-_rocada_campo_sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1365/indicacao_no_005-2024_-_tsm_-_banco_posto_saude_centro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_no_006-2024_-_als-jcr__coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_no_007-2024_-_nfa_-_ssfv__bebdouro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_no_008-2024_-_nfa_-_extensao_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1369/indicacao_no_009-2024_-__ssfv__calha_da_quadra.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1370/indicacao_no_10-2024_-_als-_cobertura_para_o_lixo_da_agua_impa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_no_011-2024_-_als-_cobertura_no_portao_da_escola__agua_impa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1372/indicacao_no_012-2024_-_als-arrume_o_passeio_da_escola_da_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1373/indicacao_no_013-2024_-_als_-_rocada_e_capina_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1374/indicacao_no_014-2024_-_nfa_-_fumace_para_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1375/indicacao_no_015-2024_-_ragr_-_manutencao_estrada_da_linha.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1376/indicacao_no_016-2024_-_ssfv_-_averiguacoes_casas_abandonadas_dengue.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_no_018-2024_-_als_-_rocada_e_capina_bairro_paiol.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_no_019-2024_-_nfa_-_patrol_e_cascalhamento_brumado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_no_020-2024_-_mvoc_-_manutencao_parquinho_estacao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1381/indicacao_no_021-2024_-_als_-_rocada_e_capina_estrada_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1395/indicacao_no_023-2024_-_nfa_-_limpeza_e_rocada_rua_da_linha.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1396/indicacao_no_024-2024_-_todos_-_controle_velocidade_wensceslau_braz.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1397/indicacao_no_025-2024_-_tsm_-_lixeiras_seletivas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_no_026-2024_-_jps_-_cascalhamento_morro_barreira.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1399/indicacao_no_027-2024_-_tsm_-_desassoreamento_do_rio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_no_028-2024_-_jps_-_limpeza_bairro_das_bicas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_no_029-2024_-_tsm-_ventilador_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_no_030-2024_-_todos_-_insufilm_carro_saude.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1403/indicacao_no_031-2024_-_ssfv_-_uniforme_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1404/indicacao_no_032-2024_-_als_-_manutencao_estrada_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1405/indicacao_no_033-2024_-_jcr_-_rocada_e_capina_estrada_joaquim_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1406/indicacao_no_034-2024_-_ssfv_-_calcamento_rua.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1407/indicacao_no_035-2024_-_ssfv_-_manutencao_rua_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1408/indicacao_no_036-2024_-_ssfv_-_rocada_e_capina_em_frente__a_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_no_037-2024_-_als_-_manutencao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1410/indicacao_no_038-2024_-_nfa_-_manutencao_lampadas_quadra.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_no_039-2024_-_als_-_manutencao_bueiro_mogiano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1412/indicacao_no_040-2024_-_als_-_kits_agente_de_saude.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1413/indicacao_no_041-2024_-_als_-_postes_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_no_042-2024_-_als_-_instalacao_de_rede.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1415/indicacao_no_043-2024_-_als_-_manutencao_ponte.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1416/indicacao_no_044-2024_-_als_-_limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1417/indicacao_no_045-2024_-_als_-_manutencao_poste_barreira.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1418/indicacao_no_046-2024_-_ragr_-_manutencao_estrada_da_linha.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1419/indicacao_no_047-2024_-_nfa_-_manutencao_muro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_no_048-2024_-_ssfv_-_cemiterio_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_no_049-2024_-_jcr_-_manutencao_banheiro_publico.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_no_050-2024_-_tsm_-_manutencao_estrada_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_no_051-2024_-_ssfv_-_volta_de_cavalos_exposicao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_no_052-2024_-_comissao_saude.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1425/indicacao_no_053-2024_-_jps_-_manutencao_estrada_bairro_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1453/indicacao_no_054-2024_-_nfa_-_manutencao_bueiro_perus.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1454/indicacao_no_055-2024_-_nfa_-_manutencao_ponte_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1455/indicacao_no_056-2024_-_rsr_-_lombada_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1456/indicacao_no_057-2024_-_ragr_-_fios_de_energia_barreira.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1457/indicacao_no_058-2024_-_tsm_-_bueiro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1458/indicacao_no_059-2024_-rsr_-_manilha.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1459/indicacao_no_060-2024_-_ragr_-_rocada_e_capina_seiqui.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1460/indicacao_no_061-2024_-_ragr_-_manutencao_balanco_infinito.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1461/indicacao_no_062-2024_-_ragr_-_postinho_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1462/indicacao_no_063-2024_-_ragr_-_rocada_bicas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1463/indicacao_no_064-2024_-_ragr_-_calcamento_subida_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1464/indicacao_no_065-2024_-_ragr_-_bica_do_bacana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1465/indicacao_no_066-2024_-_tsm_pintura_lombadas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1466/indicacao_no_067-2024_-_als_poste_bocaina.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1467/indicacao_no_068-2024_-_jps_quadra_barreira.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1468/indicacao_no_069-2024_-_tsm_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1469/indicacao_no_070-2024_-_jcr_coleta_de_embalagens.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1470/indicacao_no_071-2024_-_nfa_limpeza_terreno_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1471/indicacao_no_072-2024_-_jps_poda_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1472/indicacao_no_073-2024_-_jps-_manutencao_calcamento_do_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1473/indicacao_no_074-2024_-_jcr-_manutencao_calcamento_caquende.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1474/indicacao_no_075-2024_-_tsm_-_manutencao_bueiro_rua_clementina.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1479/indicacao_no_076-2024_-_tsm_onibus_escola_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1480/indicacao_no_077-2024_-_tsm_-_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1481/indicacao_no_078-2024_-_tsm_-_cadeiras_na_saude.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1482/indicacao_no_079-2024_-_jps_-_capina_e_rocada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1483/indicacao_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1484/indicacao_no_081-2024_quadra_filomena.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1485/indicacao_no_82-2024-_tsm.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1486/indicacao_no_83-2024-als.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1487/indicacao_no_84-2024-als.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1488/indicacao_no_85-2024_nfa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1489/indicacao_no_86-2024-_ssfv.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1490/indicacao_no_87-2024-tsm.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1491/indicacao_no_88-2024-tsm.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1492/indicacao_no_89-2024_ssfv.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1493/indicacao_no_90-2024-_als.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1525/indicacao_no_091-2024_-_rsr_-_ponte_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1526/indicacao_no_092-2024_-_ragr_-_estrada_manutencao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1527/indicacao_no_093-2024_-_ragr_-_ponte_monjolinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1528/indicacao_no_094-2024_-_ragr_-_calcamento_finalizacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1529/indicacao_no_095-2024_-ssfv-_estrada_monteiro_manutenca.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1530/indicacao_no_096-2024_-mvoc_-_manutencao_rua_wenceslau_braz.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1531/indicacao_no_097-2024_-_tsm_-manutencao_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1532/indicacao_no_098-2024_-_jps_-_limpeza_caixa_dagua_bicas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1533/indicacao_no_099-2024_-_jps_-_patrol__barreira.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1534/indicacao_no_100-2024_-_todos_-_instalacao_de_bancos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1535/indicacao_no_101-2024_-_rsr_-_pedra_estrada_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1536/indicacao_no_102-2024_-_ragr_-_trecho_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1537/indicacao_no_103-2024_-_jps_-_posto_barreira.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1538/indicacao_no_104-2024_-_tsm_-manutencao_banheiro_perus.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1539/indicacao_no_105-2024_-_als_-_manutencao_bueiro_taquaral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1540/indicacao_no_106-2024_-_ragr_-_manutencao_lombada_turma.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1541/indicacao_no_107-2024_-_ragr_-_manutencao_tampa_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1542/indicacao_no_108-2024_-_tsm_-_cafe_pos_exame.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1543/indicacao_no_109-2024_-_tsm_-_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1544/indicacao_no_110-2024_-_als_-_manutencao_ponte_da_linha.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1545/indicacao_no_111-2024_-mvoc_-_lombada_rua_joaquim_honorio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1546/indicacao_no_112-2024_-_tsm_-_arrecadacao_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1547/indicacao_no_113-2024_-_als_-_corte_bambuzeiro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1548/indicacao_no_114-2024_-_tsm_-_jcr_-_ressarcimento_fora_domicilio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1549/indicacao_no_115-2024_-_als_-__manutencao_estrada.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1550/indicacao_no_116-2024_-_als_-__ponto_onibus_goes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1551/indicacao_no_117-2024_-_tsm_-_nfa_-_lombada_pintura_brumado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1552/indicacao_no_118-2024_-_tsm_pedra_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1553/indicacao_no_119-2024_-mvoc_-_cx_dgua_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1554/indicacao_no_120-2024_-_rsv_-_bueiro_sertao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1555/indicacao_no_121-2024_-_ssfv_-__ponto_onibus__brumado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1556/indicacao_no_122-2023__-jcr__lixeira_no_bairro_chora.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1557/indicacao_no_123-2024_-_nfa_-goteira_espaco_vinicius.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1558/indicacao_no_124-2024_-_ssfv_-_rocada_e_capina__bairro_turma.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1383/requerimento_no_001-2024_nfa_-_aterro_sanitario_coleta_lixo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1384/requerimento_no_002-2024_ragr_-_muro_proximo_a_creche.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1385/requerimento_no_003-2024_ragr_-_transporte_dos_alunos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1426/requerimento_no_004-2024_jps_-_execucao_de_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1427/requerimento_no_005-2024__als_-_calcamento_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1428/requerimento_no_006-2024__ragr-_carros_manutencao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1429/requerimento_no_007-2024__comissao_e_marcus_-_atas_conselho_saude.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1430/requerimento_no_008-2024__repasse_secre_agricultura.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1431/requerimento_no_009-2024_ragr_-_muro_proximo_a_creche_req_2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1432/requerimento_no_010-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1433/requerimento_no_011-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1434/requerimento_no_012-2024_ragr_-_laudo_bloquetes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1435/requerimento_no_013-2024_ragr_-_maquinario_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1436/requerimento_no_014-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1437/requerimento_no_015-2024_ragr_-_insalubre_e_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1438/requerimento_no_016-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1439/requerimento_no_017-2024__comissao_-_emenda_impositiva_2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1440/requerimento_no_018-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1441/requerimento_no_019-2024__ssfv_-_caminhoes_parados.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1447/requerimento_no_020-2024__tsm_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1448/requerimento_no_021-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1449/requerimento_no_022-2024_nfa_-_extensao_de_redes.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1450/requerimento_no_023-2024_tsm_-_cobranca_servicos_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1451/requerimento_no_024-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1452/requerimento_no_025-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1494/requerimento_no_026-2024_nfa_-_escrituras_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1495/requerimento_no_027-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1496/requerimento_no_028-2024__comissao_-_caso_saude_pec.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1497/requerimento_no_029-2024_tsm-rsr_diabete.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1498/requerimento_no_030-2024__comissao_-_caso_saude.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1499/requerimento_no_031-2024__calcamento_do_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1500/requerimento_no_032-2024__cascalhos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1501/requerimento_no_033-2024__ritieli_viagem.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1502/requerimento_no_034-2024__saude_-_ag_saude_rio_claro_ragr.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1503/requerimento_no_035-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1504/requerimento_no_036-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1505/requerimento_no_037-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1506/requerimento_no_038-2024__quadra_barreira.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1507/requerimento_no_039-2024__ponte_da_peixe.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1508/requerimento_no_040-2024__ragr_link_card.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1509/requerimento_no_041-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1510/requerimento_no_042-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1511/requerimento_no_043-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1512/requerimento_no_044-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1514/requerimento_no_046-2024_ragr_-_compra_imovel.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1515/requerimento_no_047-2024_ssfv_-_obra_inacabada_barreiro.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1516/requerimento_no_048-2024_c_saude_-_impressoras.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1517/requerimento_no_049-2024_jps_-_tomada__bairro_barreira.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1518/requerimento_no_050-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1519/requerimento_no_051-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1520/requerimento_no_052-2024__mvoc_-_rua_laudelino_marcondes.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1521/requerimento_no_053-2024__comissao_-_casos_saude.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1522/requerimento_no_054-2024__ragr_-_gastos_exposicao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1523/requerimento_no_055-2024__ragr_-_gastos_exposicao.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1524/requerimento_no_056-2024__ragr_-_reutilizacao_dos_paralelepipedos.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1350/pl_01.2024_-_altera_lei_municipal_1480.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1351/pl_02.2024-_recomposicao_dos_servidores_nova_redacao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1387/pl_03.2024_arvore_simbolo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1389/pl_04.2024_premiacao_concurso_gastronomico.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1390/pl_05.2024_altera_lei_apreensao_veiculos.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1393/pl_06.2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1442/pl_07.2024_dispoe_sobre_denominacao_de_predio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1446/pl_08.2024_lei_cimasas.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1475/pl_09.2024_lei_expansao_zona_urbana_curral_2.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1476/pl_10.2024_altera_lei_conselho_plantao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1477/pl_11.2024_dispoe_sobre_denominacao_da_quadra_do_sertao.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1559/pl_12.2024_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1560/pl_13.2024_-_altera_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1561/pl_14.2024_-_subvencao_2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1565/pl_15.2024_credito_suplementar_anulacao_pagamento_folha_educacao.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1352/projeto_de_resolucao_no_01_-_altera_resolucao_11.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1356/projeto_de_resolucao_no_02_-_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1357/projeto_de_resolucao_no_03_-_altera_resolucao_02.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1358/projeto_de_resolucao_no_04_-_regulamenta_a_jornada_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1359/projeto_de_resolucao_no_05-_gincana_saber.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1360/projeto_de_resolucao_no_06-_concurso_de_redacao.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1388/projeto_de_resolucao_no_07-_regulamenta_dispensa_eletronica_novo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1392/projeto_de_resolucao_no_08-_baixa_bens.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1386/mocao_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1444/projeto_de_decreto_legislativo_01_titulo_benemerito.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1445/projeto_de_decreto_legislativo_02_titulo_honorario.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1353/pll_no_01_-_2024_reajuste_servidores_mesa.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1354/pll_no_02_-_2024_-_reajuste_vale_mesa.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1355/pll_no_03_-_2024__agentes_politicos_mesa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1391/pll_no_04_-_2024__thiago.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1394/pll_no_05_-_2024__thiago_e_norival-_autismo_1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1443/pll_no_06-_2024__thiago__medicamentos.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1478/pll_no_07-_2024__nome_de_rua_jucemar.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1562/pll_no_08-_2024__divulgacao_listagens_pacientes.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1563/pll_no__09-2024____poda_de_arvores_marcus__2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1564/pll_no_10-_2024__nome_de_rua_norivale_thiago.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2024/1566/pll_no_11-2024__direito_das_pessoas_autista.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H218"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="224.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>