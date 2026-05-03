--- v1 (2026-02-04)
+++ v2 (2026-05-03)
@@ -10,6087 +10,6090 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4207" uniqueCount="1971">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4207" uniqueCount="1972">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Héder Alexandre Ribeiro Caminha</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_no_001-2025_heder_-_porta_do_clube_com_corrosao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_no_001-2025_heder_-_porta_do_clube_com_corrosao.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Obras a devida manutenção e troca na porta de entrada do clube municipal.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_no_002-2025_heder_-_agente_de_saude_na_vargem.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_no_002-2025_heder_-_agente_de_saude_na_vargem.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Saúde,  a contratação de um Agente de Saúde para o setor da Vargem.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_no_003-2025_thiago_-_limpeza_bairro_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_no_003-2025_thiago_-_limpeza_bairro_rosario.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Obras e Serviços Urbanos,  a limpeza, roçada e capina no centro do bairro do Rosário</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mateus de Carvalho Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_no_004-2025_mateus_-_melhoria_na_estrada_do_bairro_sao_bernardo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_no_004-2025_mateus_-_melhoria_na_estrada_do_bairro_sao_bernardo.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Obras e Serviços Urbanos,  a melhoria na estrada São Bernardo, até o Santo Cruzeiro.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_005-2025_mateus_-_melhoria_na_estrada_do_bairro_monjolinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_005-2025_mateus_-_melhoria_na_estrada_do_bairro_monjolinho.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Obras e Serviços Urbanos,  a melhoria na estrada do bairro Monjolinho.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_no_006-2025_mateus_-_melhoria_na_ubs_sao_bernardo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_no_006-2025_mateus_-_melhoria_na_ubs_sao_bernardo.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Obras e Serviços Urbanos,  a reforma do posto de saúde do bairro São Bernardo.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Stella Cristina Cortez</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_no_007-2025_stella_-_limpez_lotesd_particulares_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_no_007-2025_stella_-_limpez_lotesd_particulares_1.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Obras e Serviços Urbanos,  a  fiscalização e campanhas de conscientização no que diz respeito à limpeza de lotes particulares em nosso município.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_no_008-2025_antonio_-_melhoria_captacao_barra.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_no_008-2025_antonio_-_melhoria_captacao_barra.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Obras e Serviços Urbanos,  o melhoramento na captação e distribuição de água no bairro da Barra.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1576/indicacao_no_009-2025_thiago_-_mais_psicologos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1576/indicacao_no_009-2025_thiago_-_mais_psicologos.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Saúde,  a contratação de mais Psicólogos no atendimento do SUS (Sitema Único de Saúde) de nosso município.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_010-2025_mateus_-_estrutura_da_associacao_abandonada.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_010-2025_mateus_-_estrutura_da_associacao_abandonada.pdf</t>
   </si>
   <si>
     <t>Solicita Sr. Prefeito,  esclarecimentos sobre a finalidade e o uso do prédio público localizado na rua Luiz Eva, antigo matadouro municipal, que, até então, seria destinado à associação do bairro, mas encontra-se atualmente inutilizado.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_no_011-2025_mateus_-_ponto_de_onibus_escolar.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_no_011-2025_mateus_-_ponto_de_onibus_escolar.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria Municipal de Obras e Serviços Urbanos, a manutenção do ponto de ônibus localizado na rua Luiz Eva, que se encontra em condições inadequadas para o uso.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_no_012-2025_thiago_-_manutencaso_mogiano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_no_012-2025_thiago_-_manutencaso_mogiano.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Obras e Serviços Urbanos,  a manutenção da estrada do bairro Mogiano .</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_no_013-2025_jucemar_-_quadra_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_no_013-2025_jucemar_-_quadra_da_barreira.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Obras e Serviços Urbanos,  a reforma e manutenção na quadra do bairro da Barreira.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1581/indicacao_no_014-2023_-_jps_-_manutencao_buraco_assembleia_de_deus.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1581/indicacao_no_014-2023_-_jps_-_manutencao_buraco_assembleia_de_deus.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Obras e Transportes Urbanos, a manutenção de um buraco aberto em frente a Assembleia de Deus, no bairro da Barreira.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1582/indicacao_no_015-2025_thiago_-rocada_posto_saude_bairro_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1582/indicacao_no_015-2025_thiago_-rocada_posto_saude_bairro_agua_limpa.pdf</t>
   </si>
   <si>
     <t>Solicita  à Secretaria de Obras e Serviços Urbanos,  roçada no posto de saúde do bairro Àgua Limpa.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1583/indicacao_no_016-2025_thiago_-rocada_bairro_mogiano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1583/indicacao_no_016-2025_thiago_-rocada_bairro_mogiano.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Obras e Serviços Urbanos,  roçada da estrada no bairro Mogiano.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Mateus de Carvalho Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1584/indicacao_no_017-2023_-_jucemar_-_mateus_faixa_assembleia_de_deus_centro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1584/indicacao_no_017-2023_-_jucemar_-_mateus_faixa_assembleia_de_deus_centro.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Obras e Transportes Urbanos, a instalação de uma faixa de pedestres em frente à igreja Assembleia de Deus, na Av. Juscelino Kubitschek, no centro da cidade</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_no_018-2023_-_jps_-_manutencao_lixeira_bairro_monjolinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_no_018-2023_-_jps_-_manutencao_lixeira_bairro_monjolinho.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Obras e Transportes Urbanos, a manutenção da lixeira, na entrada do bairro Monjolinho.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Héder Alexandre Ribeiro Caminha, Mateus de Carvalho Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_019-2025_heder_-_mateus_cx_agua_bigua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_019-2025_heder_-_mateus_cx_agua_bigua.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Obras e Serviços Urbanos,  a manutenção na caixa d’água no bairro do Biguá, nas proximidades do condomínio.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_no_020-2025_heder_-_limpeza_rua_da_peixe.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_no_020-2025_heder_-_limpeza_rua_da_peixe.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Obras e Serviços Urbanos,  a roçada e capina na rua Joaquim de Oliveira “rua da peixe”.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_021-2025_stella_-_manutencao_laudelino_marconde.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_021-2025_stella_-_manutencao_laudelino_marconde.pdf</t>
   </si>
   <si>
     <t>Solicita  à Secretaria de Obras e Serviços Urbanos, a manutenção e finalização da obra na Rua Laudelino Marcondes.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_022-2025_stella_-_manutencao_estrada_sengo-cachoeirinha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_022-2025_stella_-_manutencao_estrada_sengo-cachoeirinha.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Obras e Serviços Urbanos, a manutenção na estrada rural Sengó-Cachoeirinha.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_023-2025_antonio_-_melhoria_captacao_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_023-2025_antonio_-_melhoria_captacao_rio_claro.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Obras e Serviços Urbanos,  a melhoria no sistema de captação e na qualidade da água fornecida aos moradores do bairro Rio Claro.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_no_024-2025_heder_-_impressora_para_medico_24h.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_no_024-2025_heder_-_impressora_para_medico_24h.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Saúde,  a instalação de uma impressora no consultório atendimento 24 horas do município.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_no_025-2025_mateus_-_limpeza_campo_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_no_025-2025_mateus_-_limpeza_campo_rosario.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Turismo, Cultura, Esporte e Lazer, limpeza e roçada na área do campo de futebol do bairro do Rosário.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1593/indicacao_no_026-2025_mateus_-_manutencao_sao_bernardo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1593/indicacao_no_026-2025_mateus_-_manutencao_sao_bernardo.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Obras e Transportes Urbanos, a roçada e limpeza da estrada do bairro São Bernardo.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Reinaldo Sávio Ribeiro, Héder Alexandre Ribeiro Caminha</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1594/indicacao_no_027-2025_reinaldo-heder_-_ponte_fazendinha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1594/indicacao_no_027-2025_reinaldo-heder_-_ponte_fazendinha.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Obras e Serviços Urbanos, a manutenção da ponte na Fazendinha.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_028-2025_jucemar_-_placas_transito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_028-2025_jucemar_-_placas_transito.pdf</t>
   </si>
   <si>
     <t>Solicita a recolocação das placas indicativas em frente a academia ao ar livre do bairro Santa Luzia e no bairro da Água limpa.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_029-2025_jucemar_-_limpeza_bairro_da_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_029-2025_jucemar_-_limpeza_bairro_da_barreira.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza, roçada e desobstrução de valetas e bueiros no bairro da Barreira.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_030-2025_thiago_-manutencao_estrada_santa_cruz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_030-2025_thiago_-manutencao_estrada_santa_cruz.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da estrada do Bairro Santa Cruz.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_031-2025_mateus_-_manutencao_estrada_claudio_benedito_de_freitas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_031-2025_mateus_-_manutencao_estrada_claudio_benedito_de_freitas.pdf</t>
   </si>
   <si>
     <t>Solicita roçada e capina na rua Cláudio Benedito de Freitas, próximo ao antigo matadouro.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_032-2025_mateus_-_manutencao_captacao_e_distribuicao_agua_no_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_032-2025_mateus_-_manutencao_captacao_e_distribuicao_agua_no_rosario.pdf</t>
   </si>
   <si>
     <t>Solicita a melhoria na captação e distribuição de água no bairro do Rosário.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Mateus de Carvalho Ribeiro, Héder Alexandre Ribeiro Caminha</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_033-2025_mateus_-_reforma_cemiterio_e_limpeza.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_033-2025_mateus_-_reforma_cemiterio_e_limpeza.pdf</t>
   </si>
   <si>
     <t>Providências quanto a  manutenção na capela do cemitério municipal, corte do bambuzeiro e a limpeza em toda a extensão do cemitério.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_no_034-2025_sebastiao_-_manutencao_rua_ingrime_carros_deslizam.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_no_034-2025_sebastiao_-_manutencao_rua_ingrime_carros_deslizam.pdf</t>
   </si>
   <si>
     <t>A manutenção e adaptação da rua em frente ao prédio do Paulo autopeças, considerando os problemas de trafegabilidade enfrentados pelos veículos, especialmente em dias chuvosos.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_035-2025_sebastiao_-_instalacao_faixa_de_pedestres_sup_lorena.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_035-2025_sebastiao_-_instalacao_faixa_de_pedestres_sup_lorena.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de faixa de pedestres em frente ao supermercado Lorena.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_036-2025_stella_-_manutencao_relogios_de_pontos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_036-2025_stella_-_manutencao_relogios_de_pontos.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção e atualização dos relógios de ponto da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, Héder Alexandre Ribeiro Caminha, Mateus de Carvalho Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_no_037-2025_mateus_-_thiago_-_man_estrada_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_no_037-2025_mateus_-_thiago_-_man_estrada_rosario.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção na estrada do Rosário.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_no_038-2025_thiago_-_manutencao_-_estrada_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_no_038-2025_thiago_-_manutencao_-_estrada_agua_limpa.pdf</t>
   </si>
   <si>
     <t>Solicita a Manutenção da estrada entre a Água Limpa e Estação.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, Antônio Luciano da Silva, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_no_039-2025_thiago_-_fibra_otica_mogiano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_no_039-2025_thiago_-_fibra_otica_mogiano.pdf</t>
   </si>
   <si>
     <t>Solicita  instalação de extensão de rede de fibra ótica ao bairro do Mogiano.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_no_040-2025_mateus_-_iluminacao_publica_ponte_de_zinco.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_no_040-2025_mateus_-_iluminacao_publica_ponte_de_zinco.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilidade para a implantação de iluminação pública no bairro Ponte de Zinco.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_no_041-2025_mateus_-_lixeira_ponte_de_zinco_e_bicas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_no_041-2025_mateus_-_lixeira_ponte_de_zinco_e_bicas.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lixeiras específicas para resíduos orgânicos e recicláveis no bairro Ponte de Zinco e no Bairro Bicas.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_no_042-2025_mateus_-_melhoria_na_estrada_das_bicas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_no_042-2025_mateus_-_melhoria_na_estrada_das_bicas.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de melhorias e manutenção na estrada das Bicas, que interliga os bairros Buriqui, Boa Esperança e São Francisco.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1625/indicacao_no_043-2025_mateus_-_calcamento_nas_bicas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1625/indicacao_no_043-2025_mateus_-_calcamento_nas_bicas.pdf</t>
   </si>
   <si>
     <t>Viabilidade do calçamento no bairro Bicas, especificamente no trecho que compreende a área em frente ao posto de saúde até a Capela de Nossa Senhora da Conceição Aparecida, bem como no trecho após a ponte, na subida próxima à serraria.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1626/indicacao_no_044-2025_heder-caixa_dagua_bairro_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1626/indicacao_no_044-2025_heder-caixa_dagua_bairro_rosario.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada a barreira que deslizou sobre a caixa d'água localizada no início da Rua do Rosário.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1627/indicacao_no_045-2025_heder-calcada_do_outro_lado_da_roge.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1627/indicacao_no_045-2025_heder-calcada_do_outro_lado_da_roge.pdf</t>
   </si>
   <si>
     <t>Solicita a realização do serviço na Rua Clementino Batista da Cunha, especificamente para a construção do passeio e concretagem do outro lado da Fundação ROGÊ.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, Héder Alexandre Ribeiro Caminha</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_no_046-2025_thiago_-_agua_parada_terreno_fernanda.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_no_046-2025_thiago_-_agua_parada_terreno_fernanda.pdf</t>
   </si>
   <si>
     <t>Providências em relação a um problema de água parada na Rua Cláudio Benedito de Freitas.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_047-2025_thiago_-_aumento_coleta_lixo_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_047-2025_thiago_-_aumento_coleta_lixo_monteiro.pdf</t>
   </si>
   <si>
     <t>a possibilidade de aumentar a frequência da coleta de lixo no Bairro Santa Cruz, passando a ser realizada duas vezes por semana.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_no_048-2025_heder-substituicao_parque_de_plastico.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_no_048-2025_heder-substituicao_parque_de_plastico.pdf</t>
   </si>
   <si>
     <t>a substituição do parquinho de madeira infantil, localizado na praça ao lado da estação, por um playground infantil de plástico e sugiro que o local seja cercado e tenha um horário de funcionamento.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1648/indicacao_no_049-2025_heder-melhoria_na_circulacao_do_onibus_escolar_na_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1648/indicacao_no_049-2025_heder-melhoria_na_circulacao_do_onibus_escolar_na_barreira.pdf</t>
   </si>
   <si>
     <t>uma melhoria na circulação do ônibus escolar no Bairro da Barreira, visando maior segurança e comodidade para os alunos.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_no_050-2025_thiago_-_campeonato_de_taekwondo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_no_050-2025_thiago_-_campeonato_de_taekwondo.pdf</t>
   </si>
   <si>
     <t>analisar a possibilidade de incluir no cronograma de eventos de 2025 campeonato de Taekwondo.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1650/indicacao_no_051-2025_heder-lixeira_conteiner_rua_da_prefeitura.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1650/indicacao_no_051-2025_heder-lixeira_conteiner_rua_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>a possibilidade de instalação de uma lixeira contêiner na Rua Presidente Tancredo Neves, nas proximidades do portão do pátio da Prefeitura</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>José Carlos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1651/indicacao_no_052-2025__zeze_ponto_bairro_vila_rica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1651/indicacao_no_052-2025__zeze_ponto_bairro_vila_rica.pdf</t>
   </si>
   <si>
     <t>solicitar a linha de ônibus escolar até o  final do bairro Vila Rica.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_no_053-2025_mateus_-_reforma_predio_turismo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_no_053-2025_mateus_-_reforma_predio_turismo.pdf</t>
   </si>
   <si>
     <t>a reforma na sede da Secretaria de Turismo, Cultura, Esporte e Lazer, antiga estação ferroviária do município.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1653/indicacao_no_054-2025_mateus_-_reforma_parque_infantil.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1653/indicacao_no_054-2025_mateus_-_reforma_parque_infantil.pdf</t>
   </si>
   <si>
     <t>a reforma do parque infantil, nas proximidades da antiga estação ferroviária do município.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Héder Alexandre Ribeiro Caminha, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_no_055-2025_heder-limpeza_rua_sao_benedito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_no_055-2025_heder-limpeza_rua_sao_benedito.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria Municipal de Obras, roçada, limpeza na Rua São Benedito.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_no_056-2025_heder-limpeza_rua_tiradentes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_no_056-2025_heder-limpeza_rua_tiradentes.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria Municipal de Obras, roçada e limpeza na Rua Tiradentes.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1656/indicacao_no_057-2025_sebastiao_-_melhoria_calcamento.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1656/indicacao_no_057-2025_sebastiao_-_melhoria_calcamento.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria Municipal de Obras e Serviços Urbanos, manutenção ao final da rua São Benedito</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1657/indicacao_no_058-2025_sebastiao_-_padronizacao_lixeiras.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1657/indicacao_no_058-2025_sebastiao_-_padronizacao_lixeiras.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria Municipal de Obras e Serviços Urbanos, levantamento e padronização das lixeiras no município</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_no_059-2025_thiago_-_volta_conserva.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_no_059-2025_thiago_-_volta_conserva.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria Municipal de Obras e Serviços Urbanos, a volta do Conserva nas estradas rurais</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_no_060-2025_thiago_-_toner_estrategia_saude_familia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_no_060-2025_thiago_-_toner_estrategia_saude_familia.pdf</t>
   </si>
   <si>
     <t>a aquisição de “toners” para as impressoras para a equipe de Estratégia e Saúde da Família</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1660/indicacao_no_061-2025_thiago_-_barra_de_ferrro_praca_sebstiao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1660/indicacao_no_061-2025_thiago_-_barra_de_ferrro_praca_sebstiao.pdf</t>
   </si>
   <si>
     <t>a retirada de um ferro instalado na praça Sebastião Rodrigues Ferreira</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1661/indicacao_no_062-2025_jucemar_-_bueiro_subida_matriz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1661/indicacao_no_062-2025_jucemar_-_bueiro_subida_matriz.pdf</t>
   </si>
   <si>
     <t>a manutenção de um bueiro na esquina do hotel Saõ João.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1662/indicacao_no_063-2025_jucemar_-_cascalhamento_rua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1662/indicacao_no_063-2025_jucemar_-_cascalhamento_rua.pdf</t>
   </si>
   <si>
     <t>a manutenção da rua em frente a casa do Senhor Acássio, ao lado do loteamento no bairro da Barreira</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1684/indicacao_no_064-2025_thiago_-_manutencao__rua_bairro_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1684/indicacao_no_064-2025_thiago_-_manutencao__rua_bairro_monteiro.pdf</t>
   </si>
   <si>
     <t>realização de manutenção na Rua do bairro do Monteiro.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, Antônio Luciano da Silva, Héder Alexandre Ribeiro Caminha, José Carlos Rodrigues, Jucemar Paulo dos Santos, Mateus de Carvalho Ribeiro, Reinaldo Sávio Ribeiro, Sebastião dos Santos Fortes Vieira, Stella Cristina Cortez</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1685/indicacao_no_065-2025_todos_-_auxilio_aluguel_social.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1685/indicacao_no_065-2025_todos_-_auxilio_aluguel_social.pdf</t>
   </si>
   <si>
     <t>criação de um Benefício Eventual de Auxílio Aluguel Social no Município de Delfim Moreira, como parte da política municipal de assistência social</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Jucemar Paulo dos Santos, Reinaldo Sávio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_no_066-2025_reinaldo_-barranco_sertao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_no_066-2025_reinaldo_-barranco_sertao.pdf</t>
   </si>
   <si>
     <t>a realização de medidas corretivas em um barranco que está cedendo nas proximidades da quadra, no bairro Sertão Pequeno.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_067-2025_stella_-_calhas_no_clube_das_maes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_067-2025_stella_-_calhas_no_clube_das_maes.pdf</t>
   </si>
   <si>
     <t>instalação de calhas nas duas laterais do Clube Casa das Mães.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_no_068-2025_jucemar_-_wifi.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_no_068-2025_jucemar_-_wifi.pdf</t>
   </si>
   <si>
     <t>a instalação de rede de Wi-Fi gratuito na Unidade Básica de Saúde (UBS) do centro.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1689/indicacao_no_069-2025_thiago-_antonio_zumba_e_capoeira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1689/indicacao_no_069-2025_thiago-_antonio_zumba_e_capoeira.pdf</t>
   </si>
   <si>
     <t>sejam incluídas nas atividades do município aulas de Zumba e Capoeira para as comunidades das zonas rurais de Delfim Moreira.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Héder Alexandre Ribeiro Caminha, José Carlos Rodrigues, Jucemar Paulo dos Santos, Mateus de Carvalho Ribeiro, Reinaldo Sávio Ribeiro, Sebastião dos Santos Fortes Vieira, Stella Cristina Cortez, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_no_070-2025_todos_-_limpeza_rio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_no_070-2025_todos_-_limpeza_rio.pdf</t>
   </si>
   <si>
     <t>indicam ao Sr. Prefeito, a limpeza do rio de nossa cidade.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_no_071-2025_mateus_-_fundo_municipal_cultura.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_no_071-2025_mateus_-_fundo_municipal_cultura.pdf</t>
   </si>
   <si>
     <t>providências quanto a criação de um fundo Municipal para incentivar a cultura em nosso município.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_no_072-2025_mateus_-_projeto_de_urbanizacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_no_072-2025_mateus_-_projeto_de_urbanizacao.pdf</t>
   </si>
   <si>
     <t>providências quanto o desenvolvimento de um projeto de urbanização na cidade de Delfim Moreira-MG.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Mateus de Carvalho Ribeiro, Héder Alexandre Ribeiro Caminha, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1693/indicacao_no_073-2025_mateus_heder_-_manutencao_tiradentes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1693/indicacao_no_073-2025_mateus_heder_-_manutencao_tiradentes.pdf</t>
   </si>
   <si>
     <t>a manutenção na rua Tiradentes, especificamente nas proximidades da residência do senhor Zezão</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1694/indicacao_no_074-2025_mateus_-_manutencao_bigua_barreirinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1694/indicacao_no_074-2025_mateus_-_manutencao_bigua_barreirinho.pdf</t>
   </si>
   <si>
     <t>a manutenção na estrada do bairro do Biguá até o bairro do Barreirinho, antiga linha férrea.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1695/indicacao_no_075-2025_mateus_-_limpeza_ruas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1695/indicacao_no_075-2025_mateus_-_limpeza_ruas.pdf</t>
   </si>
   <si>
     <t>a limpeza das ruas de Delfim Moreira com o caminhão pipa.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1696/indicacao_no_076-2025_mateus_-_2o_congresso_turismo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1696/indicacao_no_076-2025_mateus_-_2o_congresso_turismo.pdf</t>
   </si>
   <si>
     <t>providências quanto a realização do 2º Congresso Municipal de Turismo em nosso município</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1697/indicacao_no_077-2025_mateus_-_criacao_ponte.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1697/indicacao_no_077-2025_mateus_-_criacao_ponte.pdf</t>
   </si>
   <si>
     <t>o estudo quanto à viabilidade de construção de uma ponte ligando a Avenida do Encontro à antiga linha férrea, nas proximidades da casa do Sr. Zezinho.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1698/indicacao_no_078-2025_sebastiao_-_criacao_fx_amarela.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1698/indicacao_no_078-2025_sebastiao_-_criacao_fx_amarela.pdf</t>
   </si>
   <si>
     <t>a instalação de faixa amarela por toda a extensão da rua ao lado da praça sagrado coração de Jesus.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1699/indicacao_no_079-2025_sebastiao_-_curso_primeiros_socorros.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1699/indicacao_no_079-2025_sebastiao_-_curso_primeiros_socorros.pdf</t>
   </si>
   <si>
     <t>curso de primeiros socorros para os servidores de nossa educação, incluindo professores, auxiliares, monitores e demais colaboradores que atuam nas escolas e creches do município.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1700/indicacao_no_080-2025_jucemar_-_desentupimento_de_via.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1700/indicacao_no_080-2025_jucemar_-_desentupimento_de_via.pdf</t>
   </si>
   <si>
     <t>o desentupimento de um cano na extremidade da via, em frente à Pousada Solar da Mantiqueira.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1701/indicacao_no_081-2025_jucemar_-_manutencao_bueiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1701/indicacao_no_081-2025_jucemar_-_manutencao_bueiro.pdf</t>
   </si>
   <si>
     <t>a manutenção de um bueiro na esquina da Câmara Municipal</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_no_082-2025_jucemar_-_limpeza_banheiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_no_082-2025_jucemar_-_limpeza_banheiro.pdf</t>
   </si>
   <si>
     <t>melhores condições de higiene e conforto para os usuários no banheiro público municipal.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_no_083-2025_thiago_-_rolo_compactor_pe_de_carneiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_no_083-2025_thiago_-_rolo_compactor_pe_de_carneiro.pdf</t>
   </si>
   <si>
     <t>providencie uma forma mais adequada de deslocamento do Rolo Compactador "Pé de Carneiro".</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_no_084-2025_thiago_-_tratamento_dependente_quimico.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_no_084-2025_thiago_-_tratamento_dependente_quimico.pdf</t>
   </si>
   <si>
     <t>a criação de uma Casa de Apoio ou a formalização de convênio com alguma instituição especializada no tratamento de dependentes químicos de drogas e álcool.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao_no_085-2025_antonio_-_bairro_mogiano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao_no_085-2025_antonio_-_bairro_mogiano.pdf</t>
   </si>
   <si>
     <t>manutenção de um bueiro no bairro Mogiano</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1706/indicacao_no_086-2025_antonio_-_ar_condicionado_sala_de_aula.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1706/indicacao_no_086-2025_antonio_-_ar_condicionado_sala_de_aula.pdf</t>
   </si>
   <si>
     <t>a instalação de ar condicionado em sala de aula</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1707/indicacao_no_087-2025_heder-_manutencao_bueiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1707/indicacao_no_087-2025_heder-_manutencao_bueiro.pdf</t>
   </si>
   <si>
     <t>a manutenção de um bueiro, nas proximidades da casa do “Neco Costa”</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1708/indicacao_no_088-_2025_heder_-_lombadas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1708/indicacao_no_088-_2025_heder_-_lombadas.pdf</t>
   </si>
   <si>
     <t>a instalação de lombadas em locais estratégicos de nossa cidade</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1709/indicacao_no_089-_2025_heder_-_lagoa_da_fernanda.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1709/indicacao_no_089-_2025_heder_-_lagoa_da_fernanda.pdf</t>
   </si>
   <si>
     <t>a manutenção de manilhas na rua Cláudio Benedito de Freitas, próximo à lagoa da Fernanda.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1710/indicacao_no_090-_2025_heder_-_trevo_da_cidade.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1710/indicacao_no_090-_2025_heder_-_trevo_da_cidade.pdf</t>
   </si>
   <si>
     <t>a limpeza, manutenção de placas no trevo da cidade e a retirada do outdoor que se encontra no mesmo local</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1728/indicacao_no_091-_2025_heder_-_sao_bernardo_ao_chora.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1728/indicacao_no_091-_2025_heder_-_sao_bernardo_ao_chora.pdf</t>
   </si>
   <si>
     <t>a manutenção da estrada, do bairro São Bernardo ao bairro do Chora</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1729/indicacao_no_092-2025_mateus_-_fazenda_boa_esperanca.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1729/indicacao_no_092-2025_mateus_-_fazenda_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>a manutenção e roçada na estrada da fazenda Boa Esperança.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1730/indicacao_no_093-2025_mateus_-_fundo_municipal_cultura.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1730/indicacao_no_093-2025_mateus_-_fundo_municipal_cultura.pdf</t>
   </si>
   <si>
     <t>providências quanto ao envio de documentos e relatos do Pe. Léo  ao Secretário Estadual de Cultura e Turismo, Leônidas Oliveira,  a fim de solicitar recursos para a construção do memorial do Pe. Léo, no bairro do Biguá .</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1731/indicacao_no_094-2025.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1731/indicacao_no_094-2025.pdf</t>
   </si>
   <si>
     <t>a manutenção de um bueiro no bairro da Barra</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1732/indicacao_no_095-2025_rocada_e_capina_bocaina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1732/indicacao_no_095-2025_rocada_e_capina_bocaina.pdf</t>
   </si>
   <si>
     <t>a limpeza com roçada e passagem da máquina no trecho que inicia no bairro da Bocaina até a encruzilhada que dá acesso ao bairro dos Lopes.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1733/indicacao_no_096-2025__thiago_calcamento_bairro_do_lima.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1733/indicacao_no_096-2025__thiago_calcamento_bairro_do_lima.pdf</t>
   </si>
   <si>
     <t>um  calçamento no Bairro do Lima de aproximadamente 150 metros de comprimento.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_no_097-2025__heder_-_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_no_097-2025__heder_-_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>a instalação de uma academia ao ar livre no bairro Vila Rica</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_no_098-2025__mateus_-__limpeza_rua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_no_098-2025__mateus_-__limpeza_rua.pdf</t>
   </si>
   <si>
     <t>a limpeza da rua Evaristo Coura, próximo à Avenida do Encontro</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_no_099-2025__mateus_pombos_poli.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_no_099-2025__mateus_pombos_poli.pdf</t>
   </si>
   <si>
     <t>A adoção de medidas para solucionar o problema da entrada de pombos no Poliesportivo Antônio Carlos Ribeiro</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_no_100-2025__thiago_manutencao_estrada_divisa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_no_100-2025__thiago_manutencao_estrada_divisa.pdf</t>
   </si>
   <si>
     <t>a manutenção da Estrada da Divisa, visando melhorias nas condições de tráfego para os moradores e usuários da via. Além disso, solicita-se um estudo de viabilidade para o calçamento desta estrada</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1738/indicacao_no_101-2025_mateus_conscientizacao_agua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1738/indicacao_no_101-2025_mateus_conscientizacao_agua.pdf</t>
   </si>
   <si>
     <t>a adoção de medidas para a conscientização da população quanto ao uso responsável da água em nosso município.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1739/indicacao_no_102-2025_heder_calcamento_caquende.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1739/indicacao_no_102-2025_heder_calcamento_caquende.pdf</t>
   </si>
   <si>
     <t>que seja realizado o calçamento da rua Henrique de Souza e Silva, no bairro Caquende, próximo ao matadouro.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1740/indicacao_no_103-2025_mateus_-_motoristas_aplicativos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1740/indicacao_no_103-2025_mateus_-_motoristas_aplicativos.pdf</t>
   </si>
   <si>
     <t>providências quanto a cursos de capacitação para motoristas de aplicativos ativos em nossa cidade.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1741/indicacao_no_104-2025_heder_instalacao_de_lixeira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1741/indicacao_no_104-2025_heder_instalacao_de_lixeira.pdf</t>
   </si>
   <si>
     <t>que seja instalado  lixeira container na Rua Joaquim de Oliveira (próximo a casa da Romilda).</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1742/indicacao_no_105-2025_hedermanutencao_da_estrada_que_liga_a_divisa_ao_mujolinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1742/indicacao_no_105-2025_hedermanutencao_da_estrada_que_liga_a_divisa_ao_mujolinho.pdf</t>
   </si>
   <si>
     <t>manutenção da estrada que liga a Divisa ao Mujolinho.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1743/indicacao_no_106-2025__thiago_rocada_e_capina_bairro_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1743/indicacao_no_106-2025__thiago_rocada_e_capina_bairro_rosario.pdf</t>
   </si>
   <si>
     <t>que seja realizada a roçada e capina no bairro do Rosário.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1744/indicacao_no_107-2025__jucemar_manutencao_rua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1744/indicacao_no_107-2025__jucemar_manutencao_rua.pdf</t>
   </si>
   <si>
     <t>a manutenção de um buraco em frente aos Correios, no centro da cidade.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1745/indicacao_no_108-_2025_mateus-_lombadas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1745/indicacao_no_108-_2025_mateus-_lombadas.pdf</t>
   </si>
   <si>
     <t>a instalação de lombadas em locais estratégicos de nossa cidade:_x000D_
 - Avenida Tancredo Neves, Próximo ao “bar do gordinho”_x000D_
 - no setor central da rua João Avelino de Assis</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1746/indicacao_no_109-2025_heder_manutencao_lopes.docx</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1746/indicacao_no_109-2025_heder_manutencao_lopes.docx</t>
   </si>
   <si>
     <t>a manutenção da estrada que liga o bairro Lopes ao bairro do Taquaral, uma vez que as atuais condições da via têm dificultado a circulação de moradores, produtores rurais e demais usuários.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1747/indicacao_no_110-2025_heder_corte_araucaria_caquende.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1747/indicacao_no_110-2025_heder_corte_araucaria_caquende.pdf</t>
   </si>
   <si>
     <t>a providência quanto ao corte de uma araucária localizada no bairro Caquende.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/</t>
   </si>
   <si>
     <t>que seja realizada a poda de uma árvore localizada no terreno da Prefeitura, na Rua Joaquim de Oliveira.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1749/indicacao_no_112-2025_heder_bueiro_rua_laudelino_marcondes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1749/indicacao_no_112-2025_heder_bueiro_rua_laudelino_marcondes.pdf</t>
   </si>
   <si>
     <t>a colocação de uma tampa no bueiro localizado na Rua Laudelino Marcondes.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_no_113-2025_mateus_-_tombamento_das_esculturas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_no_113-2025_mateus_-_tombamento_das_esculturas.pdf</t>
   </si>
   <si>
     <t>que seja estudada a viabilidade de realizar o tombamento das esculturas de madeira do presbitério da Matriz de Nossa Senhora da Soledade, situadas no Município de Delfim Moreira, MG.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_no_114-2025_mateus_-_tombamento_vias_sacras.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_no_114-2025_mateus_-_tombamento_vias_sacras.pdf</t>
   </si>
   <si>
     <t>que seja estudada a viabilidade de realizar o tombamento das Vias Sacras da Igreja Matriz de Nossa Senhora da Soledade, situadas no Município de Delfim Moreira, MG.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Mateus de Carvalho Ribeiro, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1752/indicacao_no_115-2025_mateus_-_limpeza_cemiterio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1752/indicacao_no_115-2025_mateus_-_limpeza_cemiterio.pdf</t>
   </si>
   <si>
     <t>que seja realizada, com urgência, a reforma, manutenção, capina, roçada e manutenção nos muros do cemitério Municipal, tendo em vista o estado crítico em que se encontra.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1753/indicacao_no_116-2025_antonio_-_bueiro-bairro_mogiano.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1753/indicacao_no_116-2025_antonio_-_bueiro-bairro_mogiano.pdf</t>
   </si>
   <si>
     <t>a manutenção de um bueiro no bairro Mogiano próximo a casa da “ Darca”.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1754/indicacao_no_117-2025_sebastiao_-_cabeca_de_rua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1754/indicacao_no_117-2025_sebastiao_-_cabeca_de_rua.pdf</t>
   </si>
   <si>
     <t>que seja realizado a  manutenção das cabeceiras das ruas que unem as vias: Rua Henrique Gonçalves de Faria, Rua Joaquim Onório de Melo e Rua Clementino Batista.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_no_118-2025_antonio_-_galhos_ciprestes_-bairro_barirnha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_no_118-2025_antonio_-_galhos_ciprestes_-bairro_barirnha.pdf</t>
   </si>
   <si>
     <t>a poda de galhos de ciprestes no bairro da Barrinha</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_no_119-2025_heder_-_manutencao__rua_bairro_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_no_119-2025_heder_-_manutencao__rua_bairro_monteiro.pdf</t>
   </si>
   <si>
     <t>realização de manutenção na rua do bairro do Monteiro.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_no_120-2025_heder_-_limpeza_escola.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_no_120-2025_heder_-_limpeza_escola.pdf</t>
   </si>
   <si>
     <t>, limpeza e roçada na Escola Municipal Vicentina Nogueira Gomes.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_no_121-2025_stella_-__portaria_de_ferias_funcionario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_no_121-2025_stella_-__portaria_de_ferias_funcionario.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria Municipal de Administração que passe a publicar, com maior celeridade e em tempo real, as Portarias de concessão de férias dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1759/indicacao_no_122-2025_stella_-_bueiro_hotel_sao_joao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1759/indicacao_no_122-2025_stella_-_bueiro_hotel_sao_joao.pdf</t>
   </si>
   <si>
     <t>manutenção de um bueiro na Rua Marechal Deodoro, rua do Hotel São João.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1760/indicacao_no_123-2025_antonio_-_bairro_barrinha_bueiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1760/indicacao_no_123-2025_antonio_-_bairro_barrinha_bueiro.pdf</t>
   </si>
   <si>
     <t>a manutenção de dois bueiros no bairro da Barrinha , nas proximidades da “Alice do Isac” e “próximo à Cruz”</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Héder Alexandre Ribeiro Caminha, Jucemar Paulo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1761/indicacao_no_124-2025_heder_jucemar_-_rotas_caminhao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1761/indicacao_no_124-2025_heder_jucemar_-_rotas_caminhao.pdf</t>
   </si>
   <si>
     <t>o estudo e a indicação de rotas e as devidas sinalizações para adequar e orientar o tráfego de caminhões em nossa cidade.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>José Carlos Rodrigues, Mateus de Carvalho Ribeiro, Reinaldo Sávio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1762/indicacao_no_125-2025_mateuszeze_reinaldo_-_captacao_bairro_sao_bernardo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1762/indicacao_no_125-2025_mateuszeze_reinaldo_-_captacao_bairro_sao_bernardo.pdf</t>
   </si>
   <si>
     <t>a melhoria na captação e distribuição de água no bairro São Bernardo.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1763/indicacao_no_126-2025_mateus_-_limpeza_rio_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1763/indicacao_no_126-2025_mateus_-_limpeza_rio_monteiro.pdf</t>
   </si>
   <si>
     <t>a limpeza do rio próximo à ponte no bairro do Monteiro.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1764/indicacao_no_127-2025_mateus_jucemar_-_manutencao_posto_barreira_e_poliesportivo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1764/indicacao_no_127-2025_mateus_jucemar_-_manutencao_posto_barreira_e_poliesportivo.pdf</t>
   </si>
   <si>
     <t>manutenção do posto de saúde e no poliesportivo do bairro da Barreira</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_no_128-2025__thiago_rocada_e_capina_bairro_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_no_128-2025__thiago_rocada_e_capina_bairro_rosario.pdf</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao_no_129-2025_antonio_-_ponte_bairro_cachoeirinha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao_no_129-2025_antonio_-_ponte_bairro_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>que seja realizada uma vistoria na ponte do bairro Cachoeirinha.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1767/indicacao_no_130-2025_mateus_-_solicita_calcamento_brumado.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1767/indicacao_no_130-2025_mateus_-_solicita_calcamento_brumado.pdf</t>
   </si>
   <si>
     <t>a possibilidade na continuação do calçamento nas proximidades das casas da Solange, Lucimar, no bairro do Monteiro.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1768/indicacao_no_131-2025_mateus_-_solicita_retirada_entulho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1768/indicacao_no_131-2025_mateus_-_solicita_retirada_entulho.pdf</t>
   </si>
   <si>
     <t>a retirada de entulhos acumulados ao lado da lixeira, no bairro do Monteiro .</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1769/indicacao_no_132-2025_mateus_-_solicita_manutencao_bueiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1769/indicacao_no_132-2025_mateus_-_solicita_manutencao_bueiro.pdf</t>
   </si>
   <si>
     <t>a limpeza e manutenção da rua e a criação de um bueiro, nas proximidades da lixeira, no bairro do Monteiro.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1770/indicacao_no_133-2025_mateus_-_solicita_cronograma_sec_obras.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1770/indicacao_no_133-2025_mateus_-_solicita_cronograma_sec_obras.pdf</t>
   </si>
   <si>
     <t>o acesso ao cronograma das atividades prestadas pela Secretaria de Obras e Serviços Urbanos</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1771/indicacao_no_134-2025_mateus_-_turismo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1771/indicacao_no_134-2025_mateus_-_turismo.pdf</t>
   </si>
   <si>
     <t>o estudo quanto à possibilidade de aquisição  do campo de futebol, no bairro do Rosário.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1772/indicacao_no_135-2025__thiago_lazer_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1772/indicacao_no_135-2025__thiago_lazer_monteiro.pdf</t>
   </si>
   <si>
     <t>a possibilidade de aquisição de um terreno no bairro do Monteiro para proporcionar lazer à população</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1773/indicacao_no_136-2025_mateus_bueiro_rua_laudelino_marcondes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1773/indicacao_no_136-2025_mateus_bueiro_rua_laudelino_marcondes.pdf</t>
   </si>
   <si>
     <t>a colocação de uma tampa no bueiro localizado na Rua Laudelino Marcondes e para que seja revisto o tráfego local atual da rua Paulino Faria</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Mateus de Carvalho Ribeiro, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1774/indicacao_no_137-2025_mateus_bairro_barreiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1774/indicacao_no_137-2025_mateus_bairro_barreiro.pdf</t>
   </si>
   <si>
     <t>a destinação do material fresado proveniente da manutenção do pavimento de nossa rodovia para a realização de melhorias no Bairro Barreiro.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Héder Alexandre Ribeiro Caminha, Mateus de Carvalho Ribeiro, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1775/indicacao_no_138-2025_app.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1775/indicacao_no_138-2025_app.pdf</t>
   </si>
   <si>
     <t>a criação de um aplicativo municipal para dispositivos móveis, visando facilitar o acesso dos munícipes a serviços essenciais da administração pública</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1776/indicacao_no_139-2025_app_turismo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1776/indicacao_no_139-2025_app_turismo.pdf</t>
   </si>
   <si>
     <t>,  a criação de um aplicativo municipal para dispositivos móveis, visando facilitar o acesso dos munícipes a serviços essenciais da Secretaria.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1777/indicacao_no_140-2025_mateus_manutencao_estrada.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1777/indicacao_no_140-2025_mateus_manutencao_estrada.pdf</t>
   </si>
   <si>
     <t>solicitar manutenção na estrada de atalho que liga o bairro São Bernardo à Divisa, estrada que passa pela residência do “Dito Chica”.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1778/indicacao_no_141-2025_thiago_-_manutencao_-_estrada_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1778/indicacao_no_141-2025_thiago_-_manutencao_-_estrada_agua_limpa.pdf</t>
   </si>
   <si>
     <t>a manutenção da estrada entre a Água Limpa e Estação.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1779/indicacao_no_142-2025_thiago_-_heder_-__manutencao_claudio_benedito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1779/indicacao_no_142-2025_thiago_-_heder_-__manutencao_claudio_benedito.pdf</t>
   </si>
   <si>
     <t>a manutenção corretiva e preventiva das manilhas  na rua Cláudio Benedito de Freitas</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1780/indicacao_no_143-2025_thiago-__banheiro_unidade_basica_de_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1780/indicacao_no_143-2025_thiago-__banheiro_unidade_basica_de_saude.pdf</t>
   </si>
   <si>
     <t>sejam tomadas as providências necessárias para a instalação de um banheiro na Unidade Básica de Saúde (UBS), a ser utilizado durante os atendimentos agendados, tais como consultas com os médicos da Estratégia de Saúde da Família (ESF) e com o dentista.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1781/indicacao_no_144-2025.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1781/indicacao_no_144-2025.pdf</t>
   </si>
   <si>
     <t>a manutenção da estrada da Turma, com início no final do calçamento, próximo à residência da Sílvia, até a residência da Zelda.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1782/indicacao_no_145-2025.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1782/indicacao_no_145-2025.pdf</t>
   </si>
   <si>
     <t>que seja realizado a abertura de valeta para escoamento de água e posterior cascalhamento – Alto do Bairro Rosário (sentido Cata dos Marins).</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1783/indicacao_no_146-2025_antonio_sebastiao_-_bairro_taquaral_bueiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1783/indicacao_no_146-2025_antonio_sebastiao_-_bairro_taquaral_bueiro.pdf</t>
   </si>
   <si>
     <t>a manutenção de um bueiro no bairro do Taquaral</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, José Carlos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1784/indicacao_no_147-2025_antonio_zeze_-_bairro_lopes_manutencao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1784/indicacao_no_147-2025_antonio_zeze_-_bairro_lopes_manutencao.pdf</t>
   </si>
   <si>
     <t>a manutenção na estrada do Cravo até a encruzilhada que vai ao bairro do Lopes.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1785/indicacao_no_148-2025_mateus_manutencao_ponte_jose_antonio_da_silva.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1785/indicacao_no_148-2025_mateus_manutencao_ponte_jose_antonio_da_silva.pdf</t>
   </si>
   <si>
     <t>a reforma da ponte “José Antônio da Silva”</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1786/indicacao_no_149-2025_mateus_manutencao_ponte_do_encontro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1786/indicacao_no_149-2025_mateus_manutencao_ponte_do_encontro.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito Municipal e à Secretaria Municipal de Obras e Serviços Urbanos, a reforma da “Ponte do Encontro</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1787/indicacao_no_150-2025__jucemar_manutencao_ruada_peixe.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1787/indicacao_no_150-2025__jucemar_manutencao_ruada_peixe.pdf</t>
   </si>
   <si>
     <t>a manutenção na “Estrada da Peixe</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1788/indicacao_no_151-2025__jucemar_trafego_veiculos_pesados.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1788/indicacao_no_151-2025__jucemar_trafego_veiculos_pesados.pdf</t>
   </si>
   <si>
     <t>a fiscalização e o controle quanto à passagem de maquinário pesado na rua Mariinha Maciel e o calçamento novo próximo à “Turma”</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1789/indicacao_no_152-2025_heder_-_bomba_reservao_sao_jose.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1789/indicacao_no_152-2025_heder_-_bomba_reservao_sao_jose.pdf</t>
   </si>
   <si>
     <t>a aquisição de uma bomba d’água reserva para o loteamento São José</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_no_153-2025_heder_-_melhoria_sao_benedito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_no_153-2025_heder_-_melhoria_sao_benedito.pdf</t>
   </si>
   <si>
     <t>a manutenção da rua São Benedito.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_no_154-2025__jucemar_agua_bairro_vila_rica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_no_154-2025__jucemar_agua_bairro_vila_rica.pdf</t>
   </si>
   <si>
     <t>providências urgentes quanto à constante falta de água no bairro Vila Rica</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_no_155-2025_heder_-_vazamento_rua_sao_jose.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_no_155-2025_heder_-_vazamento_rua_sao_jose.pdf</t>
   </si>
   <si>
     <t>a manutenção de um vazamento no loteamento São José, na rua Padre Antônio Rodrigues Ferreira</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_no_156-2025_heder_-poda_eucalitpo_sao_jose.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_no_156-2025_heder_-poda_eucalitpo_sao_jose.pdf</t>
   </si>
   <si>
     <t>a possibilidade de realização da poda de um eucalipto localizado no Bairro São José, próxima a residência do “Neri”.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_no_157-2025__mateus_obras_bigua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_no_157-2025__mateus_obras_bigua.pdf</t>
   </si>
   <si>
     <t>a estimativa de conclusão da obra de calçamento do bairro do Biguá, Próximo à estação</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1804/indicacao_no_158-2025__mateus_corte_barranco_bigua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1804/indicacao_no_158-2025__mateus_corte_barranco_bigua.pdf</t>
   </si>
   <si>
     <t>corte no barranco entre o  bairro do Biguá e o bairro da Água Limpa, Próximo à estação</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_no_159-2025__mateus_sebastiao_reinstalacao_trave_bairro_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_no_159-2025__mateus_sebastiao_reinstalacao_trave_bairro_rosario.pdf</t>
   </si>
   <si>
     <t>a reinstalação de uma trave no campo de futebol localizado no Bairro do Rosário, tendo em vista que a mesma se encontra quebrada e inutilizável</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_no_160-2025__mateus_jucemar_manutencao_bicas_ate_ponte_de_zinco.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_no_160-2025__mateus_jucemar_manutencao_bicas_ate_ponte_de_zinco.pdf</t>
   </si>
   <si>
     <t>a manutenção e cascalhamento da estrada entre o bairro das Bicas até a Ponte de Zinco</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_no_161-2025__stella_divulgacao_sinalizacao_rua_laudelino.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_no_161-2025__stella_divulgacao_sinalizacao_rua_laudelino.pdf</t>
   </si>
   <si>
     <t>que seja realizada uma divulgação mais ampla e eficaz acerca da recente troca de sinalização de trânsito na Rua Laudelino Marcondes.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_no_162-2025__mateus_manutencao_estradas_rurais.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_no_162-2025__mateus_manutencao_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>que sejam realizadas manutenções com pedriscos retirados da obra de nossa rodovia MG 350 para a manutenção das estradas rurais nas devidas localidades: _x000D_
 - Estrada do bairro São Bernardo, do calçamento até a casa da Dona Cida e do Sr. Aureliano;_x000D_
 - Estrada do bairro Monjolinho;_x000D_
 - Estrada do bairro Barreirinho, nas proximidades da casa da Dona “Toninha”</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_no_163-2025___mateus_questionario_de_avaliacao_festa_do_marmelo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_no_163-2025___mateus_questionario_de_avaliacao_festa_do_marmelo.pdf</t>
   </si>
   <si>
     <t>seja disponibilizado um questionário de avaliação para os artesãos participantes e agentes da produção associada ao turismo, com o objetivo de colher informações sobre os aspectos positivos, pontos negativos e sugestões de melhoria para as próximas edições de eventos turísticos com a presença do setor.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1810/indicacao_no_164-2025__mateus_placa_entrada_da_cidade.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1810/indicacao_no_164-2025__mateus_placa_entrada_da_cidade.pdf</t>
   </si>
   <si>
     <t>que realize a transferência da placa indicativa de entrada da cidade para um local mais visível e estratégico, às margens da rodovia MG-350, no sentido Delfim Moreira- Itajubá, preferencialmente nas proximidades da reta de acesso ao bairro Vila Rica, ou outro ponto que for tecnicamente mais adequado.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Héder Alexandre Ribeiro Caminha</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao_no_165-2025_thiago-__passarela_pedestre_ponte_peixe.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao_no_165-2025_thiago-__passarela_pedestre_ponte_peixe.pdf</t>
   </si>
   <si>
     <t>que seja providenciada a instalação de uma passarela provisória para pedestres e ciclistas no Bairro da Peixe, até que a obra da ponte seja devidamente concluída.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_no_166-2025_jose_carlos_-_nome_fantasia_poliesportivo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_no_166-2025_jose_carlos_-_nome_fantasia_poliesportivo.pdf</t>
   </si>
   <si>
     <t>que seja providenciada a instalação de um letreiro com o nome fantasia "Calitão" no Poliesportivo Antônio Carlos Ribeiro, localizado no Centro de nossa cidade</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Héder Alexandre Ribeiro Caminha, Mateus de Carvalho Ribeiro, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_no_167-2025_mateus_-_heder_-_estrada_bairro_do_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_no_167-2025_mateus_-_heder_-_estrada_bairro_do_rosario.pdf</t>
   </si>
   <si>
     <t>que seja providenciada a roçada e patrolagem na estrada do bairro do Rosário.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_no_168-2025__mateus_rocada_campo_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_no_168-2025__mateus_rocada_campo_rosario.pdf</t>
   </si>
   <si>
     <t>a roçada no campo de futebol localizado no Bairro do Rosário.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_no_169-2025__limpeza_pintura_e_demais_cuidados_bairro_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_no_169-2025__limpeza_pintura_e_demais_cuidados_bairro_rosario.pdf</t>
   </si>
   <si>
     <t>a limpeza, pintura e demais cuidados no centro do bairro do Rosário</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1816/indicacao_no_170-2025_manutencao_rua_bairro_do_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1816/indicacao_no_170-2025_manutencao_rua_bairro_do_rosario.pdf</t>
   </si>
   <si>
     <t>a manutenção que dá acesso à barraca na subida logo após o posto de saúde, no bairro do Rosário.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Mateus de Carvalho Ribeiro, Jucemar Paulo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1817/indicacao_no_171-2025_manutencao_ponte_rio_comprido.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1817/indicacao_no_171-2025_manutencao_ponte_rio_comprido.pdf</t>
   </si>
   <si>
     <t>, a manutenção na entrada da  ponte, no bairro Rio Comprido.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_no_172-2025_manutencao_cemig_mato_alto_brumado.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_no_172-2025_manutencao_cemig_mato_alto_brumado.pdf</t>
   </si>
   <si>
     <t>a solicitação de limpeza da empresa CEMIG no bairro do Brumado, nas proximidades do “barracão do Vaninho”</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>a recolocação das traves no campos do bairro Sertão Pequeno de baixo e bairro do Rosário.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1820/indicacao_no_174-2025_heder_limpeza_e_restauracao_cemiterio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1820/indicacao_no_174-2025_heder_limpeza_e_restauracao_cemiterio.pdf</t>
   </si>
   <si>
     <t>a Limpeza no cemitério e manutenção nos muros que estão caindo.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1821/indicacao_no_175-2025_heder_reiteracao_pedido_-_divisa_ao_mujolinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1821/indicacao_no_175-2025_heder_reiteracao_pedido_-_divisa_ao_mujolinho.pdf</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Héder Alexandre Ribeiro Caminha, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1822/indicacao_no_176-2025_heder_limpeza_patio_filomena.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1822/indicacao_no_176-2025_heder_limpeza_patio_filomena.pdf</t>
   </si>
   <si>
     <t>solicitação de limpeza dos lixos acumulados e destinação aos carros da prefeitura que encontram parados, ambos no pátio da Escola Municipal Filomena Peixoto Faria.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1823/indicacao_no_177-2025__jucemar_banco_da_praca.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1823/indicacao_no_177-2025__jucemar_banco_da_praca.pdf</t>
   </si>
   <si>
     <t>providências quanto à manutenção de um banco na praça Sebastião Rodrigues Ferreira</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_no_178-2025_jucemar_-_bueiro_hotel_sao_joao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_no_178-2025_jucemar_-_bueiro_hotel_sao_joao.pdf</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1825/indicacao_no_179-2025_sebastiao_-_reforma_parque_infantil.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1825/indicacao_no_179-2025_sebastiao_-_reforma_parque_infantil.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito, a reforma do parque infantil, nas proximidades da antiga estação ferroviária do município.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_no_180-2025__stella_estrada_do_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_no_180-2025__stella_estrada_do_rosario.pdf</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_no_181-2025_heder_rede_de_esgoto_vila_rica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_no_181-2025_heder_rede_de_esgoto_vila_rica.pdf</t>
   </si>
   <si>
     <t>a Manutenção de rede esgoto do bairro Vila Rica que passa próximo a casa do Luiz Carlos Gonçalves e José Jorge.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_no_182-2025_thiago_vargem_grande.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_no_182-2025_thiago_vargem_grande.pdf</t>
   </si>
   <si>
     <t>a Manutenção da estrada da Vargem Grande, com a aplicação de cascalho para melhorar as condições de tráfego.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_no_183-2025_thiago_manutencao_bairro_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_no_183-2025_thiago_manutencao_bairro_agua_limpa.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito Municipal e à Secretaria Municipal de Obras e Serviços Urbanos, as seguintes providências para o bairro Água Limpa:_x000D_
 1.	Realização de roçada e limpeza nas vias e áreas públicas;_x000D_
 2.	Manutenção no reservatório de água, garantindo o bom funcionamento e abastecimento adequado;_x000D_
 3.	Retorno de um funcionário conserva fixo, para a manutenção contínua da localidade.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_no_184-2025_thiago_semana_enfermagem.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_no_184-2025_thiago_semana_enfermagem.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, nos termos regimentais vigentes, indica ao Sr. Prefeito Municipal e à Secretaria Municipal de Saúde, que seja promovido em nosso município a semana da enfermagem  com cursos e capacitações</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_no_185-2025_todos_volta_conserva.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_no_185-2025_todos_volta_conserva.pdf</t>
   </si>
   <si>
     <t>a volta do serviço do CONSERVA em bairros rurais de nosso município</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_no_186-2025_thiago_servidor_fixo_cemiterio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_no_186-2025_thiago_servidor_fixo_cemiterio.pdf</t>
   </si>
   <si>
     <t>um servidor fixo para atuar no Cemitério Municipal, a fim de atender às demandas essenciais e rotineiras de manutenção e conservação do espaço,</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_no_187-2025.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_no_187-2025.pdf</t>
   </si>
   <si>
     <t>a instalação de faixa de  pedestre no centro da cidade, em frente ao Bar do Sérgio e ao relógio</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_no_188-2025.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_no_188-2025.pdf</t>
   </si>
   <si>
     <t>a manutenção do calçamento no Loteamento São José, nas proximidades da residência do senhor Paulo da Água.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_no_189-2025.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_no_189-2025.pdf</t>
   </si>
   <si>
     <t>que seja providenciada a abertura dos banheiros da quadra poliesportiva “Tio Carmelo” aos finais de semana, especialmente nos dias em que ocorrem jogos e eventos esportivos.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao_no_190-2025__mateus_rocada_e_capina_academia_sao_bernardo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao_no_190-2025__mateus_rocada_e_capina_academia_sao_bernardo.pdf</t>
   </si>
   <si>
     <t>a limpeza e roçada na academia ao ar livre no bairro São Bernardo.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_no_191-2025_antonio_-_ponto_de_onibus_e_lixeira_na_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_no_191-2025_antonio_-_ponto_de_onibus_e_lixeira_na_agua_limpa.pdf</t>
   </si>
   <si>
     <t>a instalação de uma lixeira no final do bairro água Limpa e reitera o pedido da Indicação nº 95, de março de 2021, na qual solicitou a instalação de um abrigo para ponto de ônibus no final do bairro Água Limpa, nas proximidades da residência do senhor Rafael.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_no_192-2025__mateus_rocada_e_manutencao_bairro_barreirinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_no_192-2025__mateus_rocada_e_manutencao_bairro_barreirinho.pdf</t>
   </si>
   <si>
     <t>Que  sejam realizadas as seguintes ações no bairro Barreirinho:_x000D_
 •	Serviço de limpeza e roçada da estrada principal;_x000D_
 •	Manutenção da estrada interna do bairro.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_no_193-2025_thiago_corrida_outubro_rosa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_no_193-2025_thiago_corrida_outubro_rosa.pdf</t>
   </si>
   <si>
     <t>para que estude a possibilidade de promover, no mês de outubro, uma corrida ou caminhada em alusão ao Outubro Rosa, campanha de conscientização e prevenção ao câncer de mama.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_no_194-2025__stella_calcamento_do_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_no_194-2025__stella_calcamento_do_rosario.pdf</t>
   </si>
   <si>
     <t>que seja verificada a situação da obra de calçamento no bairro Rosário, iniciada à época do período eleitoral, mas que permanece paralisada.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_no_195-2025__stella__bloquete_rua_benedito_de_freitas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_no_195-2025__stella__bloquete_rua_benedito_de_freitas.pdf</t>
   </si>
   <si>
     <t>que providencie, com urgência, a reposição dos bloquetes na Rua Benedito de Freitas, nas proximidades do número 460.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_no_196-2025__stella__medidas_preventivas_de_animais_exposicao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_no_196-2025__stella__medidas_preventivas_de_animais_exposicao.pdf</t>
   </si>
   <si>
     <t>que sejam tomadas as medidas preventivas de animais trazidos por participantes nos eventos, com o objetivo de evitar o abandono posterior desses animais na cidade e a fiscalização no decorrer dos eventos quanto ao tratamento dispensado aos cavalos, garantindo que não sejam submetidos a maus-tratos.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_no_197-2025_thiago_manutencao_e_conserva_rio_comprido.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_no_197-2025_thiago_manutencao_e_conserva_rio_comprido.pdf</t>
   </si>
   <si>
     <t>manutenção da estrada do bairro Rio Comprido, bem como o retorno do serviço do conserva rural naquela localidade.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_no_198-2025_thiago_brita_asfaltica_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_no_198-2025_thiago_brita_asfaltica_saude.pdf</t>
   </si>
   <si>
     <t>que seja  destinada a brita asfáltica recentemente retirada durante obras de manutenção na rodovia local para o pátio da garagem da Unidade Básica de Saúde (UBS).</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_no_199-2025_-_heder_transito_cidade.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_no_199-2025_-_heder_transito_cidade.pdf</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_no_200-2025_-_jucemar_vazamento_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_no_200-2025_-_jucemar_vazamento_barreira.pdf</t>
   </si>
   <si>
     <t>a manutenção de uma vazamento de água no bairro da Barreira, em frente à casa do Vitor.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_no_201-2025_jucemar_paulo_dos_santos-caixa_dagua_bairro_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_no_201-2025_jucemar_paulo_dos_santos-caixa_dagua_bairro_rosario.pdf</t>
   </si>
   <si>
     <t>que seja retirada a barreira que deslizou sobre a caixa d'água localizada no início da Rua do Rosário.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao_no_202-2025_mateus_de_carvalho_ribeiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao_no_202-2025_mateus_de_carvalho_ribeiro.pdf</t>
   </si>
   <si>
     <t>a manutenção na subida da estrada do bairro São Bernardo, nas proximidades da casa da Sra. Luiza e do Sr. Cipriano.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao_no_203-2025_rocada_e_capina_-_mateus_de_carvalho_ribeiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao_no_203-2025_rocada_e_capina_-_mateus_de_carvalho_ribeiro.pdf</t>
   </si>
   <si>
     <t>a roçada e capina na estrada que dá acesso à fazenda Boa Esperança, se estendendo ao bairro São Francisco e Buriqui.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_no_204-2025_mateus_de_carvalho_ribeiro_bale.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_no_204-2025_mateus_de_carvalho_ribeiro_bale.pdf</t>
   </si>
   <si>
     <t>estude a possibilidade de ampliar o apoio institucional e estrutural à prática do balé em nosso município, bem como avaliar a viabilidade de incluir essa modalidade artística e esportiva entre as atividades oferecidas oficialmente pela Prefeitura.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_no_205-2025_-_heder_atendimento_pediatra.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_no_205-2025_-_heder_atendimento_pediatra.pdf</t>
   </si>
   <si>
     <t>o estudo e a viabilidade quanto a contratação de mais pediatra para o atendimento em nosso município.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Héder Alexandre Ribeiro Caminha, José Carlos Rodrigues, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao_no_206-2025_jose_carlos_rodrigues_-_troca_bueiro_proximo_ao_campo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao_no_206-2025_jose_carlos_rodrigues_-_troca_bueiro_proximo_ao_campo.pdf</t>
   </si>
   <si>
     <t>a troca de um bueiro próximo ao campo do bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_no_207-2025_mateus_-_pintura_meio_fios.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_no_207-2025_mateus_-_pintura_meio_fios.pdf</t>
   </si>
   <si>
     <t>a pintura de meio-fios e faixas de pedestres em nossa cidade.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_no_208-2025_-_jucemar_manutencao_rota_escolar.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_no_208-2025_-_jucemar_manutencao_rota_escolar.pdf</t>
   </si>
   <si>
     <t>providências urgentes quanto à manutenção da frota de veículos escolares do município.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_no_209-2025_thiago_faixa_de_pedestre.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_no_209-2025_thiago_faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>que seja implantada uma faixa de pedestres na Avenida do Encontro, nas proximidades da residência do Sr. Issao.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_no_210-2025_thiago_placas_transito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_no_210-2025_thiago_placas_transito.pdf</t>
   </si>
   <si>
     <t>a manutenção das placas de sinalização em nosso município.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_no_211-2025_sebastiao_placas_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_no_211-2025_sebastiao_placas_agua_limpa.pdf</t>
   </si>
   <si>
     <t>a sinalização mais eficiente dos bairros sentido  bairro Água Limpa, próximo à ponte.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_no_212-2025_heder_manutencao_bairro_ribeirinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_no_212-2025_heder_manutencao_bairro_ribeirinho.pdf</t>
   </si>
   <si>
     <t>que seja realizado um calçamento em um ponto  crítico na subida da pedra, no bairro Monjolinho.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_no_213-2025_heder_manutencao_estrada_goes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_no_213-2025_heder_manutencao_estrada_goes.pdf</t>
   </si>
   <si>
     <t>que seja realizada manutenção na estrada do Goes</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Stella Cristina Cortez, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_no_214-2025_heder_-_agua_parada_fernanda.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_no_214-2025_heder_-_agua_parada_fernanda.pdf</t>
   </si>
   <si>
     <t>providências em relação a um problema de água parada na Rua Cláudio Benedito de Freitas.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_no_215-2025_heder_-_grotao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_no_215-2025_heder_-_grotao.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos, a manutenção da estrada do grotão.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_no_216-2025_heder_-_desapropriacao_posto_gasolina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_no_216-2025_heder_-_desapropriacao_posto_gasolina.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito um estudo de viabilidade para desapropriação do imóvel onde está localizado o antigo posto de gasolina Portal das Montanhas</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_no_217-2025_mateus_-_digitalizacao_de_documentos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_no_217-2025_mateus_-_digitalizacao_de_documentos.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria Municipal de Obras e Serviços Urbanos, a digitalização dos arquivos municipais.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Mateus de Carvalho Ribeiro, Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_no_218-2025_mateus_-_sebastiao_-_melhoria_materiais_rede_de_esgoto.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_no_218-2025_mateus_-_sebastiao_-_melhoria_materiais_rede_de_esgoto.pdf</t>
   </si>
   <si>
     <t>a compra e a consequente melhoria nas condições de serviço do setor responsável pela manutenção de esgoto de nossa cidade.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_no_219-2025_mateus_-_estrada_sao_bernardo_mirante.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_no_219-2025_mateus_-_estrada_sao_bernardo_mirante.pdf</t>
   </si>
   <si>
     <t>Roçada da estrada do mirante do Santo Cruzeiro, no bairro São Bernardo.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1906/indicacao_no_220-2025_thiag_-_alagamento_mariinha_maciel.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1906/indicacao_no_220-2025_thiag_-_alagamento_mariinha_maciel.pdf</t>
   </si>
   <si>
     <t>Manutenção na drenagem da rua Mariinha Maciel, próximo à padaria da Cleonice.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_no_221_-_2025_thiag_-_projeto_margarida.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_no_221_-_2025_thiag_-_projeto_margarida.pdf</t>
   </si>
   <si>
     <t>Indica desenvolvimento de um novo “projeto das Margaridas”.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1908/indicacao_no_222-2025_heder_-manutencao_manilhamento_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1908/indicacao_no_222-2025_heder_-manutencao_manilhamento_monteiro.pdf</t>
   </si>
   <si>
     <t>Que seja realizada vistoria técnica e imediata manutenção no manilhamento recentemente instalado no Bairro do Monteiro.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_no_223-2025_heder_-_manutencao__rua_bairro_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_no_223-2025_heder_-_manutencao__rua_bairro_monteiro.pdf</t>
   </si>
   <si>
     <t>Realização de manutenção na rua do bairro do Monteiro.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_no_224-2025_heder_-_acumulo_de_lixo_no_bairro_monteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_no_224-2025_heder_-_acumulo_de_lixo_no_bairro_monteiro.pdf</t>
   </si>
   <si>
     <t>Indicação da retirada do lixo acumulado ao lado da lixeira no Bairro do Monteiro.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Vereadores - Ver</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_no_225-2025_thiago-_solicita_celeridade_reforma_postos_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_no_225-2025_thiago-_solicita_celeridade_reforma_postos_saude.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas medidas para garantir maior celeridade nas obras de reforma dos postos de saúde localizados nos bairros da zona rural do município de Delfim Moreira-MG.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1917/indicacao_no_226_-2025_mateus_-_turismo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1917/indicacao_no_226_-2025_mateus_-_turismo.pdf</t>
   </si>
   <si>
     <t>que seja realizado estudo técnico, com apoio do Conselho Municipal de Patrimônio Cultural, visando ao reconhecimento dos “cartuchos” como bem de natureza imaterial do Município de Delfim Moreira – MG.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Stella Cristina Cortez, Héder Alexandre Ribeiro Caminha</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1918/indicacao_no_227_-2025_c_saude_-_reforma_ubs.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1918/indicacao_no_227_-2025_c_saude_-_reforma_ubs.pdf</t>
   </si>
   <si>
     <t>que providencie a correção das infiltrações nas paredes internas da Unidade Básica de Saúde (Claudio Benedito de Freitas), uma vez que algumas delas apresentam sinais visíveis de umidade e descascamento, situação que tem gerado preocupação tanto nos servidores quanto nos munícipes que procuram atendimento no local</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1919/indicacao_no_228_-2025_mateus_-_pracas_publicas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1919/indicacao_no_228_-2025_mateus_-_pracas_publicas.pdf</t>
   </si>
   <si>
     <t>que sejam realizados investimentos nas praças públicas do município de Delfim Moreira.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Héder Alexandre Ribeiro Caminha, Mateus de Carvalho Ribeiro, Stella Cristina Cortez, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1920/indicacao_no_229-_2025_thiag_-_espelho_convexo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1920/indicacao_no_229-_2025_thiag_-_espelho_convexo.pdf</t>
   </si>
   <si>
     <t>a instalação de um espelho convexo no cruzamento da Rua da Câmara Municipal.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_no_230-_2025_thiag_-_urbanizacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_no_230-_2025_thiag_-_urbanizacao.pdf</t>
   </si>
   <si>
     <t>que seja realizado um estudo técnico sobre a questão da urbanização em nosso município, com o objetivo de promover a regularização das áreas existentes e identificar as regiões que vêm apresentando maior crescimento e desenvolvimento urbano.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1922/indicacao_no_231-2025_-_jucemar_rocada_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1922/indicacao_no_231-2025_-_jucemar_rocada_barreira.pdf</t>
   </si>
   <si>
     <t>que seja realizada com urgência a roçada e limpeza das margens da rodovia do bairro Barreira.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_no_232-2025_-_jucemar__aumento_de_lixeira_no_bairro_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_no_232-2025_-_jucemar__aumento_de_lixeira_no_bairro_barreira.pdf</t>
   </si>
   <si>
     <t>seja providenciado o aumento no número de latões de lixo no bairro Barreira, bem como a instalação de cartazes informativos com os dias e horários da coleta de lixo.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1924/indicacao_no_233-2025_-_jucemar_conserto_bomba_cx_dgua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1924/indicacao_no_233-2025_-_jucemar_conserto_bomba_cx_dgua.pdf</t>
   </si>
   <si>
     <t>que seja realizada, com urgência, a manutenção e o conserto da bomba da caixa d’água localizada no Morro do Luiz Eva.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1925/indicacao_no_234-2025_-_jucemar_manutencao_rua_mariinha_maciel.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1925/indicacao_no_234-2025_-_jucemar_manutencao_rua_mariinha_maciel.pdf</t>
   </si>
   <si>
     <t>que  seja realizada a manutenção e recuperação do trecho da Rua Mariinha Maciel.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_no_235_-2025_mateus_-_espaco_para_carros_de_aplicativo_exposicao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_no_235_-2025_mateus_-_espaco_para_carros_de_aplicativo_exposicao.pdf</t>
   </si>
   <si>
     <t>solicita a disponibilização de um espaço para embarque e desembarque de carros de aplicativo nas proximidades da entrada da Exposição Agropecuária.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_no_236-2025_thiago-_renegociacao_iptu.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_no_236-2025_thiago-_renegociacao_iptu.pdf</t>
   </si>
   <si>
     <t>que encaminhe a esta Casa Legislativa um Projeto de Lei que autorize a renegociação do IPTU para os munícipes que se encontram com pagamentos em atraso.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_no_237-2025_mateus_-_patrolagem_barreirinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_no_237-2025_mateus_-_patrolagem_barreirinho.pdf</t>
   </si>
   <si>
     <t>A realização de patrolagem e manutenção na estrada do Barreirinho, bem como na estrada da antiga linha férrea, ambas em condições precárias devido à presença de diversos buracos e à falta de conservação.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1929/indicacao_no_238-2025_mateus_-_rocada_boa_esperanca.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1929/indicacao_no_238-2025_mateus_-_rocada_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>a realização de roçada nas margens da estrada da Fazenda Boa Esperança.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1930/indicacao_no_239-2025_stella-_manutencao_lombada.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1930/indicacao_no_239-2025_stella-_manutencao_lombada.pdf</t>
   </si>
   <si>
     <t>a manutenção imediata da lombada localizada na Avenida Juscelino Kubitschek de Oliveira, na altura ou esquina dos números 220/223 (próximo ao bar do João Paulo).</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1931/indicacao_no_240-2025_stella-_manutencao_lombada_correio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1931/indicacao_no_240-2025_stella-_manutencao_lombada_correio.pdf</t>
   </si>
   <si>
     <t>a manutenção da lombada na Rua Dr. Albino Alves Filho- Centro, em frente aos Correios.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao_no_241-2025_stella-_manutencao_via_proximo_casa_do_pedrao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao_no_241-2025_stella-_manutencao_via_proximo_casa_do_pedrao.pdf</t>
   </si>
   <si>
     <t>manutenção na via localizada na Praça Getúlio Vargas, esquina da casa nº 130, próximo à residência do ex-prefeito Pedrão.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao_no_242-2025_sebastiao_banheiro_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao_no_242-2025_sebastiao_banheiro_rio_claro.pdf</t>
   </si>
   <si>
     <t>a possibilidade de construção de um banheiro público no bairro do Rio Claro</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_no_243-2025__instalcao_apoio_lateral_ponte_peixe.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_no_243-2025__instalcao_apoio_lateral_ponte_peixe.pdf</t>
   </si>
   <si>
     <t>para que seja verificada a situação da passarela provisória instalada na ponte da Peixe, sendo necessária a colocação de um apoio lateral para a travessia da mesma</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_no_244-2025_heder.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_no_244-2025_heder.pdf</t>
   </si>
   <si>
     <t>para que seja realizada a manutenção da  rua Francisco Alves de Faria, bairro Santa Cruz</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_no_245-2025__heder_manutencao_rede_de_esgoto.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_no_245-2025__heder_manutencao_rede_de_esgoto.pdf</t>
   </si>
   <si>
     <t>para que seja realizada a manutenção da rede de esgoto d bairro Vila Rica, nas proximidades da casa do Luiz Carlos Gonçalves e José Jorge</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_no_246-2025__thiago_isencao_iptu.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_no_246-2025__thiago_isencao_iptu.pdf</t>
   </si>
   <si>
     <t>que sejam realizados estudos e providências visando fundamentar a possibilidade de concessão de isenção de impostos municipais, especialmente IPTU, a idosos e pacientes em tratamentos oncológicos.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1938/indicacao_247-2025.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1938/indicacao_247-2025.pdf</t>
   </si>
   <si>
     <t>a retirada do bambuzeiro que se encontra dentro do rio, no Bairro Taquaral, próximo ao bar do Rodrigo.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_no_248-2025__mateus_quebra_molas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_no_248-2025__mateus_quebra_molas.pdf</t>
   </si>
   <si>
     <t>a  adequação dos quebra-molas instalados em todo o município que estejam fora das especificações técnicas e limites de altura e largura estabelecidos pela legislação vigente, a fim de garantir segurança viária sem prejudicar o tráfego de veículos.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1940/indicacao_no_249-2025__cobertura_onibus.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1940/indicacao_no_249-2025__cobertura_onibus.pdf</t>
   </si>
   <si>
     <t>que seja providenciada a instalação de abrigos em pontos de ônibus no bairro Mogiano, visando oferecer melhores condições aos usuários do transporte público, especialmente estudantes.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_no_250-2025__jucemar-_escada_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_no_250-2025__jucemar-_escada_barreira.pdf</t>
   </si>
   <si>
     <t>que seja providenciada a manutenção e reparo da escada de pedra localizada no bairro da Barreira, próximo a academia ao ar livre.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_no_251-2025__mateus_parque_ponte_de_zinco.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_no_251-2025__mateus_parque_ponte_de_zinco.pdf</t>
   </si>
   <si>
     <t>a implantação de uma academia ao ar livre no Bairro Ponte de Zinco, visando oferecer à comunidade um espaço adequado para a prática de atividades físicas e de lazer.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao_252-2025.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao_252-2025.pdf</t>
   </si>
   <si>
     <t>a realização de manutenção na estrada rural que liga o Bairro Ponte de Zinco ao Bairro Sertãozinho, visando melhorar as condições de tráfego e segurança dos usuários.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_no_253-2025_mateus_-_reitera-se_04-2025_iluminacao_publica_ponte_de_zinco.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_no_253-2025_mateus_-_reitera-se_04-2025_iluminacao_publica_ponte_de_zinco.pdf</t>
   </si>
   <si>
     <t>a necessidade de realização de um estudo de viabilidade para a implantação de iluminação pública no bairro Ponte de Zinco, especialmente no trecho compreendido entre o Bar do Edvaldo e a residência do Alexandre do Nestor, bem como em outros pontos que se mostrarem oportunos</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_no_254-2025__mateus_reitera-se_160-2025_mautencao_estrada_bicas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_no_254-2025__mateus_reitera-se_160-2025_mautencao_estrada_bicas.pdf</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>a manutenção, roçada e patrolagem na estrada do bairro Rio Comprido.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_no_256-2025__heder_mateus__peregrinacao_em_delfim_moreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_no_256-2025__heder_mateus__peregrinacao_em_delfim_moreira.pdf</t>
   </si>
   <si>
     <t>que estudem medidas de melhoria das rotas de romaria que cruzam o município de Delfim Moreira, com atenção especial à sinalização, pontos de apoio e valorização turística e religiosa.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_no_257-2025__mateus__manutencao_ponte_charco.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_no_257-2025__mateus__manutencao_ponte_charco.pdf</t>
   </si>
   <si>
     <t>a manutenção da ponte localizada no bairro do Charco, aproximadamente 500 metros após a igreja do referido bairro, sentido Fazenda da Onça.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1949/indicacao_no_258-2025__sebastiao__sinalizacao_entre_delfim_e_marmelopolis.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1949/indicacao_no_258-2025__sebastiao__sinalizacao_entre_delfim_e_marmelopolis.pdf</t>
   </si>
   <si>
     <t>que seja solicitada, junto à Prefeitura Municipal de Marmelópolis, parceria e apoio para que seja realizada a sinalização adequada dos locais de divisa entre os municípios de Delfim Moreira e Marmelópolis, em especial na entrada do bairro Cubatão, no bairro Cachoeira.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1950/indicacao_no_259-2025__heder__manutencao_estrada_buriqui.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1950/indicacao_no_259-2025__heder__manutencao_estrada_buriqui.pdf</t>
   </si>
   <si>
     <t>a manutenção, roçada e patrolagem na estrada do bairro Buriqui.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_no_260-2025__thiago__compra_de_vans.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_no_260-2025__thiago__compra_de_vans.pdf</t>
   </si>
   <si>
     <t>a avaliação e melhoria da descrição nos processos de compra de vans destinadas ao transporte de pacientes para tratamentos fora do município, de modo a priorizar veículos com bancos mais confortáveis e adequados para longas viagens.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Héder Alexandre Ribeiro Caminha, Jucemar Paulo dos Santos, Mateus de Carvalho Ribeiro, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_261-2025.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_261-2025.pdf</t>
   </si>
   <si>
     <t>a instalação de um ponto de ônibus escolar no bairro Cachoeirinha.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_no_262-2025__mateus_manutencao_bueiro__bairro_do_charco.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_no_262-2025__mateus_manutencao_bueiro__bairro_do_charco.pdf</t>
   </si>
   <si>
     <t>a instalação de um bueiro no Bairro do Charco, logo após a ponte existente depois da Pousada da Suze.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao_no_263-2025__mateus_manutencao_estrada_do_charco.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao_no_263-2025__mateus_manutencao_estrada_do_charco.pdf</t>
   </si>
   <si>
     <t>melhorias na estrada do Bairro do Charco até o Pico do Refúgio (Mirante do Campinho). A realização de melhorias na estrada que liga o Bairro do Charco ao Pico do Refúgio, também conhecido como Mirante do Campinho, incluindo serviços de patrolamento e reparos nos trechos de responsabilidade do município de Delfim Moreira.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao_no_264-2025__mateus_projeto_com_campos_do_jordao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao_no_264-2025__mateus_projeto_com_campos_do_jordao.pdf</t>
   </si>
   <si>
     <t>o estudo para a  celebração de parcerias com o Horto Florestal de Campos do Jordão/SP, as Prefeituras Municipais de Campos do Jordão/SP e Piquete/SP, visando a manutenção e reestruturação da estrada que interliga estes municípios a Delfim Moreira/MG, bem como estudo para a criação de uma estrada panorâmica ao longo da Serra da Mantiqueira.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1956/indicacao_no_265-2025__mateus_acoes_capacitacoes_turismo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1956/indicacao_no_265-2025__mateus_acoes_capacitacoes_turismo.pdf</t>
   </si>
   <si>
     <t>a realização de ações voltadas para a capacitação da população local no setor de turismo</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1957/indicacao_no_266-2025__mateus_manutencao_avenida_do_encontro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1957/indicacao_no_266-2025__mateus_manutencao_avenida_do_encontro.pdf</t>
   </si>
   <si>
     <t>que seja realizada a manutenção no trecho de ligação entre a Rua José Venâncio Gonçalves e a Avenida do Encontro.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao_no_267-2025__mateus_heder_rua_joao_guarda.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao_no_267-2025__mateus_heder_rua_joao_guarda.pdf</t>
   </si>
   <si>
     <t>que seja realizada com urgência o calçamento da Rua João Guarda,  bairro Caquende, nas proximidades da casa do Sr. Nadir.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1993/indicacao_no_268-2025__stella_-__animais_soltos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1993/indicacao_no_268-2025__stella_-__animais_soltos.pdf</t>
   </si>
   <si>
     <t>uma maior divulgação junto à população quanto à proibição de deixar animais soltos em vias públicas na cidade.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_no_269-2025__thiago_-__academia_ao_ar_livro_rio_comprido.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_no_269-2025__thiago_-__academia_ao_ar_livro_rio_comprido.pdf</t>
   </si>
   <si>
     <t>que sejam instaladas academias ao ar livre nos bairros Bicas, Ponte de Zinco e Rio Comprido, considerando que essas localidades não dispõem de nenhum espaço público destinado a esse tipo de atividade física.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_no_270-2025__thiago_-__tampas_bueiro_manutencao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_no_270-2025__thiago_-__tampas_bueiro_manutencao.pdf</t>
   </si>
   <si>
     <t>que sejam substituídas  as tampas de bueiros em nosso município, uma vez que muitas delas encontram-se com vergalhões expostos, representando grave risco de acidentes para pedestres, ciclistas e motoristas.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao_no_271-2025__mateus_-__revitalizacao_da_praca.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao_no_271-2025__mateus_-__revitalizacao_da_praca.pdf</t>
   </si>
   <si>
     <t>a reforma da praça Sebastião Rodrigues Ferreira.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_no_272-2025__heder_sebastiao__troca_lampadas_poli.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_no_272-2025__heder_sebastiao__troca_lampadas_poli.pdf</t>
   </si>
   <si>
     <t>a substituição das lâmpadas queimadas no Poliesportivo Antônio Carlos Ribeiro, tendo em vista que a iluminação atual encontra-se insuficiente, o que tem prejudicado a realização de jogos e demais atividades esportivas no período noturno.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1998/indicacao_no_273-2025__mateus_zeze_-__manutencao_estrada_sao_bernando.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1998/indicacao_no_273-2025__mateus_zeze_-__manutencao_estrada_sao_bernando.pdf</t>
   </si>
   <si>
     <t>melhoria e manutenção na estrada do Bairro São Bernardo, considerando que a via encontra-se em más condições de tráfego, o que tem dificultado a circulação de veículos e pedestres, especialmente para os moradores que dependem diariamente da estrada para deslocamento.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1999/indicacao_no_274-2025__mateus_sebastiao_-__atencao_ao_comercio_local.docx</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1999/indicacao_no_274-2025__mateus_sebastiao_-__atencao_ao_comercio_local.docx</t>
   </si>
   <si>
     <t>maior atenção ao incentivo do comércio local nas compras públicas do município, priorizando, sempre que possível, os comerciantes de Delfim Moreira, de forma a fortalecer a economia local.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Héder Alexandre Ribeiro Caminha, José Carlos Rodrigues</t>
   </si>
   <si>
     <t>melhoria e manutenção em alguns trechos da estrada entre a Fazenda Alegria e a BR 459.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_no_276-2025__heder_manutencao_estrada_rio_comprido.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_no_276-2025__heder_manutencao_estrada_rio_comprido.pdf</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_no_277-2025__stella_-_placas_de_sinalizacao_danificada.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_no_277-2025__stella_-_placas_de_sinalizacao_danificada.pdf</t>
   </si>
   <si>
     <t>manutenção e recuperação das placas de sinalização localizadas na Praça Matriz,( na esquina do bar do “porquinho”), bem como de todas as demais do município que se encontram em situação precária.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_no_278-2025__mateus_-_indicacao.docx</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_no_278-2025__mateus_-_indicacao.docx</t>
   </si>
   <si>
     <t>a adoção de ferramentas de Inteligência Artificial (IA) na administração pública, como forma de modernizar a gestão municipal, facilitar o acesso da população às informações e reduzir a burocracia nos serviços públicos.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_no_279-_2025_mateus-_lombadas_reiteracao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_no_279-_2025_mateus-_lombadas_reiteracao.pdf</t>
   </si>
   <si>
     <t>indica ao Sr. Prefeito e à Secretaria Municipal de Obras e Serviços Urbanos, a instalação de lombadas em locais estratégicos de nossa cidade:</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>que sejam adotadas medidas para: Apoiar e fortalecer as feiras de produtores locais, especialmente voltadas à comercialização de produtos orgânicos e da agricultura familiar</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_no_281-_2025_mateus_-_viagem_es.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_no_281-_2025_mateus_-_viagem_es.pdf</t>
   </si>
   <si>
     <t>organizem uma Missão Técnica à cidade de Venda Nova do Imigrante – ES, reconhecida como a Capital Nacional do Agroturismo Brasileiro</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>a manutenção do posto de saúde do bairro da Barreira</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Jucemar Paulo dos Santos, Stella Cristina Cortez</t>
   </si>
   <si>
     <t>a manutenção da rua nas proximidades do clube municipal.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_no_284-2025_thiago_-_volta_conserva_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_no_284-2025_thiago_-_volta_conserva_rosario.pdf</t>
   </si>
   <si>
     <t>a volta do Conserva no bairro do Rosário</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao_no_285-2025__heder_banheiro_santo_cruzeiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao_no_285-2025__heder_banheiro_santo_cruzeiro.pdf</t>
   </si>
   <si>
     <t>que seja realizado estudo de viabilidade para a construção de um banheiro público no Santo Cruzeiro, localizado em nosso município.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_no_286-2025_sebastiao_-_melhoria_calcamento_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_no_286-2025_sebastiao_-_melhoria_calcamento_rio_claro.pdf</t>
   </si>
   <si>
     <t>a manutenção da rua localizada no centro do bairro Rio Claro, nas proximidades da Praça Central, uma vez que a via apresenta muitos declives e diversos bloquetes soltos</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_no_287-2025_thiago_-_caixa_dgua_bigua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_no_287-2025_thiago_-_caixa_dgua_bigua.pdf</t>
   </si>
   <si>
     <t>que  providencie a instalação de um dreno na caixa d’água do bairro Biguá, tendo em vista que, desde a sua construção pela Prefeitura, o reservatório não dispõe desse dispositivo, impossibilitando a sua correta higienização.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_no_288-2025__heder__lixeira_rua_joao_guarda.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_no_288-2025__heder__lixeira_rua_joao_guarda.pdf</t>
   </si>
   <si>
     <t>a retirada do lixo acumulado na Rua João Guarda no bairro Caquende, bem como a construção de uma lixeira comunitária no início da referida rua.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_no_289-2025_stella_-_lombadas_na_cidade.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_no_289-2025_stella_-_lombadas_na_cidade.pdf</t>
   </si>
   <si>
     <t>que seja realizado um estudo em toda a cidade a fim de identificar os principais pontos com necessidade de implantação de lombadas, considerando que muitos locais carecem de medidas de contenção de velocidade</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2015/indicacao_no_290-_2025_mateus_-_site_turismo_melhoria.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2015/indicacao_no_290-_2025_mateus_-_site_turismo_melhoria.pdf</t>
   </si>
   <si>
     <t>que sejam realizadas mudanças e melhorias na página de Turismo do site oficial da Prefeitura Municipal de Delfim Moreira</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Mateus de Carvalho Ribeiro, Reinaldo Sávio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_no_291-_2025_mateus_-_reinaldo_-__mauntencap_estrada_lopes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_no_291-_2025_mateus_-_reinaldo_-__mauntencap_estrada_lopes.pdf</t>
   </si>
   <si>
     <t>a manutenção na estrada do Bairro Lopes.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_no_292_-_2025__jucemar_-_limpeza_ruas_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_no_292_-_2025__jucemar_-_limpeza_ruas_barreira.pdf</t>
   </si>
   <si>
     <t>a limpeza e roçada das ruas do bairro da Barreira</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao_no_293_-_2025__jucemar_-_cascalhamento_rua_barreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao_no_293_-_2025__jucemar_-_cascalhamento_rua_barreira.pdf</t>
   </si>
   <si>
     <t>que seja realizado o cascalhamento da rua localizada no Bairro da Barreira, em frente à residência do senhor Cássio, no bairro da Barreira</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2019/indicacao_no_294-2025_todos_caminho_do_queijo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2019/indicacao_no_294-2025_todos_caminho_do_queijo.pdf</t>
   </si>
   <si>
     <t>para que o evento “1º Festival Caminhos do Queijo de Delfim Moreira” seja incluído no calendário oficial de eventos do Município.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_no_295-2025__sebastiao_ponto_de_onibus_rc.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_no_295-2025__sebastiao_ponto_de_onibus_rc.pdf</t>
   </si>
   <si>
     <t>que seja realizada a manutenção e o reparo do ponto de ônibus localizado no bairro Rio Claro, próximo à residência da Sra. Doroteia, abaixo da casa da Sra. Doka.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_no_296-2025_-_tsm_-_desassoreamento_do_rio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_no_296-2025_-_tsm_-_desassoreamento_do_rio.pdf</t>
   </si>
   <si>
     <t>a roçada, capina e o desassoreamento  do rio de nossa cidade</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2022/indicacao_no_297_-_2025__jucemar_-_limpeza_no_cemiterio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2022/indicacao_no_297_-_2025__jucemar_-_limpeza_no_cemiterio.pdf</t>
   </si>
   <si>
     <t>a  limpeza e manutenção nos cemitérios, tanto da sede do município quanto do bairro Rio Claro.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2023/indicacao_no_298_-_2025__jucemar_-_lombada_bloquete_solto.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2023/indicacao_no_298_-_2025__jucemar_-_lombada_bloquete_solto.pdf</t>
   </si>
   <si>
     <t>que seja realizada a manutenção da lombada situada nas proximidades da lotérica e da padaria do Eduardo</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2024/indicacao_no_299_-_2025__jucemar_-_troca_de_lampada.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2024/indicacao_no_299_-_2025__jucemar_-_troca_de_lampada.pdf</t>
   </si>
   <si>
     <t>que seja realizada a troca das lâmpadas queimadas localizadas na rua da padaria do Eduardo, no Centro, e no bairro da Barreira, em frente à residência da dona Malu.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2025/indicacao_no_300_-_2025__jucemar_-_canteiro_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2025/indicacao_no_300_-_2025__jucemar_-_canteiro_saude.pdf</t>
   </si>
   <si>
     <t>que seja realizada a limpeza e manutenção do canteiro localizado em frente ao Posto de Saúde do Centro de Delfim Moreira</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2026/indicacao_no_301-2025__heder__sinalizacao_laudelino.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2026/indicacao_no_301-2025__heder__sinalizacao_laudelino.pdf</t>
   </si>
   <si>
     <t>que seja realizado um estudo técnico para implantação de  placa de sinalização e de faixa de pedestre na Rua  Aristóteles Soares da Costa</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2027/indicacao_no_302-2025__heder_manutencao_na_sarjeta.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2027/indicacao_no_302-2025__heder_manutencao_na_sarjeta.pdf</t>
   </si>
   <si>
     <t>Que seja realizada manutenção no calçamento e nas sarjetas das ruas Manoel José Lebrão e Joaquim de Melo.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2028/indicacao_no_303-2025_tonho_rede_eletrica_bairro_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2028/indicacao_no_303-2025_tonho_rede_eletrica_bairro_rio_claro.pdf</t>
   </si>
   <si>
     <t>que seja realizada a poda das árvores localizadas no Bairro Rio Claro, nas proximidades do campo, tendo em vista que os galhos estão encostando na rede elétrica, oferecendo riscos à população e podendo causar interrupções no fornecimento de energia.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2029/indicacao_no_304-2025__heder_sebastiao__jucemar_mapeamento_ruas_cidade.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2029/indicacao_no_304-2025__heder_sebastiao__jucemar_mapeamento_ruas_cidade.pdf</t>
   </si>
   <si>
     <t>a realização de um mapeamento detalhado nas vias públicas localizadas no Centro da cidade, no Bairro Monteiro e no Bairro da Barreira, com o objetivo de identificar e registrar os trechos que necessitam urgentemente de manutenção nos pavimentos, sejam por buracos, afundamentos, desgastes ou irregularidades que comprometam o tráfego de veículos e pedestres.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2030/indicacao_no_305-2025__antonio_sebastiao___numeracao_postes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2030/indicacao_no_305-2025__antonio_sebastiao___numeracao_postes.pdf</t>
   </si>
   <si>
     <t>a realização da numeração dos postes de iluminação pública situados na zona rural do município, a fim de facilitar a identificação e referência dos pontos onde há necessidade de manutenção, especialmente na substituição de lâmpadas queimadas.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>José Carlos Rodrigues, Mateus de Carvalho Ribeiro, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2031/indicacao_no_306-2025__jose_thiago___manutencao_estrada_barreirinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2031/indicacao_no_306-2025__jose_thiago___manutencao_estrada_barreirinho.pdf</t>
   </si>
   <si>
     <t>A realização de manutenção na estrada que liga o bairro da Turma ao Bairro do Barreirinho, incluindo serviços de patrolamento, cascalhamento e limpeza das laterais da via, a fim de garantir melhores condições de tráfego.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2032/indicacao_no_307-2025__mateus_-_retificacao_edital_hino.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2032/indicacao_no_307-2025__mateus_-_retificacao_edital_hino.pdf</t>
   </si>
   <si>
     <t>que seja retificado o Edital nº 001/2025, referente ao Concurso para Criação do Hino Municipal, com a inclusão de uma cláusula específica exigindo dos participantes declaração assinada de que a obra apresentada (letra e melodia) é integralmente de autoria própria e não foi gerada, total ou parcialmente, por ferramentas de inteligência artificial (IA).</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2033/indicacao_no_308-2025_todos__cesta_natalina_servidores.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2033/indicacao_no_308-2025_todos__cesta_natalina_servidores.pdf</t>
   </si>
   <si>
     <t>que seja avaliada a possibilidade de efetuar o pagamento do vale em dobro aos funcionários, como forma de reconhecimento e valorização pelo trabalho prestado ao longo do ano.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_no_309-2025_thiago_-_manutencao_e_cascalho_santa_cruz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_no_309-2025_thiago_-_manutencao_e_cascalho_santa_cruz.pdf</t>
   </si>
   <si>
     <t>a manutenção da estrada que dá acesso ao bairro Santa Cruz, com colocação de cascalho nos trechos mais danificados, visando melhorar as condições de tráfego e garantir mais segurança e comodidade aos moradores e produtores rurais da localidade.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Reinaldo Sávio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_no_310-2025_reinaldo_-_bueiro_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_no_310-2025_reinaldo_-_bueiro_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>a instalação de um bueiro na estrada que dá acesso ao campo, descendo para a estrada principal, no Bairro Pitangal.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_no_311-2025_heder_-_manutencao_bueiro_juscelino_kubitschek.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_no_311-2025_heder_-_manutencao_bueiro_juscelino_kubitschek.pdf</t>
   </si>
   <si>
     <t>a manutenção ou troca das tampas de bueiros  na rua Juscelino Kubitschek, nas proximidades da casa do “Paulo do Lu” e do “Joaquim Ferreira”.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_no_312-2025_heder_-_instalacao_lixeira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_no_312-2025_heder_-_instalacao_lixeira.pdf</t>
   </si>
   <si>
     <t>a instalação de uma lixeira comunitária na rua Joaquim de Oliveira, na subida que dá acesso a casa do “ Sr. João Juruna”.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_no_313-2025_thiago_-_poda_arvores.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_no_313-2025_thiago_-_poda_arvores.pdf</t>
   </si>
   <si>
     <t>a poda de árvores na estrada sentido ao bairro São Bernardo.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_no_314-2025_stella__-embarque_criancas.pdf</t>
+  </si>
+  <si>
     <t>a necessidade urgente de instalação de abrigos cobertos nos pontos de embarque do transporte escolar localizados em todos os bairros e comunidades rurais deste município.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>a realização dos seguintes serviços no Bairro Água Limpa:</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2041/indicacao_no_316-2025_stella_-_pintura_e_poda_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2041/indicacao_no_316-2025_stella_-_pintura_e_poda_agua_limpa.pdf</t>
   </si>
   <si>
     <t>a realização dos seguintes serviços no Bairro Água Limpa:_x000D_
  Pintura do meio-fio em todo o trecho do bairro;_x000D_
 Serviços de poda, roçada e limpeza geral.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_no_317-2025_mateus__-_plantio_de_morango.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_no_317-2025_mateus__-_plantio_de_morango.pdf</t>
   </si>
   <si>
     <t>meios para implementar, ampliar e incentivar o plantio de morango no município de Delfim Moreira, considerando seu potencial produtivo e econômico..</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2043/indicacao_no_318-2025_mateus__-_bairro_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2043/indicacao_no_318-2025_mateus__-_bairro_rosario.pdf</t>
   </si>
   <si>
     <t>meios para que seja estudada e implementada, com a maior brevidade possível, a instalação de uma Academia ao Ar Livre no Bairro do Rosário.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2044/indicacao_no_319-2025_mateus__-_obra_ponte_da_peixe.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2044/indicacao_no_319-2025_mateus__-_obra_ponte_da_peixe.pdf</t>
   </si>
   <si>
     <t>,  que o Poder Executivo Municipal adote as medidas necessárias para a retomada imediata da obra da Ponte da Peixe, situada na zona rural deste Município, bem como publique de forma clara, oficial e acessível à população os motivos pelos quais a obra se encontra paralisada ou não avança.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2045/indicacao_no_320-2025_mateus__-_estrada_santo_cruzeiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2045/indicacao_no_320-2025_mateus__-_estrada_santo_cruzeiro.pdf</t>
   </si>
   <si>
     <t>manutenção na estrada que dá acesso ao Santo Cruzeiro do bairro São Bernardo.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Reinaldo Sávio Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2089/indicacao_no_321-2025_antonio_-_reinaldo_-__limpeza_posto_de_saude_sertao_pequeno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2089/indicacao_no_321-2025_antonio_-_reinaldo_-__limpeza_posto_de_saude_sertao_pequeno.pdf</t>
   </si>
   <si>
     <t>Limpeza entorno da unidade do posto de saúde do bairro Sertão Pequeno.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2090/indicacao_no_322-2025_sebastiao_-_iluminacao_vila_rica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2090/indicacao_no_322-2025_sebastiao_-_iluminacao_vila_rica.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas as providências necessárias para a execução de calçamento e melhoria da iluminação pública no Bairro Vila Rica, especificamente na Rua Florival Gonçalves de Faria.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2091/indicacao_no_323-2025_sebastiao_-_manutencao_estrada_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2091/indicacao_no_323-2025_sebastiao_-_manutencao_estrada_rosario.pdf</t>
   </si>
   <si>
     <t>manutenção na estrada localizada no bairro do Rosário, tendo em vista que o rio existente às margens da via está provocando o deslocamento e a erosão do leito da estrada, situação que tem se agravado a cada dia.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2092/indicacao_no_324-2025_sebastiao_-_manutencao_estrada_barreirinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2092/indicacao_no_324-2025_sebastiao_-_manutencao_estrada_barreirinho.pdf</t>
   </si>
   <si>
     <t>Manutenção do bueiro e das manilhas localizados no bairro Barreirinho, uma vez que tais estruturas cederam e estão avançando sobre a estrada, comprometendo a segurança dos usuários e o tráfego de veículos.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2093/indicacao_no_325-2025_mateus_-_natal_de_delfim.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2093/indicacao_no_325-2025_mateus_-_natal_de_delfim.pdf</t>
   </si>
   <si>
     <t>Que estude a possibilidade de desenvolver e promover eventos natalinos em Delfim Moreira.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1595/requerimento_no_001-2025__lei_de_liberdade_economica_-sec_governo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1595/requerimento_no_001-2025__lei_de_liberdade_economica_-sec_governo.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre o andamento da implementação da Lei de Liberdade Econômica (Lei nº 13.874/2019) no âmbito do município de Delfim Moreira-MG.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1596/requerimento_no_002-2025__plano_de_acoes_-sec_turismo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1596/requerimento_no_002-2025__plano_de_acoes_-sec_turismo.pdf</t>
   </si>
   <si>
     <t>Solicitar informações detalhadas quanto ao calendário anual de eventos e o plano de ação da referida Secretaria para o ano de 2025.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1597/requerimento_no_003-2025__instalacao_iluminacao_caquende.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1597/requerimento_no_003-2025__instalacao_iluminacao_caquende.pdf</t>
   </si>
   <si>
     <t>Solicitar informações detalhadas sobre a instalação de iluminação pública no bairro Caquende.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1598/requerimento_no_004-2025__reforma_clube_esportivo_-sec_turismo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1598/requerimento_no_004-2025__reforma_clube_esportivo_-sec_turismo.pdf</t>
   </si>
   <si>
     <t>Solicitar informações detalhadas quanto ao nosso espaço de centro esportivo: _x000D_
 Como é feita a manutenção da piscina, limpeza e com qual periodicidade? _x000D_
 Existe algum projeto para a revitalização do espaço?</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1599/requerimento_no_005-2025__plano_de_acoes_-sec_turismo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1599/requerimento_no_005-2025__plano_de_acoes_-sec_turismo.pdf</t>
   </si>
   <si>
     <t>Solicitar um estudo quanto à viabilidade da construção  de uma área de lazer no bairro do Rosário e no bairro São Bernardo, visando o melhor aproveitamento dos espaços nos campos de futebol existentes nos referidos bairros.  A proposta inclui ouvir a comunidade local para identificar as prioridades e necessidades, considerando a possibilidade de implantação de:_x000D_
 ●	Um campo de futebol society;_x000D_
 ●	Uma quadra de voleibol;_x000D_
 ●	Uma área infantil para recreação;_x000D_
 ●	Pista de caminhada;_x000D_
 ●	E outros equipamentos que promovam a integração social e o lazer.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1604/requerimento_no_006-2025_pendencias_emendas_impositivas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1604/requerimento_no_006-2025_pendencias_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>solicitar informações detalhadas acerca de todas as pendências relacionadas às emendas impositivas desta Casa Legislativa, considerando os anos de 2022 e 2023</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1605/requerimento_no_007-2025_extensao_de_rede_eletrica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1605/requerimento_no_007-2025_extensao_de_rede_eletrica.pdf</t>
   </si>
   <si>
     <t>Solicitar informações atualizadas sobre a situação da extensão da rede de energia elétrica no município</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1606/requerimento_no_008-2025_servicos_amasp.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1606/requerimento_no_008-2025_servicos_amasp.pdf</t>
   </si>
   <si>
     <t>Solicitar informações quanto aos serviços prestados pela AMASP (Associação dos Municípios da Micro Região Alto Sapucaí).</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1607/requerimento_no_009-2025_stella_iluminacao_do_corte.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1607/requerimento_no_009-2025_stella_iluminacao_do_corte.pdf</t>
   </si>
   <si>
     <t>Solicitar informações quanto à solução da iluminação do trecho do Corte.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1608/requerimento_no_10-2025_thiago_barranco_av_do_encontro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1608/requerimento_no_10-2025_thiago_barranco_av_do_encontro.pdf</t>
   </si>
   <si>
     <t>Solicitar informações ,  sobre quais medidas que estão sendo adotadas em relação ao barranco localizado na Avenida do Encontro.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, José Carlos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1609/requerimento_no_11-2025_thiago_ataque_de_caes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1609/requerimento_no_11-2025_thiago_ataque_de_caes.pdf</t>
   </si>
   <si>
     <t>Solicitar  informações detalhadas sobre as medidas que a Secretaria está adotando para apoiar os produtores rurais de nosso município, especificamente em relação aos ataques recorrentes de cães aos rebanhos, que têm afetado diversas propriedades nos últimos tempos, causando muitos prejuízos.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1628/requerimento_no_012-2025_stella_programa_social_disponivel_no_municipio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1628/requerimento_no_012-2025_stella_programa_social_disponivel_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitar a relação detalhada de todos os programa sociais atualmente disponíveis no Município que atendem a população de baixa renda, contendo as seguintes informações._x000D_
 (secretaria de assistente social)</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1629/requerimento_no_013-2025_stella_programa_social_disponivel_no_municipio_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1629/requerimento_no_013-2025_stella_programa_social_disponivel_no_municipio_saude.pdf</t>
   </si>
   <si>
     <t>Solicitar a relação detalhada de todos os programa sociais atualmente disponíveis no Município que atendem a população de baixa renda, contendo as seguintes informações._x000D_
 (Secretaria de Saúde)</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1630/requerimento_no_014-2025_heder_-_programas_habitacionais.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1630/requerimento_no_014-2025_heder_-_programas_habitacionais.pdf</t>
   </si>
   <si>
     <t>Solicitar informações atualizadas acerca do andamento de programas habitacionais em nosso município.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1631/requerimento_no_015-2025__-_mateus_-_sec_turismo_-_solicita_reforma_pracas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1631/requerimento_no_015-2025__-_mateus_-_sec_turismo_-_solicita_reforma_pracas.pdf</t>
   </si>
   <si>
     <t>Solicitar o estudo e se houver, o cronograma das reformas das Praças de Delfim Moreira.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1632/requerimento_no_016-2025__-_mateus_-_sec_turismo_-_solicita_reforma_casarao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1632/requerimento_no_016-2025__-_mateus_-_sec_turismo_-_solicita_reforma_casarao.pdf</t>
   </si>
   <si>
     <t>Solicitar informações e toda a documentação disponível quanto a reforma do casarão da Dona Marina.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1633/requerimento_no_017-2025__-_mateus_-_sec_obras_-_iluminacao_bairro_charco.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1633/requerimento_no_017-2025__-_mateus_-_sec_obras_-_iluminacao_bairro_charco.pdf</t>
   </si>
   <si>
     <t>.Solicitar informações quanto à instalação de iluminação pública no bairro do Charco.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1634/requerimento_no_018-2025__-_mateus_-_sec_turismo_-_solicita_medidas_placas_turismo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1634/requerimento_no_018-2025__-_mateus_-_sec_turismo_-_solicita_medidas_placas_turismo.pdf</t>
   </si>
   <si>
     <t>Solicitar o levantamento e a posterior recolocação e manutenção de placas de sinalizações turísticas em nosso município.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, Antônio Luciano da Silva</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1635/requerimento_no_019-2025_thiago_e_antonio-_cesta_basica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1635/requerimento_no_019-2025_thiago_e_antonio-_cesta_basica.pdf</t>
   </si>
   <si>
     <t>Solicitar informações sobre o andamento da aquisição de cestas básicas no município, considerando que alguns munícipes têm cobrado esse benefício, mas não estão sendo atendidos.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1636/requerimento_no_020-2025_mateus_parque_e_academia_ponte_de_zinco_e_bicas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1636/requerimento_no_020-2025_mateus_parque_e_academia_ponte_de_zinco_e_bicas.pdf</t>
   </si>
   <si>
     <t>Solicitar informações sobre o planejamento da Secretaria  de Turismo em relação aos bairros Ponte de Zinco e Bicas:_x000D_
 -no planejamento da Secretaria a construção de uma academia ao ar livre?_x000D_
 -Há previsão para a criação de um espaço de lazer destinado à população, com especial atenção à instalação de um parquinho infantil nesses bairros?</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1637/requerimento_no_021-2025_mateus_posto_saude_bicas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1637/requerimento_no_021-2025_mateus_posto_saude_bicas.pdf</t>
   </si>
   <si>
     <t>Solicitar informações:_x000D_
 1. Qual é o plano de ação da Secretaria Municipal de Saúde para a manutenção e melhoria dos postos de saúde do município?_x000D_
 2. Existe planejamento para a reforma do posto de saúde do bairro Bicas, que atualmente se encontra em situação precária? Em caso afirmativo, qual o prazo previsto para o início das obras?</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1663/requerimento_no_022-2025_stella_lei_albir_blanc.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1663/requerimento_no_022-2025_stella_lei_albir_blanc.pdf</t>
   </si>
   <si>
     <t>solicitar informações acerca do andamento dos editais da Lei Aldir Blanc no município de Delfim Moreira, ainda referentes ao ano de 2024.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1664/requerimento_no_023-2025_servicos_vigilancia_sanitaria.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1664/requerimento_no_023-2025_servicos_vigilancia_sanitaria.pdf</t>
   </si>
   <si>
     <t>vem respeitosamente perante V.Sa. solicitar informações quanto aos serviços prestados pela vigilância Epidemiológica.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1665/requerimento_no_024-2025_preservacao_de_nascentes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1665/requerimento_no_024-2025_preservacao_de_nascentes.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto às nascentes de nosso município</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1666/requerimento_no_025-2025_captacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1666/requerimento_no_025-2025_captacao.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto às captações de água e tratamentos em zonas rurais:</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1667/requerimento_no_026-2025_transporte_para_consultas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1667/requerimento_no_026-2025_transporte_para_consultas.pdf</t>
   </si>
   <si>
     <t>solicitar informações quanto a transporte para a locomoção de munícipes para consultas em nosso município:</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1670/requerimento_no_027-2025_quadra_no_bigua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1670/requerimento_no_027-2025_quadra_no_bigua.pdf</t>
   </si>
   <si>
     <t>Solicitar informações no que se refere à construção de uma quadra no bairro do Biguá</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1671/requerimento_no_028-2025_thiago_laudo_inspecao_transporte_publico.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1671/requerimento_no_028-2025_thiago_laudo_inspecao_transporte_publico.pdf</t>
   </si>
   <si>
     <t>Solicitar os Laudos de Inspeção do Transporte Escolar terceirizado do município de Delfim Moreira, referente ao ano de 2025.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1672/requerimento_no_029-2025_thiago_leilao_de_veiculos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1672/requerimento_no_029-2025_thiago_leilao_de_veiculos.pdf</t>
   </si>
   <si>
     <t>Solicitar informações sobre a previsão para a realização de um leilão dos veículos inservíveis pertencentes ao patrimônio municipal.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1673/requerimento_no_030-2025_thiago_fiat_touro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1673/requerimento_no_030-2025_thiago_fiat_touro.pdf</t>
   </si>
   <si>
     <t>Solicitar informações sobre o veículo Fiat Touro pertencente ao município.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1674/requerimento_no_031-2025_mateus_-_atuacao_defesa_civil.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1674/requerimento_no_031-2025_mateus_-_atuacao_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Solicitar:_x000D_
  Melhoria na atuação da Defesa Civil do município;_x000D_
  Direcionamento de um cargo específico para atuar na prevenção e solução das demandas;</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1678/requerimento_no_032-2025_jucemar_extensao_rede.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1678/requerimento_no_032-2025_jucemar_extensao_rede.pdf</t>
   </si>
   <si>
     <t>Solicitar informações acerca da previsão para a extensão da rede de energia elétrica</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1679/requerimento_no_033-2025_stella_par.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1679/requerimento_no_033-2025_stella_par.pdf</t>
   </si>
   <si>
     <t>requerer informações acerca da atual situação do Plano de Ações Articuladas (PAR) do nosso município.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1680/requerimento_no_034-2025_stella_pac.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1680/requerimento_no_034-2025_stella_pac.pdf</t>
   </si>
   <si>
     <t>requerer informações sobre a adesão do Município de Delfim Moreira ao Novo Programa de Aceleração do Crescimento (PAC), considerando sua relevância para o desenvolvimento da infraestrutura local.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1681/requerimento_no_035-2025_thiago_turismo_carnaval.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1681/requerimento_no_035-2025_thiago_turismo_carnaval.pdf</t>
   </si>
   <si>
     <t>solicitar informações sobre a revogação do Processo Licitatório nº 14/2025 - Pregão Eletrônico nº 04/2025</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1682/requerimento_no_036-2025_stella_fiscal_municipal.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1682/requerimento_no_036-2025_stella_fiscal_municipal.pdf</t>
   </si>
   <si>
     <t>esclarecimentos sobre as atribuições específicas da função, os setores nos quais o fiscal atuará e quais serão suas principais responsabilidades dentro da administração municipal.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1683/requerimento_no_037-2025_mateus_-_plano_diretor.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1683/requerimento_no_037-2025_mateus_-_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Solicitar a elaboração e implementação de um Plano Diretor para o município.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1717/requerimento_no_038-2025_obras_caquende.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1717/requerimento_no_038-2025_obras_caquende.pdf</t>
   </si>
   <si>
     <t>obter esclarecimentos quanto ao afastamento exigido para a construção, incluindo a distância mínima entre a edificação e a via pública. Peço, portanto, detalhes sobre o cumprimento dessas diretrizes na referida obra.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1718/requerimento_no_039-2025__-_mateus_-_sec_turismo_-_museu_municipal.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1718/requerimento_no_039-2025__-_mateus_-_sec_turismo_-_museu_municipal.pdf</t>
   </si>
   <si>
     <t>solicitar a viabilidade para a criação de um Museu Municipal em Delfim Moreira-MG:</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1719/requerimento_no_040-2025_heder_-_solcita_informacoes_casas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1719/requerimento_no_040-2025_heder_-_solcita_informacoes_casas.pdf</t>
   </si>
   <si>
     <t>solicitar informações atualizadas acerca do andamento das escrituras das casas do loteamento São José, localizado em nosso município.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1720/requerimento_no_041-2025_heder__e_thiago_-erosao.docx</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1720/requerimento_no_041-2025_heder__e_thiago_-erosao.docx</t>
   </si>
   <si>
     <t>informações a respeito das medidas que estão sendo tomadas em relação à erosão que vem ocorrendo na Rua Cláudio Benedito de Freitas, especificamente na propriedade da senhora Fernanda Alkimin.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>José Carlos Rodrigues, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1721/requerimento_no_042-2025_zeze_e_sebastiao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1721/requerimento_no_042-2025_zeze_e_sebastiao.pdf</t>
   </si>
   <si>
     <t>solicitar a atenção da Secretaria de Saúde quanto à manutenção da ambulância e o serviço de atendimento durante os jogos realizados em nosso município.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1722/requerimento_no_043-2025_heder__e_sebastiao_-_alagamento_santa_luzia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1722/requerimento_no_043-2025_heder__e_sebastiao_-_alagamento_santa_luzia.pdf</t>
   </si>
   <si>
     <t>solicitar informações a respeito das medidas que estão sendo tomadas em relação aos alagamentos ocorridos no bairro Santa Luzia em dias com fortes chuvas.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1723/requerimento_no_044-2025_stella_servico_divulgacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1723/requerimento_no_044-2025_stella_servico_divulgacao.pdf</t>
   </si>
   <si>
     <t>Informações quanto ao Processo de Dispensa de Licitação Nº 046/2025, do qual contrata empresa para prestação de serviço de produção audiovisual e divulgação do evento: 8ª Festa do marmelo e 3º Festival Gastronômico do Pinhão. _x000D_
 	Considerando que existe um servidor na Prefeitura Municipal responsável pelo serviço de divulgação e audiovisual, qual a justificativa para a execução de tal processo?</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1724/requerimento_no_045-2025_antonio_-_defesa_civil.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1724/requerimento_no_045-2025_antonio_-_defesa_civil.pdf</t>
   </si>
   <si>
     <t>sejam fornecidas as seguintes informações referentes à Defesa Civil do município de Delfim Moreira:_x000D_
 1.	Quem é o atual membro responsável pela Defesa Civil no município?_x000D_
 2.	Quem ocupa o cargo de gerente da Defesa Civil?_x000D_
 3.	Quais são as funções e atribuições desses responsáveis dentro do município?</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>Thiago Siqueira Marques, Antônio Luciano da Silva, Héder Alexandre Ribeiro Caminha, Mateus de Carvalho Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1725/requerimento_no_046-2025__-_pombo_poliesportivo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1725/requerimento_no_046-2025__-_pombo_poliesportivo.pdf</t>
   </si>
   <si>
     <t>solicita-se que a Secretaria informe:_x000D_
 1.	Quais ações já foram tomadas para resolver a situação ou estão sendo planejadas para afastar os pombos do local?_x000D_
 2.	Há previsão para a instalação de algum tipo de barreira?_x000D_
 3.	Está sendo realizada alguma orientação para quem utiliza o espaço?</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Héder Alexandre Ribeiro Caminha, Jucemar Paulo dos Santos, Mateus de Carvalho Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1726/requerimento_no_047-2025_mateus_jucemar_tonho_heder_-_estacao_caindo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1726/requerimento_no_047-2025_mateus_jucemar_tonho_heder_-_estacao_caindo.pdf</t>
   </si>
   <si>
     <t>solicitar informações a respeito das medidas que estão sendo tomadas quanto à reforma e restauração do prédio da Estação – sede da Secretaria de Turismo, Cultura, Esporte e Lazer.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>solicitar informações a respeito da Constante falta de água no bairro da Barreira</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Héder Alexandre Ribeiro Caminha, Jucemar Paulo dos Santos, Mateus de Carvalho Ribeiro, Stella Cristina Cortez</t>
   </si>
   <si>
     <t>requerermos informações quanto ao andamento do Projeto para ampliar o atendimento médico no bairro da Barreira?</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_no_050-2025_mateus_agua_bigua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_no_050-2025_mateus_agua_bigua.pdf</t>
   </si>
   <si>
     <t>solicitar a probabilidade de instalação de uma caixa d’água no Bairro do Biguá, bem como a garantia do tratamento adequado da água disponibilizada à população local.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_no_051-2025_animais_grande_porte.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_no_051-2025_animais_grande_porte.pdf</t>
   </si>
   <si>
     <t>que dispõe sobre a regulamentação de medidas referentes à permanência de animais de médio e grande porte soltos em vias públicas urbanas, logradouros ou em locais de livre acesso à população.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_no_052-2025_stella_rua_cemiterio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_no_052-2025_stella_rua_cemiterio.pdf</t>
   </si>
   <si>
     <t>Soliciar informações detalhadas a respeito da intervenção realizada na rua que dá acesso ao cemitério municipal, conforme foto anexa.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_no_053-2025_mateus_-_aquisicao_campo_rosario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_no_053-2025_mateus_-_aquisicao_campo_rosario.pdf</t>
   </si>
   <si>
     <t>solicitar uma reunião da Secretaria de Turismo, Cultura, Esporte e Lazer, juntamente com a comunidade do bairro do Rosário e o proprietário do campo de futebol do bairro, com o objetivo de dialogar sobre a possibilidade de aquisição do referido espaço pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1877/requerimento_no_054-2025_thiago_-_ponte_da_peixe.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1877/requerimento_no_054-2025_thiago_-_ponte_da_peixe.pdf</t>
   </si>
   <si>
     <t>solicito esclarecimentos quanto aos seguintes pontos:_x000D_
 1.	Previsão de conclusão da obra;_x000D_
 2.	Motivos da paralisação da obra, caso exista algum entrave técnico, jurídico, financeiro ou outro;_x000D_
 3.	Cópias de documentos relacionados à obra, tais como:</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Héder Alexandre Ribeiro Caminha, Stella Cristina Cortez, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1878/requerimento_no_055-2025_thiago_-reforma_posto_de_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1878/requerimento_no_055-2025_thiago_-reforma_posto_de_saude.pdf</t>
   </si>
   <si>
     <t>solicitar as seguintes informações:_x000D_
 1.	Como está o andamento da reforma dos postos de saúde?_x000D_
 2.	As obras de reforma dos postos de saúde do município encontram-se paralisadas?_x000D_
 	Em caso afirmativo, quais os motivos que levaram à paralisação?_x000D_
 3.	Qual é a previsão para a conclusão das referidas reformas?</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1879/requerimento_no_056-2025_stella_processo_licitatorio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1879/requerimento_no_056-2025_stella_processo_licitatorio.pdf</t>
   </si>
   <si>
     <t>solicitar que toda abertura de procedimentos licitatórios promovidos por esta Administração Municipal seja, além de publicada no Portal da Transparência, também formalmente comunicada ao Poder Legislativo.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1880/requerimento_no_057-2025_stella__animais_de_medio_e_grande_porte.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1880/requerimento_no_057-2025_stella__animais_de_medio_e_grande_porte.pdf</t>
   </si>
   <si>
     <t>solicitar melhores esclarecimentos com relação ao Ofício SAPEMA n.º 26/2025, encaminhado como resposta à Casa Legislativa em 25 de Abril de 2025.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1881/requerimento_no_058-2025_mateus_placas_turismo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1881/requerimento_no_058-2025_mateus_placas_turismo.pdf</t>
   </si>
   <si>
     <t>solicitar um levantamento completo das placas de sinalização turística instaladas em nosso município, incluindo sua localização, estado de conservação e funcionalidade.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1882/requerimento_no_059-2025_mateus_fumpac_turismo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1882/requerimento_no_059-2025_mateus_fumpac_turismo.pdf</t>
   </si>
   <si>
     <t>solicitar o extrato com as devidas movimentações do Fundo Municipal de Proteção ao Patrimônio Cultural (FUMPAC) – Departamento de Cultura, referentes aos anos de 2024 e 2025.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1883/requerimento_no_060-2025_todos_alimento_nao_perecivel.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1883/requerimento_no_060-2025_todos_alimento_nao_perecivel.pdf</t>
   </si>
   <si>
     <t>que seja incluída na programação da Exposição Agropecuária de Delfim Moreira, a arrecadação de alimentos não perecíveis junto ao público participante do evento.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1884/requerimento_no_061-2025_sebastiao_tapa_buracos_centro_delfim_moreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1884/requerimento_no_061-2025_sebastiao_tapa_buracos_centro_delfim_moreira.pdf</t>
   </si>
   <si>
     <t>solicitar a realização de uma operação tapa-buracos nas vias do centro de Delfim Moreira, com o objetivo de garantir a segurança e a fluidez do tráfego local.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1885/requerimento_no_062-2025_sebastiao_motos_matriz.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1885/requerimento_no_062-2025_sebastiao_motos_matriz.pdf</t>
   </si>
   <si>
     <t>solicitar estudos quanto a demarcação e sinalização de áreas específicas e exclusivas para estacionamento de motocicletas nas imediações da  Igreja Matriz Nossa Senhora da Soledade, de forma a garantir melhor organização do tráfego e mais comodidade aos frequentadores da igreja e demais usuários das vias públicas locais</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1886/requerimento_no_063-2025_stella__valeta_ceu_aberto-caquende.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1886/requerimento_no_063-2025_stella__valeta_ceu_aberto-caquende.pdf</t>
   </si>
   <si>
     <t>Solicitar a verificação e providências quanto uma valeta a céu aberto, recentemente aberta no bairro Caquende.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1887/requerimento_no_064-2025_heder__-calcamento_ao_lado_filomena.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1887/requerimento_no_064-2025_heder__-calcamento_ao_lado_filomena.pdf</t>
   </si>
   <si>
     <t>vem respeitosamente perante V.Sa. requerer informações sobre a previsão para a execução do calçamento da Rua Manoel Benedito Alves, localizada ao lado da Escola Municipal Filomena Peixoto Faria.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1888/requerimento_no_065-2025_antonio_-empresa_troca_lampada_queimada.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1888/requerimento_no_065-2025_antonio_-empresa_troca_lampada_queimada.pdf</t>
   </si>
   <si>
     <t>vem respeitosamente perante V.Sa.  Requerer informações e documentações referentes à empresa responsável pela troca de lâmpadas queimadas no município.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1889/requerimento_no_066-2025_thiago_-conselho_de_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1889/requerimento_no_066-2025_thiago_-conselho_de_saude.pdf</t>
   </si>
   <si>
     <t>solicitar as seguintes informações referentes ao Conselho Municipal de Saúde de Delfim Moreira:_x000D_
 1.	Relação atualizada dos membros que compõem o Conselho, com a respectiva função/cargo que cada um ocupa;_x000D_
 2.	Informações sobre o local, datas e periodicidade das reuniões realizadas pelo Conselho;_x000D_
 3.	Cópias das atas das reuniões ocorridas desde janeiro até a presente data.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1890/requerimento_no_067-2025_heder__-_qualidade_agua.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1890/requerimento_no_067-2025_heder__-_qualidade_agua.pdf</t>
   </si>
   <si>
     <t>informações oficiais da Secretaria Municipal de Saúde a respeito das análises da qualidade da água realizadas no mês de abril de 2025, cujos resultados foram classificados como insatisfatórios.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_no_068-2025_todos___-_wifi_na_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_no_068-2025_todos___-_wifi_na_saude.pdf</t>
   </si>
   <si>
     <t>requerer informações da falta de acesso à rede Wi-Fi para os usuários da Unidade Básica de Saúde (UBS) localizada no Centro de nosso município.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>Héder Alexandre Ribeiro Caminha, Mateus de Carvalho Ribeiro, Stella Cristina Cortez</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1892/requerimento_no_069-2025_heder_mateus_stella__-_criacao_dotacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1892/requerimento_no_069-2025_heder_mateus_stella__-_criacao_dotacao.pdf</t>
   </si>
   <si>
     <t>informações detalhadas sobre o andamento da criação de dotação orçamentária específica para a destinação de emendas impositivas/parlamentares  às Associações legalmente constituídas em nosso município.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1893/requerimento_no_070-2025_mateus-_maquina_de_bloquete.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1893/requerimento_no_070-2025_mateus-_maquina_de_bloquete.pdf</t>
   </si>
   <si>
     <t>solicitar esclarecimentos sobre impedimento para aquisição de máquina de bloquete para nosso Município.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Héder Alexandre Ribeiro Caminha, Stella Cristina Cortez</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1894/requerimento_no_071-2025_c_saude-_marcacao_exames.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1894/requerimento_no_071-2025_c_saude-_marcacao_exames.pdf</t>
   </si>
   <si>
     <t>. requerer as seguintes informações a respeito do setor de marcação de exames e consultas com especialistas em nosso município:</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1895/requerimento_no_072-2025_heder-_quadra_tio_carmelo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1895/requerimento_no_072-2025_heder-_quadra_tio_carmelo.pdf</t>
   </si>
   <si>
     <t>seja providenciada a abertura dos banheiros da quadra poliesportiva “Tio Carmelo” aos finais de semana, especialmente nos dias em que ocorrem jogos e eventos esportivos.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1896/requerimento_no_073-2025_antonio_-_frotas_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1896/requerimento_no_073-2025_antonio_-_frotas_saude.pdf</t>
   </si>
   <si>
     <t>vem respeitosamente perante V.Sa. requerer que seja providenciada informações detalhadas sobre a frota de veículos da Secretaria Municipal de Saúde, conforme segue:</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>informações atualizadas acerca do andamento das escrituras das casas do loteamento São José, localizado em nosso município.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1898/requerimento_no_075-2025_stella-_solcita_informacoes__cismas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1898/requerimento_no_075-2025_stella-_solcita_informacoes__cismas.pdf</t>
   </si>
   <si>
     <t>um relatório completo (planilhas) contendo os dados referentes às consultas e exames protocolados nos anos de 2024 e 2025 na Secretaria Municipal de Saúde, juntamente com um relatório de dados do CISMAS (Consórcio Intermunicipal de Saúde) no mesmo período, vinculados ao município de Delfim Moreira-MG</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1899/requerimento_no_076-2025_c_saude-_relacao_atendimento_medicos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1899/requerimento_no_076-2025_c_saude-_relacao_atendimento_medicos.pdf</t>
   </si>
   <si>
     <t>requerer a relação de atendimentos médicos presenciais realizados pelas equipes de Estratégia Saúde da Família nos últimos 90 (noventa) dias, com os seguintes dados:_x000D_
 •	Quantitativo de consultas médicas presenciais por área de atuação dos Agentes Comunitários de Saúde (ACS);</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1900/requerimento_no_077-2025_obras-_iluminacao_rua_claudio_benedito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1900/requerimento_no_077-2025_obras-_iluminacao_rua_claudio_benedito.pdf</t>
   </si>
   <si>
     <t>•	De momento, existe algum projeto para a iluminação na rua Cláudio Benedito de Freitas, próximo ao “retiro do Dé.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>solicita informações  a seguir:_x000D_
 •	Existe algum estudo ou projeto em andamento para melhorar o acesso ao antigo túnel do Barreirinho, bem como a possibilidade de aquisição do terreno onde está localizado, considerando seu valor histórico e turístico para o município?_x000D_
 •	A Prefeitura possui algum plano ou ação voltada à preservação dos pontilhões históricos existentes no município, incluindo a avaliação de suas condições estruturais e medidas de conservação?</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1959/requerimento_no_079-2025_obras_-_prestacao_de_contas_barreirinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1959/requerimento_no_079-2025_obras_-_prestacao_de_contas_barreirinho.pdf</t>
   </si>
   <si>
     <t>•	Prestação de contas de todos os valores gastos nas obras de calçamento na Estação do bairro Biguá e no bairro Barreirinho.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1960/requerimento_no_080-2025_saude_-_solicita_informacoes_postsos_de_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1960/requerimento_no_080-2025_saude_-_solicita_informacoes_postsos_de_saude.pdf</t>
   </si>
   <si>
     <t>Em conformidade com a INDICAÇÃO Nº 006/2025, de 13 de janeiro de 2025, de autoria do vereador Mateus de Carvalho Ribeiro, solicitamos informações complementares quanto a situação da Unidade de Saúde do Bairro São Bernardo, tendo em vista as condições estruturais precárias do local._x000D_
  Há previsão orçamentária, planejamento técnico ou cronograma para a reforma da estrutura física da referida unidade? Em caso positivo, qual o prazo previsto para início e conclusão das obras?</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1961/requerimento_no_081-2025_mateus-_thiago_obra_calcamento_barreirinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1961/requerimento_no_081-2025_mateus-_thiago_obra_calcamento_barreirinho.pdf</t>
   </si>
   <si>
     <t>vem respeitosamente perante V.Sa. solicitar esclarecimentos sobre impedimento para aquisição de máquina de bloquete para nosso Município</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1962/requerimento_no_082-2025_mateus-_thiago_obra_calcamento_barreirinho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1962/requerimento_no_082-2025_mateus-_thiago_obra_calcamento_barreirinho.pdf</t>
   </si>
   <si>
     <t>vem respeitosamente perante V.Sa. solicitar informações formais sobre o não início das obras de calçamento no Bairro Barreirinho, no trecho da antiga linha férrea, objeto da emenda parlamentar destinada pelo Deputado Federal Junio Amaral, no valor de R$ 150.000,00 (cento e cinquenta mil reais), por meio de Transferência Especial do Ministério da Economia, ainda no ano de 2024.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Héder Alexandre Ribeiro Caminha, Jucemar Paulo dos Santos, Mateus de Carvalho Ribeiro, Reinaldo Sávio Ribeiro, Stella Cristina Cortez, Thiago Siqueira Marques</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1963/requerimento_no_083-2025_mateus-_thiago_ponte_da_peixe.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1963/requerimento_no_083-2025_mateus-_thiago_ponte_da_peixe.pdf</t>
   </si>
   <si>
     <t>solicitar com urgência, informações detalhadas sobre a obra da ponte  da Peixe, iniciada em março de 2024, com previsão de término para junho de 2024, cujo valor global é de R$ 373.082,27 (trezentos e setenta e três mil, oitenta e dois reais e vinte e sete centavos).</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1964/requerimento_no_084-2025_mateus-_relacao_gasto_festa_marmelo_e_expoiscao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1964/requerimento_no_084-2025_mateus-_relacao_gasto_festa_marmelo_e_expoiscao.pdf</t>
   </si>
   <si>
     <t>solicitar que sejam encaminhadas a esta Casa Legislativa todas as informações e documentos relativos aos gastos com  a festa do Marmelo, realizada no mês de abril e a Exposição Agropecuária, realizada no mês de julho.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1965/requerimento_no_085-2025_heder_-mateus-_valos_pago_pelos_comercios_exposicao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1965/requerimento_no_085-2025_heder_-mateus-_valos_pago_pelos_comercios_exposicao.pdf</t>
   </si>
   <si>
     <t>que sejam encaminhadas a esta Casa Legislativa as seguintes informações relativas à arrecadação com os comércios instalados no parque de exposições durante a Exposição Agropecuária realizada no mês de julho de 2025:</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1966/requerimento_no_086-2025_heder_-_sebastiao_-_rua_dona_nadir.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1966/requerimento_no_086-2025_heder_-_sebastiao_-_rua_dona_nadir.pdf</t>
   </si>
   <si>
     <t>vem respeitosamente perante V.Sa. solicitar que seja encaminhado a esta Casa Legislativa a seguinte informação: _x000D_
 	Qual a previsão de calçamento da Rua João Guarda,  bairro Caquende, nas proximidades da casa do Sr. Nadir?</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1967/requerimento_no_087-2025_mateus_-_coleta_seletiva.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1967/requerimento_no_087-2025_mateus_-_coleta_seletiva.pdf</t>
   </si>
   <si>
     <t>solicitar que seja encaminhado a esta Casa Legislativa as seguintes informações: _x000D_
 Está sendo realizada a coleta seletiva? Caso sim, como está sendo realizada? _x000D_
 Existem políticas públicas para promover a realização da coleta no município?</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1968/requerimento_no_088-2025_thiago_-conselho_de_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1968/requerimento_no_088-2025_thiago_-conselho_de_saude.pdf</t>
   </si>
   <si>
     <t>Quais medidas estão sendo tomadas para a melhoria da qualidade da água em nosso município?</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1969/requerimento_no_089-2025_stella-_solcita_informacoes_bilbioteca.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1969/requerimento_no_089-2025_stella-_solcita_informacoes_bilbioteca.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos quanto ao horário de funcionamento da biblioteca municipal. Solicita-se: _x000D_
 A confirmação do horário oficial de funcionamento;_x000D_
 As razões para o fechamento fora do horário informado;_x000D_
 Quais medidas estão sendo tomadas para garantir o cumprimento do horário divulgado à população.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1970/requerimento_no_090-2025_-_solcita_explicacao_maquinario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1970/requerimento_no_090-2025_-_solcita_explicacao_maquinario.pdf</t>
   </si>
   <si>
     <t>solicitar informações detalhadas sobre quais maquinários pertencentes à frota municipal encontram-se em funcionamento no momento: _x000D_
 •	Relação completa dos maquinários em funcionamento, especificando o tipo (patrol, retroescavadeira, trator, caminhão, etc.);_x000D_
 •	Estado geral de conservação e eventuais restrições de uso;_x000D_
 •	Relação dos maquinários que se encontram parados, com a respectiva justificativa e previsão de retorno ao funcionamento.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1971/requerimento_no_091-2025_-_lombada_bairro_cachoeirinha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1971/requerimento_no_091-2025_-_lombada_bairro_cachoeirinha.pdf</t>
   </si>
   <si>
     <t>requerer informações quanto a lombada construída na estrada de terra no bairro cachoeirinha. Foi constatado que a referida lombada não está em conformidade com os padrões estabelecidos no CONTRAN, assemelhando-se mais a uma montanha de terra o que tem causado transtorno a população e aos motoristas que utilizam a via._x000D_
 	Diante do assunto solicito esclarecimento sobre:_x000D_
 _x000D_
 •	Foi realizada vistoria técnica para verificar se as lombadas encontram-se  dentro das medidas regulares?_x000D_
 •	Há previsão de reparo  ou adequação para que esteja conforme as normas?_x000D_
 •	Qual o prazo estimado para a realização dos devidos ajustes?</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1972/requerimento_no_092-2025_mateus_-_politicas_culturais_delfim_moreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1972/requerimento_no_092-2025_mateus_-_politicas_culturais_delfim_moreira.pdf</t>
   </si>
   <si>
     <t>vem respeitosamente perante V.Sa. solicitar as seguintes informações:_x000D_
 •	Cópia das atas de todas as reuniões do Conselho realizadas no período de 2023 até a presente data;_x000D_
 •	Relação atualizada dos membros que atualmente compõem o Conselho, com a indicação de suas respectivas funções/finalidades;_x000D_
 •	Informações sobre os principais temas que têm sido discutidos pelo Conselho no referido período.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2046/requerimento_no_093-2025_todos___-_pac_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2046/requerimento_no_093-2025_todos___-_pac_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>informações quanto a não contemplação do novo Programa de Aceleração do Crescimento - PAC da proposta de programa “Minha Casa, Minha vida” no município de Delfim Moreira-MG.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2047/requerimento_no_094-2025_heder_mateus_-_casarao_dona_marina.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2047/requerimento_no_094-2025_heder_mateus_-_casarao_dona_marina.pdf</t>
   </si>
   <si>
     <t>requerer informações no que diz respeito ao Casarão da Dona Marina, tendo em vista que foram verificadas movimentações no referido imóvel nas últimas semanas.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2048/req_95-2025.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2048/req_95-2025.pdf</t>
   </si>
   <si>
     <t>requerer informações quanto às reformas dos postos de saúde em nosso município:   _x000D_
 •	O prazo previsto para a retomada e conclusão;_x000D_
 •	As medidas emergenciais que estão sendo adotadas para garantir o atendimento à população durante o período em que os Postos permanecem inativos.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2049/requerimento_no_096-2025_antonio_mateus_-_placas_barra.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2049/requerimento_no_096-2025_antonio_mateus_-_placas_barra.pdf</t>
   </si>
   <si>
     <t>requerer informações quanto à instalação de placas de identificação de ruas e numeração das residências no Bairro da Barra..</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>informações quanto à data prevista para a reforma nos postos de saúde do município e o respectivo serviço dos Agentes Comunitários de Saúde: _x000D_
 _x000D_
 •	Qual o cronograma oficial das reformas? _x000D_
 _x000D_
 •	Há possibilidade de remanejamento de Agentes Comunitários para atendimento no posto do bairro do Rio Claro?_x000D_
 _x000D_
 •	Quais as medidas a Secretaria pretende adotar durante as reformas?</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2051/requerimento_no_098-2025_stella_coordenadora_da_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2051/requerimento_no_098-2025_stella_coordenadora_da_saude.pdf</t>
   </si>
   <si>
     <t>requerer informações quanto à designação de uma enfermeira da saúde para coordenação: _x000D_
 _x000D_
 •	Solicita-se cópia do Ato Administrativo que formalizou tal designação;  _x000D_
 _x000D_
 •	Justificativa pelo não cumprimento da finalidade prevista na Lei aprovada por esta casa Legislativa, Lei Complementar nº 051, de 04 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2052/requerimento_no_099-2025_thiago-_jucemar_hotel_pocos_de_caldas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2052/requerimento_no_099-2025_thiago-_jucemar_hotel_pocos_de_caldas.pdf</t>
   </si>
   <si>
     <t>perante V.Sa. solicitar as seguintes informações,considerando que a Prefeitura Municipal de Delfim Moreira mantém convênio com um hotel na cidade de Poços de Caldas, destinado a hospedar pacientes do município que necessitam de tratamento de saúde naquela localidade;Considerando que muitos pacientes apresentam dificuldades de mobilidade, havendo, inclusive, cadeirantes, que enfrentam grandes transtornos devido à falta de acessibilidade nas instalações do referido hotel, tais como escadas sem rampas ou elevadores e banheiros com boxes inadequados para cadeiras de rodas;</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2053/requerimento_no_100-2025_thiago_listagem_pacientes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2053/requerimento_no_100-2025_thiago_listagem_pacientes.pdf</t>
   </si>
   <si>
     <t>requerer informações quanto à execução da lei 1.612 de 6 de janeiro de 2025 da qual “Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com especialistas, exames e cirurgias na Rede Pública Municipal de Saúde e dá outras providências.”</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2057/requerimento_no_101-2025_mateus_informacoes_workshop.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2057/requerimento_no_101-2025_mateus_informacoes_workshop.pdf</t>
   </si>
   <si>
     <t>informações detalhadas a respeito das ações após a realização do Workshop "Paisagismo Sustentável e Urbanização", realizado em nosso município sob a facilitação do paisagista Fernando Patrial, especialista no Bioma das Araucárias.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2058/requerimento_no_102-2025_stella_entulhos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2058/requerimento_no_102-2025_stella_entulhos.pdf</t>
   </si>
   <si>
     <t>que sejam tomadas as devidas providências quanto ao descarte irregular de entulhos, restos de madeira e outros materiais em locais públicos de nosso município.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>solicitar os seguintes esclarecimentos:_x000D_
 •	Qual o motivo pelo qual a Administração Pública Municipal não está utilizando o Mapa Turístico de Delfim Moreira, idealizado em parceria com o SEBRAE e lançado no ano de 2021?_x000D_
 •	Existe atualmente algum planejamento ou iniciativa voltada para a produção de folders, mapas, guias e demais materiais de divulgação turística a serem distribuídos no município e fora dele, com a finalidade de promover os atrativos locais e apoiar o setor turístico?</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>requerer a realização de uma Audiência Pública para tratar sobre Paisagismo Sustentável, Urbanismo e Planejamento para o Futuro de Delfim Moreira, com fundamento nos seguintes argumentos:</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2061/requerimento_no_105_-2025_mateus_audiencia_publica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2061/requerimento_no_105_-2025_mateus_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>requerer a realização de uma Audiência Pública para tratar sobre Paisagismo Sustentável, Urbanismo e Planejamento para o Futuro de Delfim Moreira,</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2062/requerimento_no_106-2025_stella__tombamento.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2062/requerimento_no_106-2025_stella__tombamento.pdf</t>
   </si>
   <si>
     <t>requerer uma  listagem completa e atualizada de todos os bens tombados do Município de Delfim Moreira,</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_no_107-2025_stella_e_heder__conselhos_municipais.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_no_107-2025_stella_e_heder__conselhos_municipais.pdf</t>
   </si>
   <si>
     <t>requerer as seguintes informações referentes aos Conselhos Municipais existentes no âmbito da Prefeitura de Delfim Moreira_x000D_
 Quais os Conselhos Municipais estão atualmente em funcionamento no Município?_x000D_
 Quando ocorrem as reuniões de cada Conselho e quais são os dias e horários fixados para sua realização, caso exista calendário mensal ou fixo</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_no_108-2025_stella_fogos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_no_108-2025_stella_fogos.pdf</t>
   </si>
   <si>
     <t>Requerer informações acerca do cumprimento e divulgação da Lei Municipal nº 1.626, que “Dispõe sobre a proibição de queima e soltura de fogos de estampidos e de artifícios de efeito ruidoso no Município de Delfim Moreira e dá outras providências.”</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>Héder Alexandre Ribeiro Caminha, Stella Cristina Cortez</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2065/requerimento_no_109-2025_stella_cemig.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2065/requerimento_no_109-2025_stella_cemig.pdf</t>
   </si>
   <si>
     <t>requerer informações referentes à Contribuição para Custeio da Iluminação Pública (CIP ou COSIP) deste município, conforme assegura a Lei de Acesso à Informação._x000D_
 Solicito:_x000D_
 1. O valor arrecadado mensalmente com a CIP/COSIP nos últimos 12 meses;_x000D_
 2. A destinação dos recursos arrecadados, incluindo despesas, contratos e serviços realizados;_x000D_
 3. O saldo existente atualmente (caso haja);_x000D_
 4. As ações previstas para extensão, manutenção ou modernização da iluminação pública com esses recursos.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2066/requerimento_no_110-2025_jucemar_-_defesa_civil.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2066/requerimento_no_110-2025_jucemar_-_defesa_civil.pdf</t>
   </si>
   <si>
     <t>requerer informações referentes à Defesa Civil Municipal, considerando a importância de um funcionamento eficiente e de amplo conhecimento por parte da população._x000D_
 	Solicita-se, portanto, as seguintes informações:_x000D_
 •	Quem compõe atualmente a equipe da Defesa Civil em nosso município?_x000D_
 •	A quem a população deve recorrer em casos de urgência ou ocorrências relacionadas à Defesa Civil?_x000D_
 •	Há ações em andamento para ampliar a divulgação e o acesso da população às informações sobre o funcionamento da Defesa Civil local?</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2067/requerimento_no_111-2025_stella_carros_manutencoes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2067/requerimento_no_111-2025_stella_carros_manutencoes.pdf</t>
   </si>
   <si>
     <t>requerer informações e documentos referentes aos serviços de manutenção realizados na frota de veículos pertencente à Prefeitura Municipal:_x000D_
 •	Relação das manutenções efetuadas nos veículos da frota municipal nos últimos 12 (doze) meses, contendo:_x000D_
 •	Placa e modelo do veículo;_x000D_
 •	Data do serviço;_x000D_
 •	Tipo de manutenção executada;_x000D_
 •	Valor pago;_x000D_
 •	Empresa prestadora do serviço e número do contrato;_x000D_
 •	Cópia das notas fiscais e ordens de serviço correspondentes._x000D_
 •	Cópia dos contratos vigentes e eventuais aditivos firmados com as empresas responsáveis por serviços de manutenção automotiva._x000D_
 •	Informação sobre o processo de contratação: número do processo, modalidade licitatória e data de homologação.referida lei.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2068/requerimento_no_112-2025_stella_rua_laudelino_marcondes_-_manutencoes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2068/requerimento_no_112-2025_stella_rua_laudelino_marcondes_-_manutencoes.pdf</t>
   </si>
   <si>
     <t>informações detalhadas sobre a obra de calçamento da Rua Laudelino Marcondes, recentemente executada. Considerando que a referida via apresenta afundamentos e irregularidades em dois pontos, mesmo tendo sido finalizada há pouco tempo e que a população local relata dúvidas quanto à conclusão efetiva e à garantia da obra,</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2069/requerimento_no_113-2025_stella_heder_-_folha_de_ponto.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2069/requerimento_no_113-2025_stella_heder_-_folha_de_ponto.pdf</t>
   </si>
   <si>
     <t>requerer  cópias das Folhas de Ponto dos Enfermeiros(as) efetivos vinculados à rede municipal de saúde, referente  aos últimos seis (06) meses, contendo:_x000D_
 •	Registros completos de frequência;_x000D_
 •	Anotações de entradas, saídas e intervalos;_x000D_
 •	Justificativas formais de ausências, licenças, atrasos ou dispensas, quando houver;_x000D_
 •	Indicação do setor/unidade e a respectiva função desempenhada ao qual cada servidor(a) esteve lotado(a) no período solicitado.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2070/requerimento_no_114-2025_sebastiao_-_solicita_informacao_insalubre.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2070/requerimento_no_114-2025_sebastiao_-_solicita_informacao_insalubre.pdf</t>
   </si>
   <si>
     <t>. requerer informações referentes à concessão do adicional de insalubridade aos servidores municipais , em especial os cargos de Agente Comunitário de Saúde (ACS) e Agente de Combate às Endemias (ACE).</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2071/requerimento_no_115_-2025_mateus_biblioteca.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2071/requerimento_no_115_-2025_mateus_biblioteca.pdf</t>
   </si>
   <si>
     <t>requerer as seguintes informações referentes à Biblioteca Pública Municipal:_x000D_
 _x000D_
 •	Por qual motivo o Município não possui bibliotecário(a) contratado(a), conforme determina a legislação federal e normas do Conselho Federal de Biblioteconomia;_x000D_
 _x000D_
 •	Se existe previsão para contratação de profissional habilitado(a) e registrado(a) no respectivo Conselho Regional (CRB);_x000D_
 _x000D_
 •	Qual é a situação atual de funcionamento da Biblioteca Municipal, informando os horários de atendimento ao público e a razão de permanecer frequentemente fechada;</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>Héder Alexandre Ribeiro Caminha, José Carlos Rodrigues, Mateus de Carvalho Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2072/requerimento_no_116-2025_cobranca_emenda_impositiva.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2072/requerimento_no_116-2025_cobranca_emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>vem respeitosamente perante V.Sa. requerer informações e providências acerca do não cumprimento de Emendas Impositivas aprovadas e incorporadas à Lei Orçamentária Anual (LOA) referente ao exercício financeiro de 2023 e execução no ano de 2024.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2073/requerimento_no_117-2025_c_saude-__audiencia_publica_saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2073/requerimento_no_117-2025_c_saude-__audiencia_publica_saude.pdf</t>
   </si>
   <si>
     <t>requerer a realização de audiência pública para prestação de contas das ações e serviços públicos de saúde, em cumprimento ao disposto no artigo 36 da Lei Complementar nº 141, de 13 de janeiro de 2012.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2074/requerimento_no_118-2025_c_saude-__gratificacao_servidor_vacinacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2074/requerimento_no_118-2025_c_saude-__gratificacao_servidor_vacinacao.pdf</t>
   </si>
   <si>
     <t>informações sobre a aplicação da Lei Municipal nº 1.437, de 03 de dezembro de 2021, que “Cria gratificação aos servidores públicos do Município de Delfim Moreira lotados na área da saúde e que atuarem em campanhas de vacinação humana e vacinação animal (antirrábica) e dá outras providências”.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2075/requerimento_no_119-2025_tonho_-_obras_-___limpeza_podas_bairro_barrinha.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2075/requerimento_no_119-2025_tonho_-_obras_-___limpeza_podas_bairro_barrinha.pdf</t>
   </si>
   <si>
     <t>vem respeitosamente perante V.Sa. requerer informações oficiais acerca da responsabilidade pela limpeza e retirada dos resíduos provenientes das podas de árvores realizadas nas estradas vicinais, especialmente as executadas pela própria concessionária CEMIG.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>Héder Alexandre Ribeiro Caminha, Jucemar Paulo dos Santos, Mateus de Carvalho Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2076/requerimento_no_120-2025_heder_-_prefeito_-___informacoes_de_pendencias.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2076/requerimento_no_120-2025_heder_-_prefeito_-___informacoes_de_pendencias.pdf</t>
   </si>
   <si>
     <t>vem respeitosamente perante V.Sa. requerer informações acerca: _x000D_
 •	Atualizações quanto à regularização das escrituras das casas do loteamento São José ;_x000D_
 •	Atual situação da obra da “ponte da peixe”.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2077/requerimento_no_121-2025_zeze__calcamento_filomena.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2077/requerimento_no_121-2025_zeze__calcamento_filomena.pdf</t>
   </si>
   <si>
     <t>solicitar informações respeito do motivo pelo qual o calçamento localizado ao lado da Escola Filomena Peixoto Faria ainda não foi concluído</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2078/requerimento_no_122-2025_mateus_-_defesa_civil.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2078/requerimento_no_122-2025_mateus_-_defesa_civil.pdf</t>
   </si>
   <si>
     <t>solicitar que encaminhe a esta Casa Legislativa informações completas, claras e devidamente documentadas a respeito de suas ações, planejamento e estrutura operacional da Defesa Civil de nosso municipio</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2079/requerimento_no_123-2025_mateus_-_resp_prefeito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2079/requerimento_no_123-2025_mateus_-_resp_prefeito.pdf</t>
   </si>
   <si>
     <t>solicitar, em resposta ao ofício anteriormente enviado pelo Executivo, o qual apresentou informações equivocadas e necessita de retificação oficial.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>solicitar informações oficiais acerca da situação do campo de futebol localizado no Bairro do Rosário, espaço amplamente reivindicado pela comunidade local para se tornar uma área pública destinada às práticas esportivas, culturais, recreativas e de convivência comunitária.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2081/requerimento_no_125-2025_mateus_-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2081/requerimento_no_125-2025_mateus_-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>solicitar informações oficiais e detalhadas acerca da destinação do valor de R$ 35.000,00 (trinta e cinco mil reais), encaminhado ao Município por meio de emenda parlamentar do Deputado Estadual Caporezzo, cujo objetivo é apoiar e fortalecer as atividades da Associação de Moradores do Bairro do Rosário.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2082/requerimento_no_126-2025_mateus_-_escola_rio_comprido.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2082/requerimento_no_126-2025_mateus_-_escola_rio_comprido.pdf</t>
   </si>
   <si>
     <t>informações oficiais, documentais e completas acerca da regularização do imóvel da antiga escola do Bairro Rio Comprido, destinado à implantação de um Posto de Atendimento Médico.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2083/requerimento_no_127-2025_mateus_-_comissao_de_fiancas_-_solicitacao_emendas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2083/requerimento_no_127-2025_mateus_-_comissao_de_fiancas_-_solicitacao_emendas.pdf</t>
   </si>
   <si>
     <t>solicitar que se digne determinar ao setor competente o envio a esta Comissão as seguintes informações e documentos:_x000D_
 	Relação completa e discriminada de todas as emendas parlamentares (impositivas ou não) recebidas pelo município nos exercícios de 2021, 2022, 2023, 2024 e 2025, contendo obrigatoriamente, para cada emenda, as seguintes informações:</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2084/requerimento_no_128-2025_mateus_-heder_gratificacoes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2084/requerimento_no_128-2025_mateus_-heder_gratificacoes.pdf</t>
   </si>
   <si>
     <t>solicitar informações oficiais, documentais e completas acerca de:  _x000D_
 _x000D_
 •	Quantos servidores públicos municipais passaram a receber gratificação no ano de 2025;_x000D_
 •	Quais são as especificações, fundamentos legais ou atos administrativos que concederam cada gratificação;_x000D_
 •	Qual a porcentagem ou valor financeiro correspondente a cada gratificação concedida no período;_x000D_
 •	A relação nominal dos servidores contemplados, indicando cargo, setor de lotação, data da concessão e tipo de gratificação recebida.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2085/requerimento_no_129-2025_mateus_-_placas_quebradas_turismo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2085/requerimento_no_129-2025_mateus_-_placas_quebradas_turismo.pdf</t>
   </si>
   <si>
     <t>solicitar informações oficiais, documentais e completas a respeito da situação das placas de sinalização turística do Município de Delfim Moreira</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>Antônio Luciano da Silva, Héder Alexandre Ribeiro Caminha, Mateus de Carvalho Ribeiro, Stella Cristina Cortez</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2086/requerimento_no_130-2025_c_saude_-___informacoes__saude.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2086/requerimento_no_130-2025_c_saude_-___informacoes__saude.pdf</t>
   </si>
   <si>
     <t>requerer as seguintes informações:_x000D_
 1. Quais são as atribuições oficiais do cargo em comissão ou da função de confiança de Coordenador(a) da Atenção Básica, exercida pela servidora mencionada na Portaria nº 162/2025?_x000D_
 _x000D_
 2. Informar se o exercício das atribuições ocorre na condição de:_x000D_
 _x000D_
 Cargo em comissão, ou Função de confiança (vinculada ao cargo efetivo)._x000D_
 _x000D_
 3. Para a natureza indicada (cargo em comissão ou função de confiança), esclarecer:</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO EXECUTIVO</t>
   </si>
   <si>
     <t>Poder Executivo - EXECT</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1600/pl_01.2025.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1600/pl_01.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.480 de 23 de fevereiro de 2022 que dispõe sobre a autorização do Poder Executivo a conceder Vale-Alimentação aos servidores municipais de Delfim Moreira, e dá outras providências.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1601/pl_02.2025.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1601/pl_02.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoração do vencimento dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1675/pl_03.2025-_autoriza_doacao_de_motocicletas_policia.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1675/pl_03.2025-_autoriza_doacao_de_motocicletas_policia.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a doar motocicletas e dá outras providências.”</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1716/pl_04.2025-_autoriza_financiamento_bdmg_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1716/pl_04.2025-_autoriza_financiamento_bdmg_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Delfim Moreira –MG  a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1792/pl_05.2025-_ldo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1792/pl_05.2025-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1793/pl_06.2025-_revogacao_da_lei_de_doacao_de_terreno_a_camara.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1793/pl_06.2025-_revogacao_da_lei_de_doacao_de_terreno_a_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei 1.539 de 20 de dezembro de 2022 e autoriza o Chefe do Poder Executivo Municipal a ceder um imóvel, por meio de Termo de Cessão de Uso, à Câmara Municipal de Delfim Moreira, e dá outras providências.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1794/pl_07.2025-_doacao_de_uniformes.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1794/pl_07.2025-_doacao_de_uniformes.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a doar uniformes escolares para os alunos da rede municipal de ensino e dá outras providências.”</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>Edilberto Marques da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1838/pl_08.2025-_cria_incentivo_ao_torneio_leiteiro_da_barra.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1838/pl_08.2025-_cria_incentivo_ao_torneio_leiteiro_da_barra.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio financeiro à comissão organizador do Torneio Leiteiro da Barra e dá outras providências.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1840/pl_09.2025-_nova_redacaopl_diaria__mexico.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1840/pl_09.2025-_nova_redacaopl_diaria__mexico.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para realização de viagem oficial internacional por agentes políticos e servidor do Município de Delfim Moreira à cidade de  Ixtlahuacán de los Membrillos, no México, no período de 30 de julho a 05 de agosto de 2025, fixa o valor das diárias correspondentes, e dá outras providências.”</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1876/pl_10.2025-_pl_rpp_ns.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1876/pl_10.2025-_pl_rpp_ns.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o apoio financeiro aos proprietários de reservas particulares do patrimônio natural – RPPNs Município de Delfim Moreira/MG e dá outras providências”</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1912/pl_11.2025-_pl_novo_fundo_animais_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1912/pl_11.2025-_pl_novo_fundo_animais_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Conselho Municipal de Proteção dos Animais - COMPA e do Fundo Municipal de Proteção dos Animais - FUNPAN e dá outras Providências”</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1913/pl_12.2025-_altera_codigo_tributario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1913/pl_12.2025-_altera_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 487 de 20 de dezembro de 1983 que dispõe sobre o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1914/pl_13.2025_-_doacao_bens_moveis_2_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1914/pl_13.2025_-_doacao_bens_moveis_2_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a doar bens móveis que especifica e dá outras providências.”</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1916/pl_14.2025-_altera_estatuto.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1916/pl_14.2025-_altera_estatuto.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos arts. 87, 89 e 90  da lei 718/1992 – Estatuto dos Servidores Públicos do Município de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1973/pl_15.2025_loa_2026_-_pmdm_revisado.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1973/pl_15.2025_loa_2026_-_pmdm_revisado.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE  DELFIM MOREIRA – MG, PARA O EXERCÍCIO FINANCEIRO  DE  2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1974/pl_16.2025_-_subvencao_2026_-_pmdm.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1974/pl_16.2025_-_subvencao_2026_-_pmdm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL NO EXERCÍCIO DE 2026 À ENTIDADE QUE MENCIONA, E  DÁ  OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1975/pl_17.2025_ppa_-_2026-2029_-_pmdm_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1975/pl_17.2025_ppa_-_2026-2029_-_pmdm_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE DELFIM MOREIRA-MG PARA O QUADRIÊNIO 2026-2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1979/pl_18.2025-_prorroga_pme_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1979/pl_18.2025-_prorroga_pme_1.pdf</t>
   </si>
   <si>
     <t>Prorroga os efeitos da Lei Municipal 1.357/2015 que aprovou o Plano Decenal de Educação para o Decênio 2016/2025.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1988/pl_19.2025-_delimita_area_urbana_consolidade.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1988/pl_19.2025-_delimita_area_urbana_consolidade.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a delimitação das Áreas Urbanas Consolidadas (AUC) e a definição das Áreas de Preservação Permanente (APP) em Área Urbana Consolidada (AUC), nos termos do que estabelece a Constituição Federal, de 5 de outubro de 1988, a Lei Nacional nº 6.938, de 31 de agosto de 1981, e a Lei Federal nº 12.651, de 25 de maio de 2012.”</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1989/pl_20.2025-_institui_a_premiacao_do_hino.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1989/pl_20.2025-_institui_a_premiacao_do_hino.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da Lei Municipal nº 1071/2005 que autoriza o Concurso para Escolha do Hino Oficial do Município de Delfim Moreira/MG</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1990/pl_21.2025-_institui_o_decimo_terceiro_vale_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1990/pl_21.2025-_institui_o_decimo_terceiro_vale_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal de Delfim Moreira a efetuar o pagamento do décimo terceiro do vale-alimentação, aos servidores públicos municipais, e dá outras providências.”</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1991/pl_22.2025-_ratifica_clausulas_cimasp.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1991/pl_22.2025-_ratifica_clausulas_cimasp.pdf</t>
   </si>
   <si>
     <t>“Ratifica a 1ª, 2ª e 3ª alterações do contrato do Consórcio Intermunicipal Multifinalitário do Alto Sapucaí – CIMASP e dá outras providências.”</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1992/pl_23.2025_suplementacao_por_anulacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1992/pl_23.2025_suplementacao_por_anulacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares ao orçamento geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2054/pl_24.2025-_institui_a_subvencao_carnaval_2026_aedem.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2054/pl_24.2025-_institui_a_subvencao_carnaval_2026_aedem.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de subvenção social à Associação de Cultura, Arte e Artesania – Grimpeiros- do Município de Delfim Moreira, para a promoção do Carnaval de 2026, e dá outras providências.”</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2055/pl_25.2025_altera_estatuto.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2055/pl_25.2025_altera_estatuto.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos do Estatuto dos Funcionários Públicos Civis do Município de Delfim Moreira e dá outras providências.”</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2087/pl_26.2025_qualificacao_de_oss.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2087/pl_26.2025_qualificacao_de_oss.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a qualificação de entidades como organizações sociais e dá outras providências no Município de Delfim Moreira-MG”.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2088/pl_27.2025_suplementacao_por_anulacao_folha_dezembro_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2088/pl_27.2025_suplementacao_por_anulacao_folha_dezembro_1.pdf</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1641/projeto_de_resolucao_no_01_-_banco_de_horas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1641/projeto_de_resolucao_no_01_-_banco_de_horas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGULAMENTO INTERNO DE CONTROLE DE FREQUÊNCIA E DE PONTUALIDADE DOS SERVIDORES DA CÂMARA MUNICIPAL DE DELFIM MOREIRA/MG.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1642/projeto_de_resolucao_no_02_-_altera_resolucao_6.2023.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1642/projeto_de_resolucao_no_02_-_altera_resolucao_6.2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução n. 06/2023, que ‘CRIA O TROFÉU ALUNO NOTA 10 NO ÂMBITO DA CÂMARA MUNICIPAL DE DELFIM MOREIRA, E DÁ OUTRAS PROVIDÊNCIAS’.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1643/projeto_de_resolucao_no_03_-_altera_resolucao_6.2024.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1643/projeto_de_resolucao_no_03_-_altera_resolucao_6.2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução n. 06/2024, que ‘Dispõe sobre a criação do Concurso de Redação “Redação Nota 10”, a ser realizado pela Câmara Municipal de Delfim Moreira, por meio da Escola do Legislativo’.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1903/projeto_de_resolucao_no_04_-_sic.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1903/projeto_de_resolucao_no_04_-_sic.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA A APLICAÇÃO DA LEI FEDERAL N.º 12.527/11 NO ÂMBITO DA CÂMARA MUNICIPAL, CRIA O SERVIÇO DE INFORMAÇÃO AO CIDADÃO - SIC E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1981/projeto_de_resolucao_no_05_-_altera_resolucao_04.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1981/projeto_de_resolucao_no_05_-_altera_resolucao_04.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução n. 04/2024, que ‘Dispõe sobre a regularização do funcionamento da Câmara Municipal de Delfim Moreira, especificamente quanto a jornada de trabalho e dá outras providências’.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1602/mocao_01-2025_aplausos_padre.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1602/mocao_01-2025_aplausos_padre.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em homenagem ao Pároco Gilberto Gonçalves Pinto e ao Vigário Paroquial Padre José Marcos do Amaral, em reconhecimento pelos relevantes serviços prestados à comunidade de Delfim Moreira.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1676/mocao_02-2025_-_mocao_de_aplauso_-_funcionarios_da_obras.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1676/mocao_02-2025_-_mocao_de_aplauso_-_funcionarios_da_obras.pdf</t>
   </si>
   <si>
     <t>Manifestam seu reconhecimento e aplausos aos servidores da Secretaria de Obras, Aldo Raimundo de Oliveira e Márcio Roberto de Oliveira, bem como ao membro da comunidade, Marcio José de Freitas, pelo empenho e dedicação exemplares diante das fortes chuvas que ocorreram no Município.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>Mateus de Carvalho Ribeiro, Antônio Luciano da Silva, Héder Alexandre Ribeiro Caminha, José Carlos Rodrigues, Jucemar Paulo dos Santos, Reinaldo Sávio Ribeiro, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1677/mocao_03-2025-_de_apoio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1677/mocao_03-2025-_de_apoio.pdf</t>
   </si>
   <si>
     <t>Manifestam seu reconhecimento e apoio ao Projeto de Decreto Legislativo (PDL) 3/2025, que susta os efeitos da Resolução nº 258, de 23 de dezembro de 2024, do Conselho Nacional dos Direitos da Criança e do Adolescente - CONANDA, e ao Projeto de Lei (PL) 1904/2024, que visa impedir que o aborto seja reconhecido como direito, sem previsão de limite de tempo gestacional, durante todos os nove meses da gravidez, até o momento do parto.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1712/mocao_04-2025_-_mocao_de_aplauso_-_associacao_agua_limpa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1712/mocao_04-2025_-_mocao_de_aplauso_-_associacao_agua_limpa.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à associação do Bairro água Limpa (AMAL), com o objetivo reconhecer e enaltecer o trabalho realizado pela Associação que tem demonstrado um compromisso notável com o desenvolvimento e o bem-estar da comunidade local.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1795/mocao_05-2025_-_mocao_de_aplauso_-_associacao_rio_claro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1795/mocao_05-2025_-_mocao_de_aplauso_-_associacao_rio_claro.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à associação do Bairro do Rio Claro, com o objetivo reconhecer e enaltecer o trabalho realizado pela Associação que tem demonstrado um compromisso notável com o desenvolvimento e o bem-estar da comunidade local.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1796/mocao_06-2025_-_mocao_de_aplausos_-_enfermeiras.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1796/mocao_06-2025_-_mocao_de_aplausos_-_enfermeiras.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos às enfermeiras, profissionais que dedicam suas vidas ao cuidado da saúde de todos._x000D_
 Com empenho e dedicação incansáveis, essas guerreiras enfrentam longas jornadas de trabalho, muitas vezes renunciando ao descanso e ao convívio familiar, passando noites em claro para garantir o bem-estar e a recuperação de seus pacientes.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1797/mocao_07-2025_-_mocao_de_aplausos_-_pastor.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1797/mocao_07-2025_-_mocao_de_aplausos_-_pastor.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Pastor Wesley Ribeiro Simões, da Assembleia de Deus de Delfim Moreira-MG, e ao Pastor Ângelo Amarildo Goulart, da Assembleia de Deus do bairro da Barreira, pelos serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1798/mocao_08-2025_-_mocao_de_aplauso_-_associacao_barra.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1798/mocao_08-2025_-_mocao_de_aplauso_-_associacao_barra.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à associação do Distrito da Barra, com o objetivo reconhecer e enaltecer o trabalho realizado pela Associação que tem demonstrado um compromisso notável com o desenvolvimento e o bem-estar da comunidade local._x000D_
 Mesmo sendo uma associação recém-criada, em pouco tempo já demonstrou força, comprometimento e grande dedicação em prol do bairro. Sabemos da importância fundamental que uma associação tem para o desenvolvimento local, e é com grande satisfação que testemunhamos o empenho e a seriedade com que a Associação da Barra vem atuando.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1799/mocao_09-2025_-_mocao_de_aplauso_-_pm.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1799/mocao_09-2025_-_mocao_de_aplauso_-_pm.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos valorosos policiais militares da 262ª Companhia de Polícia Militar, sediada em Delfim Moreira, e aos policiais civis da 2ª Delegacia Regional de Polícia Civil de Itajubá._x000D_
 A presente Moção tem por objetivo enaltecer, reconhecer e valorizar o trabalho exemplar desempenhado por estes profissionais, que, com coragem, dedicação, galhardia e elevado senso de dever, atuam incansavelmente em prol da segurança, da ordem e da paz social em nosso município.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1836/projeto_decreto_legislativo_01-2025_-_benemerito.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1836/projeto_decreto_legislativo_01-2025_-_benemerito.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito de Delfim Moreira, nos termos da Resolução 08/2023 de 23 de Outubro de 2023.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1837/projeto_decreto_legislativo_02-2025_-_honorario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1837/projeto_decreto_legislativo_02-2025_-_honorario.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de Delfim Moreira, nos termos da Resolução 08/2023 de 23 de Outubro de 2023.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1902/projeto_decreto_legislativo_03-2025_prestacao_de_contas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1902/projeto_decreto_legislativo_03-2025_prestacao_de_contas.pdf</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal de Delfim Moreira, exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1567/pl_01._2025_criacao_de_vaga_enfermeiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1567/pl_01._2025_criacao_de_vaga_enfermeiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do número de vagas do cargo de Enfermeiro, nos termos da Lei Complementar nº 35 de 06 de abril de 2020 que Institui o Plano de Cargos, Carreiras e Vencimentos para os Servidores Públicos dos Quadros Setoriais da Administração e da Saúde do Poder Executivo do Município de Delfim Moreira.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1603/plc_02.2025_gratificacao_agente_de_contratacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1603/plc_02.2025_gratificacao_agente_de_contratacao.pdf</t>
   </si>
   <si>
     <t>“Cria gratificação para o Agente de Contratação e Membros da Equipe de Apoio, no âmbito do Município de Delfim Moreira, e dá outras providências.”</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1978/plc_03.2025-_altera_codigo_tributario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1978/plc_03.2025-_altera_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1982/plc_04.2025-_altera_codigo_de_posturas.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1982/plc_04.2025-_altera_codigo_de_posturas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 10 de 1948 que dispõe sobre o Código de Posturas do Município de Delfim Moreira.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1986/plc_05.2025-_altera_codigo_tributario_art._33_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1986/plc_05.2025-_altera_codigo_tributario_art._33_1.pdf</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1987/plc_06.2025-_revoga_artigo_codigo_de_obras.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1987/plc_06.2025-_revoga_artigo_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>“Revoga artigo 105 do  Código de Obras do Município de Delfim Moreira.”</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1638/pll_no_01_-_2025_-_reajuste_vale_mesa.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1638/pll_no_01_-_2025_-_reajuste_vale_mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoração do vale alimentação dos servidores públicos municipais do Poder Legislativo de Delfim Moreira e dá outras providencias.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1639/pll_no_02_-_2025_reajuste_servidores_mesa..pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1639/pll_no_02_-_2025_reajuste_servidores_mesa..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a majoração do vencimento dos Servidores Públicos Efetivos do Quadro de Pessoal da Câmara Municipal de Delfim Moreira.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1640/pll_no_03_-_2025_-_emprestimo_consignado.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1640/pll_no_03_-_2025_-_emprestimo_consignado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para os Vereadores e Servidores da Câmara Municipal de Delfim Moreira de realizar empréstimo consignado a ser descontado em folha de pagamento.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1644/pll_no_04_-_2025_-_ideologia_de_generos_-heder.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1644/pll_no_04_-_2025_-_ideologia_de_generos_-heder.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da doutrina de ideologia de Gêneros nas Escolas Rede Publica Municipal, em todo o Município de Delfim Moreira.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1668/pll_no_05_-_2025_-_nomeacao_rua_caquende-_thiago.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1668/pll_no_05_-_2025_-_nomeacao_rua_caquende-_thiago.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de rua no bairro do Caquende, nomeando à rua que especifica e da outras providências”.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1669/pll_no_06-_2025__nome_de_rua_jucemar.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1669/pll_no_06-_2025__nome_de_rua_jucemar.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação das ruas do bairro da Barreira, nomeando às ruas que especifica e da outras providências”.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1711/pll_no_07_-_2025_-_fibromialgia_-_thiago.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1711/pll_no_07_-_2025_-_fibromialgia_-_thiago.pdf</t>
   </si>
   <si>
     <t>“Classifica a Fibromialgia como deficiência para todos os fins legais e dispões sobre o tratamento da doença fornecido pelo Sistema Único de Saúde.”.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1713/pll_no_08_-_2025_-_artesanato-_mateus.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1713/pll_no_08_-_2025_-_artesanato-_mateus.pdf</t>
   </si>
   <si>
     <t>“Institui a Lei de Incentivo ao Artesanato de Delfim Moreira-MG, cria o Dia do Artesão e garante apoio institucional às artes locais.”</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1714/pll_no_09_-_2025_-_cancer_de_mama_-_thiago.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1714/pll_no_09_-_2025_-_cancer_de_mama_-_thiago.pdf</t>
   </si>
   <si>
     <t>Institui a semana municipal de luta contra o câncer de mama dá outras providências.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1715/pll_no_10-_stella_fogos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1715/pll_no_10-_stella_fogos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de queima e soltura de  fogos de estampidos e de artifícios de efeito ruidoso no Município de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1800/pll_no_11_-_2025_-_campo_limpo_-_thiago.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1800/pll_no_11_-_2025_-_campo_limpo_-_thiago.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO CAMPO LIMPO NO ÂMBITO DO MUNICÍPIO DE DELFIM MOREIRA, E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>Reinaldo Sávio Ribeiro, Sebastião dos Santos Fortes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1835/pll_no_12_-_2025_-_semana_produtor_rural_-_sebastiao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1835/pll_no_12_-_2025_-_semana_produtor_rural_-_sebastiao.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO PRODUTOR RURAL NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE DELFIM MOREIRA-MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1839/pll_no_13_-_2025_-_stella-_thiago_tratamento_prioritario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1839/pll_no_13_-_2025_-_stella-_thiago_tratamento_prioritario.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO AOS PACIENTES COM DOENÇA RENAL CRÔNICA EM TRATAMENTO DE HEMODIÁLISE E AOS PACIENTES COM FIBROMIALGIA NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS DO MUNICÍPIO DE DELFIM MOREIRA-MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1904/pll_no_14-_heder_fios_soltos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1904/pll_no_14-_heder_fios_soltos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de alinhamento de cabos e fiação aérea e remoção dos excedentes e sem uso, instalados por pessoa jurídica que opere ou utilize rede aérea no Município de Delfim Moreira.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1915/pll_no_15-_2025_-_stella-_nois_e_bruta.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1915/pll_no_15-_2025_-_stella-_nois_e_bruta.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAVALGADA "NOIS É BRUTA" NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE DELFIM MOREIRA-MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1976/pll_no_16_-_2025_-_thiago_exposicao_torneio_leiteiro.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1976/pll_no_16_-_2025_-_thiago_exposicao_torneio_leiteiro.pdf</t>
   </si>
   <si>
     <t>“Declara como Patrimônio Cultural e Imaterial do Município de Delfim Moreira a Tradicional Exposição Agropecuária e o Torneio Leiteiro e dá outras providências.”</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1977/pll_no_17-_2025_-atleta_amador-heder.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1977/pll_no_17-_2025_-atleta_amador-heder.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Delfim Moreira, a "Semana do Atleta Amador" e dá outras providências.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1980/pll_no18_-_2025_-estagio.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1980/pll_no18_-_2025_-estagio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o “programa de estágio da Câmara Municipal de Delfim Moreira-MG” no âmbito do Poder Legislativo, em conformidade com a Lei Federal nº 11.788, de 25 de setembro de 2008.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1983/pll_no_19-_2025_-adocao_espaco_publico-heder_ok.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1983/pll_no_19-_2025_-adocao_espaco_publico-heder_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção de praças, jardins, canteiros, áreas verdes, ginásios, centros poliesportivos, eventos esportivos e demais bens públicos municipais por pessoas físicas, jurídicas ou associações, sem alteração de nome dos espaços ou eventos, e dá outras providências.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1984/pll_no_20-_2025_-_stella-_carnaval_rc.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1984/pll_no_20-_2025_-_stella-_carnaval_rc.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE DELFIM MOREIRA O “CARNAVAL DO BAIRRO RIO CLARO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1985/pll_no_21-_2025_-cuidador_de_idoso-heder.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1985/pll_no_21-_2025_-cuidador_de_idoso-heder.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a valorização e o reconhecimento da profissão de Cuidador de Idosos no âmbito do Município de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2056/pll_no_22-2025_stella__fornecer_gratuitamente_medicamentos_para_o_tratamento_da_esporotricose.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2056/pll_no_22-2025_stella__fornecer_gratuitamente_medicamentos_para_o_tratamento_da_esporotricose.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a fornecer gratuitamente medicamentos para o tratamento da esporotricose em animais, no âmbito do Município de Delfim Moreira, e dá outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6397,67 +6400,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_no_001-2025_heder_-_porta_do_clube_com_corrosao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_no_002-2025_heder_-_agente_de_saude_na_vargem.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_no_003-2025_thiago_-_limpeza_bairro_rosario.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_no_004-2025_mateus_-_melhoria_na_estrada_do_bairro_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_005-2025_mateus_-_melhoria_na_estrada_do_bairro_monjolinho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_no_006-2025_mateus_-_melhoria_na_ubs_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_no_007-2025_stella_-_limpez_lotesd_particulares_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_no_008-2025_antonio_-_melhoria_captacao_barra.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1576/indicacao_no_009-2025_thiago_-_mais_psicologos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_010-2025_mateus_-_estrutura_da_associacao_abandonada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_no_011-2025_mateus_-_ponto_de_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_no_012-2025_thiago_-_manutencaso_mogiano.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_no_013-2025_jucemar_-_quadra_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1581/indicacao_no_014-2023_-_jps_-_manutencao_buraco_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1582/indicacao_no_015-2025_thiago_-rocada_posto_saude_bairro_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1583/indicacao_no_016-2025_thiago_-rocada_bairro_mogiano.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1584/indicacao_no_017-2023_-_jucemar_-_mateus_faixa_assembleia_de_deus_centro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_no_018-2023_-_jps_-_manutencao_lixeira_bairro_monjolinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_019-2025_heder_-_mateus_cx_agua_bigua.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_no_020-2025_heder_-_limpeza_rua_da_peixe.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_021-2025_stella_-_manutencao_laudelino_marconde.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_022-2025_stella_-_manutencao_estrada_sengo-cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_023-2025_antonio_-_melhoria_captacao_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_no_024-2025_heder_-_impressora_para_medico_24h.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_no_025-2025_mateus_-_limpeza_campo_rosario.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1593/indicacao_no_026-2025_mateus_-_manutencao_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1594/indicacao_no_027-2025_reinaldo-heder_-_ponte_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_028-2025_jucemar_-_placas_transito.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_029-2025_jucemar_-_limpeza_bairro_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_030-2025_thiago_-manutencao_estrada_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_031-2025_mateus_-_manutencao_estrada_claudio_benedito_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_032-2025_mateus_-_manutencao_captacao_e_distribuicao_agua_no_rosario.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_033-2025_mateus_-_reforma_cemiterio_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_no_034-2025_sebastiao_-_manutencao_rua_ingrime_carros_deslizam.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_035-2025_sebastiao_-_instalacao_faixa_de_pedestres_sup_lorena.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_036-2025_stella_-_manutencao_relogios_de_pontos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_no_037-2025_mateus_-_thiago_-_man_estrada_rosario.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_no_038-2025_thiago_-_manutencao_-_estrada_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_no_039-2025_thiago_-_fibra_otica_mogiano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_no_040-2025_mateus_-_iluminacao_publica_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_no_041-2025_mateus_-_lixeira_ponte_de_zinco_e_bicas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_no_042-2025_mateus_-_melhoria_na_estrada_das_bicas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1625/indicacao_no_043-2025_mateus_-_calcamento_nas_bicas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1626/indicacao_no_044-2025_heder-caixa_dagua_bairro_rosario.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1627/indicacao_no_045-2025_heder-calcada_do_outro_lado_da_roge.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_no_046-2025_thiago_-_agua_parada_terreno_fernanda.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_047-2025_thiago_-_aumento_coleta_lixo_monteiro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_no_048-2025_heder-substituicao_parque_de_plastico.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1648/indicacao_no_049-2025_heder-melhoria_na_circulacao_do_onibus_escolar_na_barreira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_no_050-2025_thiago_-_campeonato_de_taekwondo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1650/indicacao_no_051-2025_heder-lixeira_conteiner_rua_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1651/indicacao_no_052-2025__zeze_ponto_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_no_053-2025_mateus_-_reforma_predio_turismo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1653/indicacao_no_054-2025_mateus_-_reforma_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_no_055-2025_heder-limpeza_rua_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_no_056-2025_heder-limpeza_rua_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1656/indicacao_no_057-2025_sebastiao_-_melhoria_calcamento.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1657/indicacao_no_058-2025_sebastiao_-_padronizacao_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_no_059-2025_thiago_-_volta_conserva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_no_060-2025_thiago_-_toner_estrategia_saude_familia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1660/indicacao_no_061-2025_thiago_-_barra_de_ferrro_praca_sebstiao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1661/indicacao_no_062-2025_jucemar_-_bueiro_subida_matriz.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1662/indicacao_no_063-2025_jucemar_-_cascalhamento_rua.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1684/indicacao_no_064-2025_thiago_-_manutencao__rua_bairro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1685/indicacao_no_065-2025_todos_-_auxilio_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_no_066-2025_reinaldo_-barranco_sertao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_067-2025_stella_-_calhas_no_clube_das_maes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_no_068-2025_jucemar_-_wifi.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1689/indicacao_no_069-2025_thiago-_antonio_zumba_e_capoeira.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_no_070-2025_todos_-_limpeza_rio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_no_071-2025_mateus_-_fundo_municipal_cultura.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_no_072-2025_mateus_-_projeto_de_urbanizacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1693/indicacao_no_073-2025_mateus_heder_-_manutencao_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1694/indicacao_no_074-2025_mateus_-_manutencao_bigua_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1695/indicacao_no_075-2025_mateus_-_limpeza_ruas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1696/indicacao_no_076-2025_mateus_-_2o_congresso_turismo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1697/indicacao_no_077-2025_mateus_-_criacao_ponte.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1698/indicacao_no_078-2025_sebastiao_-_criacao_fx_amarela.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1699/indicacao_no_079-2025_sebastiao_-_curso_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1700/indicacao_no_080-2025_jucemar_-_desentupimento_de_via.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1701/indicacao_no_081-2025_jucemar_-_manutencao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_no_082-2025_jucemar_-_limpeza_banheiro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_no_083-2025_thiago_-_rolo_compactor_pe_de_carneiro.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_no_084-2025_thiago_-_tratamento_dependente_quimico.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao_no_085-2025_antonio_-_bairro_mogiano.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1706/indicacao_no_086-2025_antonio_-_ar_condicionado_sala_de_aula.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1707/indicacao_no_087-2025_heder-_manutencao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1708/indicacao_no_088-_2025_heder_-_lombadas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1709/indicacao_no_089-_2025_heder_-_lagoa_da_fernanda.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1710/indicacao_no_090-_2025_heder_-_trevo_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1728/indicacao_no_091-_2025_heder_-_sao_bernardo_ao_chora.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1729/indicacao_no_092-2025_mateus_-_fazenda_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1730/indicacao_no_093-2025_mateus_-_fundo_municipal_cultura.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1731/indicacao_no_094-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1732/indicacao_no_095-2025_rocada_e_capina_bocaina.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1733/indicacao_no_096-2025__thiago_calcamento_bairro_do_lima.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_no_097-2025__heder_-_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_no_098-2025__mateus_-__limpeza_rua.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_no_099-2025__mateus_pombos_poli.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_no_100-2025__thiago_manutencao_estrada_divisa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1738/indicacao_no_101-2025_mateus_conscientizacao_agua.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1739/indicacao_no_102-2025_heder_calcamento_caquende.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1740/indicacao_no_103-2025_mateus_-_motoristas_aplicativos.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1741/indicacao_no_104-2025_heder_instalacao_de_lixeira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1742/indicacao_no_105-2025_hedermanutencao_da_estrada_que_liga_a_divisa_ao_mujolinho.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1743/indicacao_no_106-2025__thiago_rocada_e_capina_bairro_rosario.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1744/indicacao_no_107-2025__jucemar_manutencao_rua.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1745/indicacao_no_108-_2025_mateus-_lombadas.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1746/indicacao_no_109-2025_heder_manutencao_lopes.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1747/indicacao_no_110-2025_heder_corte_araucaria_caquende.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1749/indicacao_no_112-2025_heder_bueiro_rua_laudelino_marcondes.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_no_113-2025_mateus_-_tombamento_das_esculturas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_no_114-2025_mateus_-_tombamento_vias_sacras.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1752/indicacao_no_115-2025_mateus_-_limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1753/indicacao_no_116-2025_antonio_-_bueiro-bairro_mogiano.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1754/indicacao_no_117-2025_sebastiao_-_cabeca_de_rua.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_no_118-2025_antonio_-_galhos_ciprestes_-bairro_barirnha.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_no_119-2025_heder_-_manutencao__rua_bairro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_no_120-2025_heder_-_limpeza_escola.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_no_121-2025_stella_-__portaria_de_ferias_funcionario.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1759/indicacao_no_122-2025_stella_-_bueiro_hotel_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1760/indicacao_no_123-2025_antonio_-_bairro_barrinha_bueiro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1761/indicacao_no_124-2025_heder_jucemar_-_rotas_caminhao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1762/indicacao_no_125-2025_mateuszeze_reinaldo_-_captacao_bairro_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1763/indicacao_no_126-2025_mateus_-_limpeza_rio_monteiro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1764/indicacao_no_127-2025_mateus_jucemar_-_manutencao_posto_barreira_e_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_no_128-2025__thiago_rocada_e_capina_bairro_rosario.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao_no_129-2025_antonio_-_ponte_bairro_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1767/indicacao_no_130-2025_mateus_-_solicita_calcamento_brumado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1768/indicacao_no_131-2025_mateus_-_solicita_retirada_entulho.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1769/indicacao_no_132-2025_mateus_-_solicita_manutencao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1770/indicacao_no_133-2025_mateus_-_solicita_cronograma_sec_obras.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1771/indicacao_no_134-2025_mateus_-_turismo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1772/indicacao_no_135-2025__thiago_lazer_monteiro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1773/indicacao_no_136-2025_mateus_bueiro_rua_laudelino_marcondes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1774/indicacao_no_137-2025_mateus_bairro_barreiro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1775/indicacao_no_138-2025_app.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1776/indicacao_no_139-2025_app_turismo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1777/indicacao_no_140-2025_mateus_manutencao_estrada.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1778/indicacao_no_141-2025_thiago_-_manutencao_-_estrada_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1779/indicacao_no_142-2025_thiago_-_heder_-__manutencao_claudio_benedito.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1780/indicacao_no_143-2025_thiago-__banheiro_unidade_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1781/indicacao_no_144-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1782/indicacao_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1783/indicacao_no_146-2025_antonio_sebastiao_-_bairro_taquaral_bueiro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1784/indicacao_no_147-2025_antonio_zeze_-_bairro_lopes_manutencao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1785/indicacao_no_148-2025_mateus_manutencao_ponte_jose_antonio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1786/indicacao_no_149-2025_mateus_manutencao_ponte_do_encontro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1787/indicacao_no_150-2025__jucemar_manutencao_ruada_peixe.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1788/indicacao_no_151-2025__jucemar_trafego_veiculos_pesados.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1789/indicacao_no_152-2025_heder_-_bomba_reservao_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_no_153-2025_heder_-_melhoria_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_no_154-2025__jucemar_agua_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_no_155-2025_heder_-_vazamento_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_no_156-2025_heder_-poda_eucalitpo_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_no_157-2025__mateus_obras_bigua.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1804/indicacao_no_158-2025__mateus_corte_barranco_bigua.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_no_159-2025__mateus_sebastiao_reinstalacao_trave_bairro_rosario.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_no_160-2025__mateus_jucemar_manutencao_bicas_ate_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_no_161-2025__stella_divulgacao_sinalizacao_rua_laudelino.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_no_162-2025__mateus_manutencao_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_no_163-2025___mateus_questionario_de_avaliacao_festa_do_marmelo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1810/indicacao_no_164-2025__mateus_placa_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao_no_165-2025_thiago-__passarela_pedestre_ponte_peixe.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_no_166-2025_jose_carlos_-_nome_fantasia_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_no_167-2025_mateus_-_heder_-_estrada_bairro_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_no_168-2025__mateus_rocada_campo_rosario.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_no_169-2025__limpeza_pintura_e_demais_cuidados_bairro_rosario.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1816/indicacao_no_170-2025_manutencao_rua_bairro_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1817/indicacao_no_171-2025_manutencao_ponte_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_no_172-2025_manutencao_cemig_mato_alto_brumado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1820/indicacao_no_174-2025_heder_limpeza_e_restauracao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1821/indicacao_no_175-2025_heder_reiteracao_pedido_-_divisa_ao_mujolinho.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1822/indicacao_no_176-2025_heder_limpeza_patio_filomena.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1823/indicacao_no_177-2025__jucemar_banco_da_praca.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_no_178-2025_jucemar_-_bueiro_hotel_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1825/indicacao_no_179-2025_sebastiao_-_reforma_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_no_180-2025__stella_estrada_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_no_181-2025_heder_rede_de_esgoto_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_no_182-2025_thiago_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_no_183-2025_thiago_manutencao_bairro_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_no_184-2025_thiago_semana_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_no_185-2025_todos_volta_conserva.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_no_186-2025_thiago_servidor_fixo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_no_187-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_no_188-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_no_189-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao_no_190-2025__mateus_rocada_e_capina_academia_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_no_191-2025_antonio_-_ponto_de_onibus_e_lixeira_na_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_no_192-2025__mateus_rocada_e_manutencao_bairro_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_no_193-2025_thiago_corrida_outubro_rosa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_no_194-2025__stella_calcamento_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_no_195-2025__stella__bloquete_rua_benedito_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_no_196-2025__stella__medidas_preventivas_de_animais_exposicao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_no_197-2025_thiago_manutencao_e_conserva_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_no_198-2025_thiago_brita_asfaltica_saude.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_no_199-2025_-_heder_transito_cidade.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_no_200-2025_-_jucemar_vazamento_barreira.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_no_201-2025_jucemar_paulo_dos_santos-caixa_dagua_bairro_rosario.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao_no_202-2025_mateus_de_carvalho_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao_no_203-2025_rocada_e_capina_-_mateus_de_carvalho_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_no_204-2025_mateus_de_carvalho_ribeiro_bale.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_no_205-2025_-_heder_atendimento_pediatra.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao_no_206-2025_jose_carlos_rodrigues_-_troca_bueiro_proximo_ao_campo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_no_207-2025_mateus_-_pintura_meio_fios.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_no_208-2025_-_jucemar_manutencao_rota_escolar.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_no_209-2025_thiago_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_no_210-2025_thiago_placas_transito.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_no_211-2025_sebastiao_placas_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_no_212-2025_heder_manutencao_bairro_ribeirinho.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_no_213-2025_heder_manutencao_estrada_goes.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_no_214-2025_heder_-_agua_parada_fernanda.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_no_215-2025_heder_-_grotao.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_no_216-2025_heder_-_desapropriacao_posto_gasolina.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_no_217-2025_mateus_-_digitalizacao_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_no_218-2025_mateus_-_sebastiao_-_melhoria_materiais_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_no_219-2025_mateus_-_estrada_sao_bernardo_mirante.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1906/indicacao_no_220-2025_thiag_-_alagamento_mariinha_maciel.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_no_221_-_2025_thiag_-_projeto_margarida.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1908/indicacao_no_222-2025_heder_-manutencao_manilhamento_monteiro.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_no_223-2025_heder_-_manutencao__rua_bairro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_no_224-2025_heder_-_acumulo_de_lixo_no_bairro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_no_225-2025_thiago-_solicita_celeridade_reforma_postos_saude.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1917/indicacao_no_226_-2025_mateus_-_turismo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1918/indicacao_no_227_-2025_c_saude_-_reforma_ubs.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1919/indicacao_no_228_-2025_mateus_-_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1920/indicacao_no_229-_2025_thiag_-_espelho_convexo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_no_230-_2025_thiag_-_urbanizacao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1922/indicacao_no_231-2025_-_jucemar_rocada_barreira.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_no_232-2025_-_jucemar__aumento_de_lixeira_no_bairro_barreira.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1924/indicacao_no_233-2025_-_jucemar_conserto_bomba_cx_dgua.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1925/indicacao_no_234-2025_-_jucemar_manutencao_rua_mariinha_maciel.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_no_235_-2025_mateus_-_espaco_para_carros_de_aplicativo_exposicao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_no_236-2025_thiago-_renegociacao_iptu.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_no_237-2025_mateus_-_patrolagem_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1929/indicacao_no_238-2025_mateus_-_rocada_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1930/indicacao_no_239-2025_stella-_manutencao_lombada.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1931/indicacao_no_240-2025_stella-_manutencao_lombada_correio.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao_no_241-2025_stella-_manutencao_via_proximo_casa_do_pedrao.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao_no_242-2025_sebastiao_banheiro_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_no_243-2025__instalcao_apoio_lateral_ponte_peixe.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_no_244-2025_heder.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_no_245-2025__heder_manutencao_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_no_246-2025__thiago_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1938/indicacao_247-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_no_248-2025__mateus_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1940/indicacao_no_249-2025__cobertura_onibus.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_no_250-2025__jucemar-_escada_barreira.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_no_251-2025__mateus_parque_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao_252-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_no_253-2025_mateus_-_reitera-se_04-2025_iluminacao_publica_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_no_254-2025__mateus_reitera-se_160-2025_mautencao_estrada_bicas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_no_256-2025__heder_mateus__peregrinacao_em_delfim_moreira.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_no_257-2025__mateus__manutencao_ponte_charco.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1949/indicacao_no_258-2025__sebastiao__sinalizacao_entre_delfim_e_marmelopolis.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1950/indicacao_no_259-2025__heder__manutencao_estrada_buriqui.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_no_260-2025__thiago__compra_de_vans.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_261-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_no_262-2025__mateus_manutencao_bueiro__bairro_do_charco.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao_no_263-2025__mateus_manutencao_estrada_do_charco.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao_no_264-2025__mateus_projeto_com_campos_do_jordao.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1956/indicacao_no_265-2025__mateus_acoes_capacitacoes_turismo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1957/indicacao_no_266-2025__mateus_manutencao_avenida_do_encontro.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao_no_267-2025__mateus_heder_rua_joao_guarda.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1993/indicacao_no_268-2025__stella_-__animais_soltos.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_no_269-2025__thiago_-__academia_ao_ar_livro_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_no_270-2025__thiago_-__tampas_bueiro_manutencao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao_no_271-2025__mateus_-__revitalizacao_da_praca.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_no_272-2025__heder_sebastiao__troca_lampadas_poli.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1998/indicacao_no_273-2025__mateus_zeze_-__manutencao_estrada_sao_bernando.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1999/indicacao_no_274-2025__mateus_sebastiao_-__atencao_ao_comercio_local.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_no_276-2025__heder_manutencao_estrada_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_no_277-2025__stella_-_placas_de_sinalizacao_danificada.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_no_278-2025__mateus_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_no_279-_2025_mateus-_lombadas_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_no_281-_2025_mateus_-_viagem_es.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_no_284-2025_thiago_-_volta_conserva_rosario.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao_no_285-2025__heder_banheiro_santo_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_no_286-2025_sebastiao_-_melhoria_calcamento_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_no_287-2025_thiago_-_caixa_dgua_bigua.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_no_288-2025__heder__lixeira_rua_joao_guarda.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_no_289-2025_stella_-_lombadas_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2015/indicacao_no_290-_2025_mateus_-_site_turismo_melhoria.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_no_291-_2025_mateus_-_reinaldo_-__mauntencap_estrada_lopes.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_no_292_-_2025__jucemar_-_limpeza_ruas_barreira.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao_no_293_-_2025__jucemar_-_cascalhamento_rua_barreira.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2019/indicacao_no_294-2025_todos_caminho_do_queijo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_no_295-2025__sebastiao_ponto_de_onibus_rc.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_no_296-2025_-_tsm_-_desassoreamento_do_rio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2022/indicacao_no_297_-_2025__jucemar_-_limpeza_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2023/indicacao_no_298_-_2025__jucemar_-_lombada_bloquete_solto.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2024/indicacao_no_299_-_2025__jucemar_-_troca_de_lampada.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2025/indicacao_no_300_-_2025__jucemar_-_canteiro_saude.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2026/indicacao_no_301-2025__heder__sinalizacao_laudelino.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2027/indicacao_no_302-2025__heder_manutencao_na_sarjeta.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2028/indicacao_no_303-2025_tonho_rede_eletrica_bairro_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2029/indicacao_no_304-2025__heder_sebastiao__jucemar_mapeamento_ruas_cidade.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2030/indicacao_no_305-2025__antonio_sebastiao___numeracao_postes.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2031/indicacao_no_306-2025__jose_thiago___manutencao_estrada_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2032/indicacao_no_307-2025__mateus_-_retificacao_edital_hino.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2033/indicacao_no_308-2025_todos__cesta_natalina_servidores.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_no_309-2025_thiago_-_manutencao_e_cascalho_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_no_310-2025_reinaldo_-_bueiro_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_no_311-2025_heder_-_manutencao_bueiro_juscelino_kubitschek.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_no_312-2025_heder_-_instalacao_lixeira.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_no_313-2025_thiago_-_poda_arvores.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2041/indicacao_no_316-2025_stella_-_pintura_e_poda_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_no_317-2025_mateus__-_plantio_de_morango.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2043/indicacao_no_318-2025_mateus__-_bairro_rosario.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2044/indicacao_no_319-2025_mateus__-_obra_ponte_da_peixe.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2045/indicacao_no_320-2025_mateus__-_estrada_santo_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2089/indicacao_no_321-2025_antonio_-_reinaldo_-__limpeza_posto_de_saude_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2090/indicacao_no_322-2025_sebastiao_-_iluminacao_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2091/indicacao_no_323-2025_sebastiao_-_manutencao_estrada_rosario.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2092/indicacao_no_324-2025_sebastiao_-_manutencao_estrada_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2093/indicacao_no_325-2025_mateus_-_natal_de_delfim.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1595/requerimento_no_001-2025__lei_de_liberdade_economica_-sec_governo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1596/requerimento_no_002-2025__plano_de_acoes_-sec_turismo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1597/requerimento_no_003-2025__instalacao_iluminacao_caquende.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1598/requerimento_no_004-2025__reforma_clube_esportivo_-sec_turismo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1599/requerimento_no_005-2025__plano_de_acoes_-sec_turismo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1604/requerimento_no_006-2025_pendencias_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1605/requerimento_no_007-2025_extensao_de_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1606/requerimento_no_008-2025_servicos_amasp.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1607/requerimento_no_009-2025_stella_iluminacao_do_corte.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1608/requerimento_no_10-2025_thiago_barranco_av_do_encontro.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1609/requerimento_no_11-2025_thiago_ataque_de_caes.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1628/requerimento_no_012-2025_stella_programa_social_disponivel_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1629/requerimento_no_013-2025_stella_programa_social_disponivel_no_municipio_saude.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1630/requerimento_no_014-2025_heder_-_programas_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1631/requerimento_no_015-2025__-_mateus_-_sec_turismo_-_solicita_reforma_pracas.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1632/requerimento_no_016-2025__-_mateus_-_sec_turismo_-_solicita_reforma_casarao.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1633/requerimento_no_017-2025__-_mateus_-_sec_obras_-_iluminacao_bairro_charco.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1634/requerimento_no_018-2025__-_mateus_-_sec_turismo_-_solicita_medidas_placas_turismo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1635/requerimento_no_019-2025_thiago_e_antonio-_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1636/requerimento_no_020-2025_mateus_parque_e_academia_ponte_de_zinco_e_bicas.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1637/requerimento_no_021-2025_mateus_posto_saude_bicas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1663/requerimento_no_022-2025_stella_lei_albir_blanc.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1664/requerimento_no_023-2025_servicos_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1665/requerimento_no_024-2025_preservacao_de_nascentes.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1666/requerimento_no_025-2025_captacao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1667/requerimento_no_026-2025_transporte_para_consultas.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1670/requerimento_no_027-2025_quadra_no_bigua.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1671/requerimento_no_028-2025_thiago_laudo_inspecao_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1672/requerimento_no_029-2025_thiago_leilao_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1673/requerimento_no_030-2025_thiago_fiat_touro.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1674/requerimento_no_031-2025_mateus_-_atuacao_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1678/requerimento_no_032-2025_jucemar_extensao_rede.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1679/requerimento_no_033-2025_stella_par.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1680/requerimento_no_034-2025_stella_pac.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1681/requerimento_no_035-2025_thiago_turismo_carnaval.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1682/requerimento_no_036-2025_stella_fiscal_municipal.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1683/requerimento_no_037-2025_mateus_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1717/requerimento_no_038-2025_obras_caquende.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1718/requerimento_no_039-2025__-_mateus_-_sec_turismo_-_museu_municipal.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1719/requerimento_no_040-2025_heder_-_solcita_informacoes_casas.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1720/requerimento_no_041-2025_heder__e_thiago_-erosao.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1721/requerimento_no_042-2025_zeze_e_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1722/requerimento_no_043-2025_heder__e_sebastiao_-_alagamento_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1723/requerimento_no_044-2025_stella_servico_divulgacao.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1724/requerimento_no_045-2025_antonio_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1725/requerimento_no_046-2025__-_pombo_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1726/requerimento_no_047-2025_mateus_jucemar_tonho_heder_-_estacao_caindo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_no_050-2025_mateus_agua_bigua.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_no_051-2025_animais_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_no_052-2025_stella_rua_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_no_053-2025_mateus_-_aquisicao_campo_rosario.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1877/requerimento_no_054-2025_thiago_-_ponte_da_peixe.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1878/requerimento_no_055-2025_thiago_-reforma_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1879/requerimento_no_056-2025_stella_processo_licitatorio.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1880/requerimento_no_057-2025_stella__animais_de_medio_e_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1881/requerimento_no_058-2025_mateus_placas_turismo.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1882/requerimento_no_059-2025_mateus_fumpac_turismo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1883/requerimento_no_060-2025_todos_alimento_nao_perecivel.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1884/requerimento_no_061-2025_sebastiao_tapa_buracos_centro_delfim_moreira.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1885/requerimento_no_062-2025_sebastiao_motos_matriz.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1886/requerimento_no_063-2025_stella__valeta_ceu_aberto-caquende.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1887/requerimento_no_064-2025_heder__-calcamento_ao_lado_filomena.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1888/requerimento_no_065-2025_antonio_-empresa_troca_lampada_queimada.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1889/requerimento_no_066-2025_thiago_-conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1890/requerimento_no_067-2025_heder__-_qualidade_agua.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_no_068-2025_todos___-_wifi_na_saude.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1892/requerimento_no_069-2025_heder_mateus_stella__-_criacao_dotacao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1893/requerimento_no_070-2025_mateus-_maquina_de_bloquete.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1894/requerimento_no_071-2025_c_saude-_marcacao_exames.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1895/requerimento_no_072-2025_heder-_quadra_tio_carmelo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1896/requerimento_no_073-2025_antonio_-_frotas_saude.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1898/requerimento_no_075-2025_stella-_solcita_informacoes__cismas.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1899/requerimento_no_076-2025_c_saude-_relacao_atendimento_medicos.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1900/requerimento_no_077-2025_obras-_iluminacao_rua_claudio_benedito.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1959/requerimento_no_079-2025_obras_-_prestacao_de_contas_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1960/requerimento_no_080-2025_saude_-_solicita_informacoes_postsos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1961/requerimento_no_081-2025_mateus-_thiago_obra_calcamento_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1962/requerimento_no_082-2025_mateus-_thiago_obra_calcamento_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1963/requerimento_no_083-2025_mateus-_thiago_ponte_da_peixe.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1964/requerimento_no_084-2025_mateus-_relacao_gasto_festa_marmelo_e_expoiscao.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1965/requerimento_no_085-2025_heder_-mateus-_valos_pago_pelos_comercios_exposicao.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1966/requerimento_no_086-2025_heder_-_sebastiao_-_rua_dona_nadir.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1967/requerimento_no_087-2025_mateus_-_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1968/requerimento_no_088-2025_thiago_-conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1969/requerimento_no_089-2025_stella-_solcita_informacoes_bilbioteca.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1970/requerimento_no_090-2025_-_solcita_explicacao_maquinario.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1971/requerimento_no_091-2025_-_lombada_bairro_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1972/requerimento_no_092-2025_mateus_-_politicas_culturais_delfim_moreira.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2046/requerimento_no_093-2025_todos___-_pac_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2047/requerimento_no_094-2025_heder_mateus_-_casarao_dona_marina.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2048/req_95-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2049/requerimento_no_096-2025_antonio_mateus_-_placas_barra.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2051/requerimento_no_098-2025_stella_coordenadora_da_saude.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2052/requerimento_no_099-2025_thiago-_jucemar_hotel_pocos_de_caldas.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2053/requerimento_no_100-2025_thiago_listagem_pacientes.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2057/requerimento_no_101-2025_mateus_informacoes_workshop.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2058/requerimento_no_102-2025_stella_entulhos.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2061/requerimento_no_105_-2025_mateus_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2062/requerimento_no_106-2025_stella__tombamento.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_no_107-2025_stella_e_heder__conselhos_municipais.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_no_108-2025_stella_fogos.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2065/requerimento_no_109-2025_stella_cemig.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2066/requerimento_no_110-2025_jucemar_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2067/requerimento_no_111-2025_stella_carros_manutencoes.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2068/requerimento_no_112-2025_stella_rua_laudelino_marcondes_-_manutencoes.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2069/requerimento_no_113-2025_stella_heder_-_folha_de_ponto.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2070/requerimento_no_114-2025_sebastiao_-_solicita_informacao_insalubre.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2071/requerimento_no_115_-2025_mateus_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2072/requerimento_no_116-2025_cobranca_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2073/requerimento_no_117-2025_c_saude-__audiencia_publica_saude.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2074/requerimento_no_118-2025_c_saude-__gratificacao_servidor_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2075/requerimento_no_119-2025_tonho_-_obras_-___limpeza_podas_bairro_barrinha.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2076/requerimento_no_120-2025_heder_-_prefeito_-___informacoes_de_pendencias.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2077/requerimento_no_121-2025_zeze__calcamento_filomena.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2078/requerimento_no_122-2025_mateus_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2079/requerimento_no_123-2025_mateus_-_resp_prefeito.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2081/requerimento_no_125-2025_mateus_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2082/requerimento_no_126-2025_mateus_-_escola_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2083/requerimento_no_127-2025_mateus_-_comissao_de_fiancas_-_solicitacao_emendas.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2084/requerimento_no_128-2025_mateus_-heder_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2085/requerimento_no_129-2025_mateus_-_placas_quebradas_turismo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2086/requerimento_no_130-2025_c_saude_-___informacoes__saude.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1600/pl_01.2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1601/pl_02.2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1675/pl_03.2025-_autoriza_doacao_de_motocicletas_policia.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1716/pl_04.2025-_autoriza_financiamento_bdmg_1.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1792/pl_05.2025-_ldo.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1793/pl_06.2025-_revogacao_da_lei_de_doacao_de_terreno_a_camara.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1794/pl_07.2025-_doacao_de_uniformes.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1838/pl_08.2025-_cria_incentivo_ao_torneio_leiteiro_da_barra.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1840/pl_09.2025-_nova_redacaopl_diaria__mexico.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1876/pl_10.2025-_pl_rpp_ns.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1912/pl_11.2025-_pl_novo_fundo_animais_1.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1913/pl_12.2025-_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1914/pl_13.2025_-_doacao_bens_moveis_2_1.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1916/pl_14.2025-_altera_estatuto.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1973/pl_15.2025_loa_2026_-_pmdm_revisado.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1974/pl_16.2025_-_subvencao_2026_-_pmdm.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1975/pl_17.2025_ppa_-_2026-2029_-_pmdm_1.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1979/pl_18.2025-_prorroga_pme_1.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1988/pl_19.2025-_delimita_area_urbana_consolidade.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1989/pl_20.2025-_institui_a_premiacao_do_hino.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1990/pl_21.2025-_institui_o_decimo_terceiro_vale_1.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1991/pl_22.2025-_ratifica_clausulas_cimasp.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1992/pl_23.2025_suplementacao_por_anulacao.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2054/pl_24.2025-_institui_a_subvencao_carnaval_2026_aedem.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2055/pl_25.2025_altera_estatuto.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2087/pl_26.2025_qualificacao_de_oss.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2088/pl_27.2025_suplementacao_por_anulacao_folha_dezembro_1.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1641/projeto_de_resolucao_no_01_-_banco_de_horas.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1642/projeto_de_resolucao_no_02_-_altera_resolucao_6.2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1643/projeto_de_resolucao_no_03_-_altera_resolucao_6.2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1903/projeto_de_resolucao_no_04_-_sic.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1981/projeto_de_resolucao_no_05_-_altera_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1602/mocao_01-2025_aplausos_padre.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1676/mocao_02-2025_-_mocao_de_aplauso_-_funcionarios_da_obras.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1677/mocao_03-2025-_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1712/mocao_04-2025_-_mocao_de_aplauso_-_associacao_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1795/mocao_05-2025_-_mocao_de_aplauso_-_associacao_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1796/mocao_06-2025_-_mocao_de_aplausos_-_enfermeiras.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1797/mocao_07-2025_-_mocao_de_aplausos_-_pastor.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1798/mocao_08-2025_-_mocao_de_aplauso_-_associacao_barra.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1799/mocao_09-2025_-_mocao_de_aplauso_-_pm.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1836/projeto_decreto_legislativo_01-2025_-_benemerito.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1837/projeto_decreto_legislativo_02-2025_-_honorario.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1902/projeto_decreto_legislativo_03-2025_prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1567/pl_01._2025_criacao_de_vaga_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1603/plc_02.2025_gratificacao_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1978/plc_03.2025-_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1982/plc_04.2025-_altera_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1986/plc_05.2025-_altera_codigo_tributario_art._33_1.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1987/plc_06.2025-_revoga_artigo_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1638/pll_no_01_-_2025_-_reajuste_vale_mesa.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1639/pll_no_02_-_2025_reajuste_servidores_mesa..pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1640/pll_no_03_-_2025_-_emprestimo_consignado.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1644/pll_no_04_-_2025_-_ideologia_de_generos_-heder.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1668/pll_no_05_-_2025_-_nomeacao_rua_caquende-_thiago.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1669/pll_no_06-_2025__nome_de_rua_jucemar.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1711/pll_no_07_-_2025_-_fibromialgia_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1713/pll_no_08_-_2025_-_artesanato-_mateus.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1714/pll_no_09_-_2025_-_cancer_de_mama_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1715/pll_no_10-_stella_fogos.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1800/pll_no_11_-_2025_-_campo_limpo_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1835/pll_no_12_-_2025_-_semana_produtor_rural_-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1839/pll_no_13_-_2025_-_stella-_thiago_tratamento_prioritario.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1904/pll_no_14-_heder_fios_soltos.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1915/pll_no_15-_2025_-_stella-_nois_e_bruta.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1976/pll_no_16_-_2025_-_thiago_exposicao_torneio_leiteiro.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1977/pll_no_17-_2025_-atleta_amador-heder.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1980/pll_no18_-_2025_-estagio.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1983/pll_no_19-_2025_-adocao_espaco_publico-heder_ok.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1984/pll_no_20-_2025_-_stella-_carnaval_rc.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1985/pll_no_21-_2025_-cuidador_de_idoso-heder.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2056/pll_no_22-2025_stella__fornecer_gratuitamente_medicamentos_para_o_tratamento_da_esporotricose.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_no_001-2025_heder_-_porta_do_clube_com_corrosao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_no_002-2025_heder_-_agente_de_saude_na_vargem.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_no_003-2025_thiago_-_limpeza_bairro_rosario.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_no_004-2025_mateus_-_melhoria_na_estrada_do_bairro_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_005-2025_mateus_-_melhoria_na_estrada_do_bairro_monjolinho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_no_006-2025_mateus_-_melhoria_na_ubs_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_no_007-2025_stella_-_limpez_lotesd_particulares_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_no_008-2025_antonio_-_melhoria_captacao_barra.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1576/indicacao_no_009-2025_thiago_-_mais_psicologos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_010-2025_mateus_-_estrutura_da_associacao_abandonada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_no_011-2025_mateus_-_ponto_de_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_no_012-2025_thiago_-_manutencaso_mogiano.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_no_013-2025_jucemar_-_quadra_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1581/indicacao_no_014-2023_-_jps_-_manutencao_buraco_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1582/indicacao_no_015-2025_thiago_-rocada_posto_saude_bairro_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1583/indicacao_no_016-2025_thiago_-rocada_bairro_mogiano.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1584/indicacao_no_017-2023_-_jucemar_-_mateus_faixa_assembleia_de_deus_centro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_no_018-2023_-_jps_-_manutencao_lixeira_bairro_monjolinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_019-2025_heder_-_mateus_cx_agua_bigua.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_no_020-2025_heder_-_limpeza_rua_da_peixe.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_021-2025_stella_-_manutencao_laudelino_marconde.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_022-2025_stella_-_manutencao_estrada_sengo-cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_023-2025_antonio_-_melhoria_captacao_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_no_024-2025_heder_-_impressora_para_medico_24h.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_no_025-2025_mateus_-_limpeza_campo_rosario.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1593/indicacao_no_026-2025_mateus_-_manutencao_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1594/indicacao_no_027-2025_reinaldo-heder_-_ponte_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_028-2025_jucemar_-_placas_transito.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_029-2025_jucemar_-_limpeza_bairro_da_barreira.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_030-2025_thiago_-manutencao_estrada_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_031-2025_mateus_-_manutencao_estrada_claudio_benedito_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_032-2025_mateus_-_manutencao_captacao_e_distribuicao_agua_no_rosario.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_033-2025_mateus_-_reforma_cemiterio_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_no_034-2025_sebastiao_-_manutencao_rua_ingrime_carros_deslizam.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_035-2025_sebastiao_-_instalacao_faixa_de_pedestres_sup_lorena.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_036-2025_stella_-_manutencao_relogios_de_pontos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_no_037-2025_mateus_-_thiago_-_man_estrada_rosario.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_no_038-2025_thiago_-_manutencao_-_estrada_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_no_039-2025_thiago_-_fibra_otica_mogiano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_no_040-2025_mateus_-_iluminacao_publica_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_no_041-2025_mateus_-_lixeira_ponte_de_zinco_e_bicas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_no_042-2025_mateus_-_melhoria_na_estrada_das_bicas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1625/indicacao_no_043-2025_mateus_-_calcamento_nas_bicas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1626/indicacao_no_044-2025_heder-caixa_dagua_bairro_rosario.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1627/indicacao_no_045-2025_heder-calcada_do_outro_lado_da_roge.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_no_046-2025_thiago_-_agua_parada_terreno_fernanda.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_047-2025_thiago_-_aumento_coleta_lixo_monteiro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_no_048-2025_heder-substituicao_parque_de_plastico.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1648/indicacao_no_049-2025_heder-melhoria_na_circulacao_do_onibus_escolar_na_barreira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_no_050-2025_thiago_-_campeonato_de_taekwondo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1650/indicacao_no_051-2025_heder-lixeira_conteiner_rua_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1651/indicacao_no_052-2025__zeze_ponto_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_no_053-2025_mateus_-_reforma_predio_turismo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1653/indicacao_no_054-2025_mateus_-_reforma_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_no_055-2025_heder-limpeza_rua_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_no_056-2025_heder-limpeza_rua_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1656/indicacao_no_057-2025_sebastiao_-_melhoria_calcamento.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1657/indicacao_no_058-2025_sebastiao_-_padronizacao_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_no_059-2025_thiago_-_volta_conserva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_no_060-2025_thiago_-_toner_estrategia_saude_familia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1660/indicacao_no_061-2025_thiago_-_barra_de_ferrro_praca_sebstiao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1661/indicacao_no_062-2025_jucemar_-_bueiro_subida_matriz.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1662/indicacao_no_063-2025_jucemar_-_cascalhamento_rua.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1684/indicacao_no_064-2025_thiago_-_manutencao__rua_bairro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1685/indicacao_no_065-2025_todos_-_auxilio_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_no_066-2025_reinaldo_-barranco_sertao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_067-2025_stella_-_calhas_no_clube_das_maes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_no_068-2025_jucemar_-_wifi.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1689/indicacao_no_069-2025_thiago-_antonio_zumba_e_capoeira.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_no_070-2025_todos_-_limpeza_rio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_no_071-2025_mateus_-_fundo_municipal_cultura.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_no_072-2025_mateus_-_projeto_de_urbanizacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1693/indicacao_no_073-2025_mateus_heder_-_manutencao_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1694/indicacao_no_074-2025_mateus_-_manutencao_bigua_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1695/indicacao_no_075-2025_mateus_-_limpeza_ruas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1696/indicacao_no_076-2025_mateus_-_2o_congresso_turismo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1697/indicacao_no_077-2025_mateus_-_criacao_ponte.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1698/indicacao_no_078-2025_sebastiao_-_criacao_fx_amarela.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1699/indicacao_no_079-2025_sebastiao_-_curso_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1700/indicacao_no_080-2025_jucemar_-_desentupimento_de_via.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1701/indicacao_no_081-2025_jucemar_-_manutencao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_no_082-2025_jucemar_-_limpeza_banheiro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_no_083-2025_thiago_-_rolo_compactor_pe_de_carneiro.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_no_084-2025_thiago_-_tratamento_dependente_quimico.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao_no_085-2025_antonio_-_bairro_mogiano.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1706/indicacao_no_086-2025_antonio_-_ar_condicionado_sala_de_aula.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1707/indicacao_no_087-2025_heder-_manutencao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1708/indicacao_no_088-_2025_heder_-_lombadas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1709/indicacao_no_089-_2025_heder_-_lagoa_da_fernanda.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1710/indicacao_no_090-_2025_heder_-_trevo_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1728/indicacao_no_091-_2025_heder_-_sao_bernardo_ao_chora.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1729/indicacao_no_092-2025_mateus_-_fazenda_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1730/indicacao_no_093-2025_mateus_-_fundo_municipal_cultura.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1731/indicacao_no_094-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1732/indicacao_no_095-2025_rocada_e_capina_bocaina.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1733/indicacao_no_096-2025__thiago_calcamento_bairro_do_lima.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_no_097-2025__heder_-_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_no_098-2025__mateus_-__limpeza_rua.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_no_099-2025__mateus_pombos_poli.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_no_100-2025__thiago_manutencao_estrada_divisa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1738/indicacao_no_101-2025_mateus_conscientizacao_agua.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1739/indicacao_no_102-2025_heder_calcamento_caquende.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1740/indicacao_no_103-2025_mateus_-_motoristas_aplicativos.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1741/indicacao_no_104-2025_heder_instalacao_de_lixeira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1742/indicacao_no_105-2025_hedermanutencao_da_estrada_que_liga_a_divisa_ao_mujolinho.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1743/indicacao_no_106-2025__thiago_rocada_e_capina_bairro_rosario.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1744/indicacao_no_107-2025__jucemar_manutencao_rua.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1745/indicacao_no_108-_2025_mateus-_lombadas.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1746/indicacao_no_109-2025_heder_manutencao_lopes.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1747/indicacao_no_110-2025_heder_corte_araucaria_caquende.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1749/indicacao_no_112-2025_heder_bueiro_rua_laudelino_marcondes.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_no_113-2025_mateus_-_tombamento_das_esculturas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_no_114-2025_mateus_-_tombamento_vias_sacras.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1752/indicacao_no_115-2025_mateus_-_limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1753/indicacao_no_116-2025_antonio_-_bueiro-bairro_mogiano.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1754/indicacao_no_117-2025_sebastiao_-_cabeca_de_rua.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_no_118-2025_antonio_-_galhos_ciprestes_-bairro_barirnha.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_no_119-2025_heder_-_manutencao__rua_bairro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_no_120-2025_heder_-_limpeza_escola.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_no_121-2025_stella_-__portaria_de_ferias_funcionario.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1759/indicacao_no_122-2025_stella_-_bueiro_hotel_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1760/indicacao_no_123-2025_antonio_-_bairro_barrinha_bueiro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1761/indicacao_no_124-2025_heder_jucemar_-_rotas_caminhao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1762/indicacao_no_125-2025_mateuszeze_reinaldo_-_captacao_bairro_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1763/indicacao_no_126-2025_mateus_-_limpeza_rio_monteiro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1764/indicacao_no_127-2025_mateus_jucemar_-_manutencao_posto_barreira_e_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_no_128-2025__thiago_rocada_e_capina_bairro_rosario.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao_no_129-2025_antonio_-_ponte_bairro_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1767/indicacao_no_130-2025_mateus_-_solicita_calcamento_brumado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1768/indicacao_no_131-2025_mateus_-_solicita_retirada_entulho.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1769/indicacao_no_132-2025_mateus_-_solicita_manutencao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1770/indicacao_no_133-2025_mateus_-_solicita_cronograma_sec_obras.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1771/indicacao_no_134-2025_mateus_-_turismo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1772/indicacao_no_135-2025__thiago_lazer_monteiro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1773/indicacao_no_136-2025_mateus_bueiro_rua_laudelino_marcondes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1774/indicacao_no_137-2025_mateus_bairro_barreiro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1775/indicacao_no_138-2025_app.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1776/indicacao_no_139-2025_app_turismo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1777/indicacao_no_140-2025_mateus_manutencao_estrada.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1778/indicacao_no_141-2025_thiago_-_manutencao_-_estrada_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1779/indicacao_no_142-2025_thiago_-_heder_-__manutencao_claudio_benedito.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1780/indicacao_no_143-2025_thiago-__banheiro_unidade_basica_de_saude.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1781/indicacao_no_144-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1782/indicacao_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1783/indicacao_no_146-2025_antonio_sebastiao_-_bairro_taquaral_bueiro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1784/indicacao_no_147-2025_antonio_zeze_-_bairro_lopes_manutencao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1785/indicacao_no_148-2025_mateus_manutencao_ponte_jose_antonio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1786/indicacao_no_149-2025_mateus_manutencao_ponte_do_encontro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1787/indicacao_no_150-2025__jucemar_manutencao_ruada_peixe.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1788/indicacao_no_151-2025__jucemar_trafego_veiculos_pesados.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1789/indicacao_no_152-2025_heder_-_bomba_reservao_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_no_153-2025_heder_-_melhoria_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_no_154-2025__jucemar_agua_bairro_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_no_155-2025_heder_-_vazamento_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_no_156-2025_heder_-poda_eucalitpo_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_no_157-2025__mateus_obras_bigua.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1804/indicacao_no_158-2025__mateus_corte_barranco_bigua.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_no_159-2025__mateus_sebastiao_reinstalacao_trave_bairro_rosario.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_no_160-2025__mateus_jucemar_manutencao_bicas_ate_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_no_161-2025__stella_divulgacao_sinalizacao_rua_laudelino.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_no_162-2025__mateus_manutencao_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_no_163-2025___mateus_questionario_de_avaliacao_festa_do_marmelo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1810/indicacao_no_164-2025__mateus_placa_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao_no_165-2025_thiago-__passarela_pedestre_ponte_peixe.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_no_166-2025_jose_carlos_-_nome_fantasia_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_no_167-2025_mateus_-_heder_-_estrada_bairro_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_no_168-2025__mateus_rocada_campo_rosario.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_no_169-2025__limpeza_pintura_e_demais_cuidados_bairro_rosario.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1816/indicacao_no_170-2025_manutencao_rua_bairro_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1817/indicacao_no_171-2025_manutencao_ponte_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_no_172-2025_manutencao_cemig_mato_alto_brumado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1820/indicacao_no_174-2025_heder_limpeza_e_restauracao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1821/indicacao_no_175-2025_heder_reiteracao_pedido_-_divisa_ao_mujolinho.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1822/indicacao_no_176-2025_heder_limpeza_patio_filomena.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1823/indicacao_no_177-2025__jucemar_banco_da_praca.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_no_178-2025_jucemar_-_bueiro_hotel_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1825/indicacao_no_179-2025_sebastiao_-_reforma_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_no_180-2025__stella_estrada_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_no_181-2025_heder_rede_de_esgoto_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_no_182-2025_thiago_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_no_183-2025_thiago_manutencao_bairro_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_no_184-2025_thiago_semana_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_no_185-2025_todos_volta_conserva.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_no_186-2025_thiago_servidor_fixo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_no_187-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_no_188-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_no_189-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao_no_190-2025__mateus_rocada_e_capina_academia_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_no_191-2025_antonio_-_ponto_de_onibus_e_lixeira_na_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_no_192-2025__mateus_rocada_e_manutencao_bairro_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_no_193-2025_thiago_corrida_outubro_rosa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_no_194-2025__stella_calcamento_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_no_195-2025__stella__bloquete_rua_benedito_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_no_196-2025__stella__medidas_preventivas_de_animais_exposicao.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_no_197-2025_thiago_manutencao_e_conserva_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_no_198-2025_thiago_brita_asfaltica_saude.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_no_199-2025_-_heder_transito_cidade.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_no_200-2025_-_jucemar_vazamento_barreira.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_no_201-2025_jucemar_paulo_dos_santos-caixa_dagua_bairro_rosario.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao_no_202-2025_mateus_de_carvalho_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao_no_203-2025_rocada_e_capina_-_mateus_de_carvalho_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_no_204-2025_mateus_de_carvalho_ribeiro_bale.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_no_205-2025_-_heder_atendimento_pediatra.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao_no_206-2025_jose_carlos_rodrigues_-_troca_bueiro_proximo_ao_campo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_no_207-2025_mateus_-_pintura_meio_fios.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_no_208-2025_-_jucemar_manutencao_rota_escolar.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_no_209-2025_thiago_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_no_210-2025_thiago_placas_transito.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_no_211-2025_sebastiao_placas_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_no_212-2025_heder_manutencao_bairro_ribeirinho.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_no_213-2025_heder_manutencao_estrada_goes.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_no_214-2025_heder_-_agua_parada_fernanda.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_no_215-2025_heder_-_grotao.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_no_216-2025_heder_-_desapropriacao_posto_gasolina.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_no_217-2025_mateus_-_digitalizacao_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_no_218-2025_mateus_-_sebastiao_-_melhoria_materiais_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_no_219-2025_mateus_-_estrada_sao_bernardo_mirante.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1906/indicacao_no_220-2025_thiag_-_alagamento_mariinha_maciel.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_no_221_-_2025_thiag_-_projeto_margarida.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1908/indicacao_no_222-2025_heder_-manutencao_manilhamento_monteiro.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_no_223-2025_heder_-_manutencao__rua_bairro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_no_224-2025_heder_-_acumulo_de_lixo_no_bairro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_no_225-2025_thiago-_solicita_celeridade_reforma_postos_saude.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1917/indicacao_no_226_-2025_mateus_-_turismo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1918/indicacao_no_227_-2025_c_saude_-_reforma_ubs.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1919/indicacao_no_228_-2025_mateus_-_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1920/indicacao_no_229-_2025_thiag_-_espelho_convexo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_no_230-_2025_thiag_-_urbanizacao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1922/indicacao_no_231-2025_-_jucemar_rocada_barreira.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_no_232-2025_-_jucemar__aumento_de_lixeira_no_bairro_barreira.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1924/indicacao_no_233-2025_-_jucemar_conserto_bomba_cx_dgua.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1925/indicacao_no_234-2025_-_jucemar_manutencao_rua_mariinha_maciel.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1926/indicacao_no_235_-2025_mateus_-_espaco_para_carros_de_aplicativo_exposicao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_no_236-2025_thiago-_renegociacao_iptu.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_no_237-2025_mateus_-_patrolagem_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1929/indicacao_no_238-2025_mateus_-_rocada_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1930/indicacao_no_239-2025_stella-_manutencao_lombada.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1931/indicacao_no_240-2025_stella-_manutencao_lombada_correio.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1932/indicacao_no_241-2025_stella-_manutencao_via_proximo_casa_do_pedrao.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1933/indicacao_no_242-2025_sebastiao_banheiro_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1934/indicacao_no_243-2025__instalcao_apoio_lateral_ponte_peixe.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1935/indicacao_no_244-2025_heder.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_no_245-2025__heder_manutencao_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_no_246-2025__thiago_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1938/indicacao_247-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_no_248-2025__mateus_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1940/indicacao_no_249-2025__cobertura_onibus.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_no_250-2025__jucemar-_escada_barreira.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_no_251-2025__mateus_parque_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao_252-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_no_253-2025_mateus_-_reitera-se_04-2025_iluminacao_publica_ponte_de_zinco.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_no_254-2025__mateus_reitera-se_160-2025_mautencao_estrada_bicas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_no_256-2025__heder_mateus__peregrinacao_em_delfim_moreira.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_no_257-2025__mateus__manutencao_ponte_charco.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1949/indicacao_no_258-2025__sebastiao__sinalizacao_entre_delfim_e_marmelopolis.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1950/indicacao_no_259-2025__heder__manutencao_estrada_buriqui.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_no_260-2025__thiago__compra_de_vans.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_261-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_no_262-2025__mateus_manutencao_bueiro__bairro_do_charco.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao_no_263-2025__mateus_manutencao_estrada_do_charco.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao_no_264-2025__mateus_projeto_com_campos_do_jordao.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1956/indicacao_no_265-2025__mateus_acoes_capacitacoes_turismo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1957/indicacao_no_266-2025__mateus_manutencao_avenida_do_encontro.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao_no_267-2025__mateus_heder_rua_joao_guarda.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1993/indicacao_no_268-2025__stella_-__animais_soltos.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_no_269-2025__thiago_-__academia_ao_ar_livro_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_no_270-2025__thiago_-__tampas_bueiro_manutencao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao_no_271-2025__mateus_-__revitalizacao_da_praca.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_no_272-2025__heder_sebastiao__troca_lampadas_poli.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1998/indicacao_no_273-2025__mateus_zeze_-__manutencao_estrada_sao_bernando.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1999/indicacao_no_274-2025__mateus_sebastiao_-__atencao_ao_comercio_local.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_no_276-2025__heder_manutencao_estrada_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_no_277-2025__stella_-_placas_de_sinalizacao_danificada.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_no_278-2025__mateus_-_indicacao.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_no_279-_2025_mateus-_lombadas_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_no_281-_2025_mateus_-_viagem_es.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_no_284-2025_thiago_-_volta_conserva_rosario.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao_no_285-2025__heder_banheiro_santo_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_no_286-2025_sebastiao_-_melhoria_calcamento_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_no_287-2025_thiago_-_caixa_dgua_bigua.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_no_288-2025__heder__lixeira_rua_joao_guarda.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_no_289-2025_stella_-_lombadas_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2015/indicacao_no_290-_2025_mateus_-_site_turismo_melhoria.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_no_291-_2025_mateus_-_reinaldo_-__mauntencap_estrada_lopes.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_no_292_-_2025__jucemar_-_limpeza_ruas_barreira.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao_no_293_-_2025__jucemar_-_cascalhamento_rua_barreira.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2019/indicacao_no_294-2025_todos_caminho_do_queijo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_no_295-2025__sebastiao_ponto_de_onibus_rc.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_no_296-2025_-_tsm_-_desassoreamento_do_rio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2022/indicacao_no_297_-_2025__jucemar_-_limpeza_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2023/indicacao_no_298_-_2025__jucemar_-_lombada_bloquete_solto.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2024/indicacao_no_299_-_2025__jucemar_-_troca_de_lampada.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2025/indicacao_no_300_-_2025__jucemar_-_canteiro_saude.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2026/indicacao_no_301-2025__heder__sinalizacao_laudelino.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2027/indicacao_no_302-2025__heder_manutencao_na_sarjeta.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2028/indicacao_no_303-2025_tonho_rede_eletrica_bairro_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2029/indicacao_no_304-2025__heder_sebastiao__jucemar_mapeamento_ruas_cidade.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2030/indicacao_no_305-2025__antonio_sebastiao___numeracao_postes.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2031/indicacao_no_306-2025__jose_thiago___manutencao_estrada_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2032/indicacao_no_307-2025__mateus_-_retificacao_edital_hino.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2033/indicacao_no_308-2025_todos__cesta_natalina_servidores.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_no_309-2025_thiago_-_manutencao_e_cascalho_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_no_310-2025_reinaldo_-_bueiro_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_no_311-2025_heder_-_manutencao_bueiro_juscelino_kubitschek.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_no_312-2025_heder_-_instalacao_lixeira.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_no_313-2025_thiago_-_poda_arvores.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_no_314-2025_stella__-embarque_criancas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2041/indicacao_no_316-2025_stella_-_pintura_e_poda_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_no_317-2025_mateus__-_plantio_de_morango.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2043/indicacao_no_318-2025_mateus__-_bairro_rosario.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2044/indicacao_no_319-2025_mateus__-_obra_ponte_da_peixe.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2045/indicacao_no_320-2025_mateus__-_estrada_santo_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2089/indicacao_no_321-2025_antonio_-_reinaldo_-__limpeza_posto_de_saude_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2090/indicacao_no_322-2025_sebastiao_-_iluminacao_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2091/indicacao_no_323-2025_sebastiao_-_manutencao_estrada_rosario.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2092/indicacao_no_324-2025_sebastiao_-_manutencao_estrada_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2093/indicacao_no_325-2025_mateus_-_natal_de_delfim.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1595/requerimento_no_001-2025__lei_de_liberdade_economica_-sec_governo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1596/requerimento_no_002-2025__plano_de_acoes_-sec_turismo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1597/requerimento_no_003-2025__instalacao_iluminacao_caquende.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1598/requerimento_no_004-2025__reforma_clube_esportivo_-sec_turismo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1599/requerimento_no_005-2025__plano_de_acoes_-sec_turismo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1604/requerimento_no_006-2025_pendencias_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1605/requerimento_no_007-2025_extensao_de_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1606/requerimento_no_008-2025_servicos_amasp.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1607/requerimento_no_009-2025_stella_iluminacao_do_corte.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1608/requerimento_no_10-2025_thiago_barranco_av_do_encontro.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1609/requerimento_no_11-2025_thiago_ataque_de_caes.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1628/requerimento_no_012-2025_stella_programa_social_disponivel_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1629/requerimento_no_013-2025_stella_programa_social_disponivel_no_municipio_saude.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1630/requerimento_no_014-2025_heder_-_programas_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1631/requerimento_no_015-2025__-_mateus_-_sec_turismo_-_solicita_reforma_pracas.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1632/requerimento_no_016-2025__-_mateus_-_sec_turismo_-_solicita_reforma_casarao.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1633/requerimento_no_017-2025__-_mateus_-_sec_obras_-_iluminacao_bairro_charco.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1634/requerimento_no_018-2025__-_mateus_-_sec_turismo_-_solicita_medidas_placas_turismo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1635/requerimento_no_019-2025_thiago_e_antonio-_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1636/requerimento_no_020-2025_mateus_parque_e_academia_ponte_de_zinco_e_bicas.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1637/requerimento_no_021-2025_mateus_posto_saude_bicas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1663/requerimento_no_022-2025_stella_lei_albir_blanc.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1664/requerimento_no_023-2025_servicos_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1665/requerimento_no_024-2025_preservacao_de_nascentes.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1666/requerimento_no_025-2025_captacao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1667/requerimento_no_026-2025_transporte_para_consultas.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1670/requerimento_no_027-2025_quadra_no_bigua.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1671/requerimento_no_028-2025_thiago_laudo_inspecao_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1672/requerimento_no_029-2025_thiago_leilao_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1673/requerimento_no_030-2025_thiago_fiat_touro.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1674/requerimento_no_031-2025_mateus_-_atuacao_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1678/requerimento_no_032-2025_jucemar_extensao_rede.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1679/requerimento_no_033-2025_stella_par.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1680/requerimento_no_034-2025_stella_pac.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1681/requerimento_no_035-2025_thiago_turismo_carnaval.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1682/requerimento_no_036-2025_stella_fiscal_municipal.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1683/requerimento_no_037-2025_mateus_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1717/requerimento_no_038-2025_obras_caquende.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1718/requerimento_no_039-2025__-_mateus_-_sec_turismo_-_museu_municipal.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1719/requerimento_no_040-2025_heder_-_solcita_informacoes_casas.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1720/requerimento_no_041-2025_heder__e_thiago_-erosao.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1721/requerimento_no_042-2025_zeze_e_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1722/requerimento_no_043-2025_heder__e_sebastiao_-_alagamento_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1723/requerimento_no_044-2025_stella_servico_divulgacao.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1724/requerimento_no_045-2025_antonio_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1725/requerimento_no_046-2025__-_pombo_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1726/requerimento_no_047-2025_mateus_jucemar_tonho_heder_-_estacao_caindo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_no_050-2025_mateus_agua_bigua.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_no_051-2025_animais_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_no_052-2025_stella_rua_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_no_053-2025_mateus_-_aquisicao_campo_rosario.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1877/requerimento_no_054-2025_thiago_-_ponte_da_peixe.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1878/requerimento_no_055-2025_thiago_-reforma_posto_de_saude.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1879/requerimento_no_056-2025_stella_processo_licitatorio.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1880/requerimento_no_057-2025_stella__animais_de_medio_e_grande_porte.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1881/requerimento_no_058-2025_mateus_placas_turismo.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1882/requerimento_no_059-2025_mateus_fumpac_turismo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1883/requerimento_no_060-2025_todos_alimento_nao_perecivel.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1884/requerimento_no_061-2025_sebastiao_tapa_buracos_centro_delfim_moreira.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1885/requerimento_no_062-2025_sebastiao_motos_matriz.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1886/requerimento_no_063-2025_stella__valeta_ceu_aberto-caquende.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1887/requerimento_no_064-2025_heder__-calcamento_ao_lado_filomena.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1888/requerimento_no_065-2025_antonio_-empresa_troca_lampada_queimada.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1889/requerimento_no_066-2025_thiago_-conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1890/requerimento_no_067-2025_heder__-_qualidade_agua.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_no_068-2025_todos___-_wifi_na_saude.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1892/requerimento_no_069-2025_heder_mateus_stella__-_criacao_dotacao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1893/requerimento_no_070-2025_mateus-_maquina_de_bloquete.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1894/requerimento_no_071-2025_c_saude-_marcacao_exames.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1895/requerimento_no_072-2025_heder-_quadra_tio_carmelo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1896/requerimento_no_073-2025_antonio_-_frotas_saude.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1898/requerimento_no_075-2025_stella-_solcita_informacoes__cismas.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1899/requerimento_no_076-2025_c_saude-_relacao_atendimento_medicos.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1900/requerimento_no_077-2025_obras-_iluminacao_rua_claudio_benedito.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1959/requerimento_no_079-2025_obras_-_prestacao_de_contas_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1960/requerimento_no_080-2025_saude_-_solicita_informacoes_postsos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1961/requerimento_no_081-2025_mateus-_thiago_obra_calcamento_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1962/requerimento_no_082-2025_mateus-_thiago_obra_calcamento_barreirinho.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1963/requerimento_no_083-2025_mateus-_thiago_ponte_da_peixe.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1964/requerimento_no_084-2025_mateus-_relacao_gasto_festa_marmelo_e_expoiscao.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1965/requerimento_no_085-2025_heder_-mateus-_valos_pago_pelos_comercios_exposicao.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1966/requerimento_no_086-2025_heder_-_sebastiao_-_rua_dona_nadir.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1967/requerimento_no_087-2025_mateus_-_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1968/requerimento_no_088-2025_thiago_-conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1969/requerimento_no_089-2025_stella-_solcita_informacoes_bilbioteca.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1970/requerimento_no_090-2025_-_solcita_explicacao_maquinario.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1971/requerimento_no_091-2025_-_lombada_bairro_cachoeirinha.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1972/requerimento_no_092-2025_mateus_-_politicas_culturais_delfim_moreira.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2046/requerimento_no_093-2025_todos___-_pac_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2047/requerimento_no_094-2025_heder_mateus_-_casarao_dona_marina.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2048/req_95-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2049/requerimento_no_096-2025_antonio_mateus_-_placas_barra.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2051/requerimento_no_098-2025_stella_coordenadora_da_saude.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2052/requerimento_no_099-2025_thiago-_jucemar_hotel_pocos_de_caldas.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2053/requerimento_no_100-2025_thiago_listagem_pacientes.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2057/requerimento_no_101-2025_mateus_informacoes_workshop.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2058/requerimento_no_102-2025_stella_entulhos.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2061/requerimento_no_105_-2025_mateus_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2062/requerimento_no_106-2025_stella__tombamento.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_no_107-2025_stella_e_heder__conselhos_municipais.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_no_108-2025_stella_fogos.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2065/requerimento_no_109-2025_stella_cemig.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2066/requerimento_no_110-2025_jucemar_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2067/requerimento_no_111-2025_stella_carros_manutencoes.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2068/requerimento_no_112-2025_stella_rua_laudelino_marcondes_-_manutencoes.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2069/requerimento_no_113-2025_stella_heder_-_folha_de_ponto.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2070/requerimento_no_114-2025_sebastiao_-_solicita_informacao_insalubre.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2071/requerimento_no_115_-2025_mateus_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2072/requerimento_no_116-2025_cobranca_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2073/requerimento_no_117-2025_c_saude-__audiencia_publica_saude.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2074/requerimento_no_118-2025_c_saude-__gratificacao_servidor_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2075/requerimento_no_119-2025_tonho_-_obras_-___limpeza_podas_bairro_barrinha.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2076/requerimento_no_120-2025_heder_-_prefeito_-___informacoes_de_pendencias.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2077/requerimento_no_121-2025_zeze__calcamento_filomena.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2078/requerimento_no_122-2025_mateus_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2079/requerimento_no_123-2025_mateus_-_resp_prefeito.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2081/requerimento_no_125-2025_mateus_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2082/requerimento_no_126-2025_mateus_-_escola_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2083/requerimento_no_127-2025_mateus_-_comissao_de_fiancas_-_solicitacao_emendas.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2084/requerimento_no_128-2025_mateus_-heder_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2085/requerimento_no_129-2025_mateus_-_placas_quebradas_turismo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2086/requerimento_no_130-2025_c_saude_-___informacoes__saude.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1600/pl_01.2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1601/pl_02.2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1675/pl_03.2025-_autoriza_doacao_de_motocicletas_policia.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1716/pl_04.2025-_autoriza_financiamento_bdmg_1.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1792/pl_05.2025-_ldo.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1793/pl_06.2025-_revogacao_da_lei_de_doacao_de_terreno_a_camara.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1794/pl_07.2025-_doacao_de_uniformes.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1838/pl_08.2025-_cria_incentivo_ao_torneio_leiteiro_da_barra.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1840/pl_09.2025-_nova_redacaopl_diaria__mexico.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1876/pl_10.2025-_pl_rpp_ns.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1912/pl_11.2025-_pl_novo_fundo_animais_1.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1913/pl_12.2025-_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1914/pl_13.2025_-_doacao_bens_moveis_2_1.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1916/pl_14.2025-_altera_estatuto.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1973/pl_15.2025_loa_2026_-_pmdm_revisado.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1974/pl_16.2025_-_subvencao_2026_-_pmdm.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1975/pl_17.2025_ppa_-_2026-2029_-_pmdm_1.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1979/pl_18.2025-_prorroga_pme_1.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1988/pl_19.2025-_delimita_area_urbana_consolidade.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1989/pl_20.2025-_institui_a_premiacao_do_hino.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1990/pl_21.2025-_institui_o_decimo_terceiro_vale_1.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1991/pl_22.2025-_ratifica_clausulas_cimasp.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1992/pl_23.2025_suplementacao_por_anulacao.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2054/pl_24.2025-_institui_a_subvencao_carnaval_2026_aedem.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2055/pl_25.2025_altera_estatuto.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2087/pl_26.2025_qualificacao_de_oss.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2088/pl_27.2025_suplementacao_por_anulacao_folha_dezembro_1.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1641/projeto_de_resolucao_no_01_-_banco_de_horas.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1642/projeto_de_resolucao_no_02_-_altera_resolucao_6.2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1643/projeto_de_resolucao_no_03_-_altera_resolucao_6.2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1903/projeto_de_resolucao_no_04_-_sic.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1981/projeto_de_resolucao_no_05_-_altera_resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1602/mocao_01-2025_aplausos_padre.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1676/mocao_02-2025_-_mocao_de_aplauso_-_funcionarios_da_obras.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1677/mocao_03-2025-_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1712/mocao_04-2025_-_mocao_de_aplauso_-_associacao_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1795/mocao_05-2025_-_mocao_de_aplauso_-_associacao_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1796/mocao_06-2025_-_mocao_de_aplausos_-_enfermeiras.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1797/mocao_07-2025_-_mocao_de_aplausos_-_pastor.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1798/mocao_08-2025_-_mocao_de_aplauso_-_associacao_barra.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1799/mocao_09-2025_-_mocao_de_aplauso_-_pm.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1836/projeto_decreto_legislativo_01-2025_-_benemerito.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1837/projeto_decreto_legislativo_02-2025_-_honorario.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1902/projeto_decreto_legislativo_03-2025_prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1567/pl_01._2025_criacao_de_vaga_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1603/plc_02.2025_gratificacao_agente_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1978/plc_03.2025-_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1982/plc_04.2025-_altera_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1986/plc_05.2025-_altera_codigo_tributario_art._33_1.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1987/plc_06.2025-_revoga_artigo_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1638/pll_no_01_-_2025_-_reajuste_vale_mesa.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1639/pll_no_02_-_2025_reajuste_servidores_mesa..pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1640/pll_no_03_-_2025_-_emprestimo_consignado.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1644/pll_no_04_-_2025_-_ideologia_de_generos_-heder.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1668/pll_no_05_-_2025_-_nomeacao_rua_caquende-_thiago.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1669/pll_no_06-_2025__nome_de_rua_jucemar.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1711/pll_no_07_-_2025_-_fibromialgia_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1713/pll_no_08_-_2025_-_artesanato-_mateus.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1714/pll_no_09_-_2025_-_cancer_de_mama_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1715/pll_no_10-_stella_fogos.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1800/pll_no_11_-_2025_-_campo_limpo_-_thiago.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1835/pll_no_12_-_2025_-_semana_produtor_rural_-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1839/pll_no_13_-_2025_-_stella-_thiago_tratamento_prioritario.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1904/pll_no_14-_heder_fios_soltos.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1915/pll_no_15-_2025_-_stella-_nois_e_bruta.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1976/pll_no_16_-_2025_-_thiago_exposicao_torneio_leiteiro.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1977/pll_no_17-_2025_-atleta_amador-heder.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1980/pll_no18_-_2025_-estagio.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1983/pll_no_19-_2025_-adocao_espaco_publico-heder_ok.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1984/pll_no_20-_2025_-_stella-_carnaval_rc.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/1985/pll_no_21-_2025_-cuidador_de_idoso-heder.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2025/2056/pll_no_22-2025_stella__fornecer_gratuitamente_medicamentos_para_o_tratamento_da_esporotricose.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H528"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="216.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="172.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="171.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -14586,5556 +14589,5556 @@
       </c>
       <c r="H314" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
         <v>1296</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
         <v>1297</v>
       </c>
       <c r="D315" t="s">
         <v>11</v>
       </c>
       <c r="E315" t="s">
         <v>12</v>
       </c>
       <c r="F315" t="s">
         <v>310</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>476</v>
+        <v>1298</v>
       </c>
       <c r="H315" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="D316" t="s">
         <v>11</v>
       </c>
       <c r="E316" t="s">
         <v>12</v>
       </c>
       <c r="F316" t="s">
         <v>40</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>476</v>
       </c>
       <c r="H316" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="D317" t="s">
         <v>11</v>
       </c>
       <c r="E317" t="s">
         <v>12</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="H317" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="D318" t="s">
         <v>11</v>
       </c>
       <c r="E318" t="s">
         <v>12</v>
       </c>
       <c r="F318" t="s">
         <v>27</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="H318" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="D319" t="s">
         <v>11</v>
       </c>
       <c r="E319" t="s">
         <v>12</v>
       </c>
       <c r="F319" t="s">
         <v>27</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="H319" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="D320" t="s">
         <v>11</v>
       </c>
       <c r="E320" t="s">
         <v>12</v>
       </c>
       <c r="F320" t="s">
         <v>310</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="H320" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="D321" t="s">
         <v>11</v>
       </c>
       <c r="E321" t="s">
         <v>12</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="H321" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="D322" t="s">
         <v>11</v>
       </c>
       <c r="E322" t="s">
         <v>12</v>
       </c>
       <c r="F322" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="H322" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="D323" t="s">
         <v>11</v>
       </c>
       <c r="E323" t="s">
         <v>12</v>
       </c>
       <c r="F323" t="s">
         <v>156</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="H323" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="D324" t="s">
         <v>11</v>
       </c>
       <c r="E324" t="s">
         <v>12</v>
       </c>
       <c r="F324" t="s">
         <v>583</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="H324" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="D325" t="s">
         <v>11</v>
       </c>
       <c r="E325" t="s">
         <v>12</v>
       </c>
       <c r="F325" t="s">
         <v>156</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="H325" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="D326" t="s">
         <v>11</v>
       </c>
       <c r="E326" t="s">
         <v>12</v>
       </c>
       <c r="F326" t="s">
         <v>27</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="H326" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
         <v>10</v>
       </c>
       <c r="D327" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E327" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F327" t="s">
         <v>27</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="H327" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
         <v>17</v>
       </c>
       <c r="D328" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E328" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F328" t="s">
         <v>27</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="H328" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
         <v>21</v>
       </c>
       <c r="D329" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E329" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F329" t="s">
         <v>40</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="H329" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
         <v>26</v>
       </c>
       <c r="D330" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E330" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F330" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="H330" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
         <v>31</v>
       </c>
       <c r="D331" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E331" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F331" t="s">
         <v>27</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="H331" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
         <v>35</v>
       </c>
       <c r="D332" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E332" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F332" t="s">
         <v>232</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="H332" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
         <v>39</v>
       </c>
       <c r="D333" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E333" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F333" t="s">
         <v>156</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="H333" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
         <v>44</v>
       </c>
       <c r="D334" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E334" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F334" t="s">
         <v>156</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="H334" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
         <v>49</v>
       </c>
       <c r="D335" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E335" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F335" t="s">
         <v>40</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="H335" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
         <v>53</v>
       </c>
       <c r="D336" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E336" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F336" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="H336" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
         <v>57</v>
       </c>
       <c r="D337" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E337" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F337" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="H337" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
         <v>61</v>
       </c>
       <c r="D338" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E338" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F338" t="s">
         <v>40</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="H338" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
         <v>65</v>
       </c>
       <c r="D339" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E339" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F339" t="s">
         <v>40</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="H339" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
         <v>70</v>
       </c>
       <c r="D340" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E340" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F340" t="s">
         <v>13</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="H340" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
         <v>74</v>
       </c>
       <c r="D341" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E341" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F341" t="s">
         <v>27</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="H341" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>78</v>
       </c>
       <c r="D342" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E342" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F342" t="s">
         <v>27</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="H342" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>82</v>
       </c>
       <c r="D343" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E343" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F343" t="s">
         <v>27</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="H343" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
         <v>87</v>
       </c>
       <c r="D344" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E344" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F344" t="s">
         <v>27</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="H344" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
         <v>91</v>
       </c>
       <c r="D345" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E345" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F345" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="H345" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
         <v>96</v>
       </c>
       <c r="D346" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E346" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F346" t="s">
         <v>27</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="H346" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
         <v>100</v>
       </c>
       <c r="D347" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E347" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F347" t="s">
         <v>151</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="H347" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
         <v>104</v>
       </c>
       <c r="D348" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E348" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F348" t="s">
         <v>40</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="H348" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
         <v>108</v>
       </c>
       <c r="D349" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E349" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F349" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="H349" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>113</v>
       </c>
       <c r="D350" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E350" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F350" t="s">
         <v>22</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="H350" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
         <v>117</v>
       </c>
       <c r="D351" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E351" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F351" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="H351" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>121</v>
       </c>
       <c r="D352" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E352" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F352" t="s">
         <v>66</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="H352" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>125</v>
       </c>
       <c r="D353" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E353" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F353" t="s">
         <v>66</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="H353" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>130</v>
       </c>
       <c r="D354" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E354" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F354" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="H354" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>134</v>
       </c>
       <c r="D355" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E355" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F355" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="H355" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>138</v>
       </c>
       <c r="D356" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E356" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F356" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="H356" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>142</v>
       </c>
       <c r="D357" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E357" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F357" t="s">
         <v>27</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="H357" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
         <v>146</v>
       </c>
       <c r="D358" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E358" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F358" t="s">
         <v>66</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="H358" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
         <v>150</v>
       </c>
       <c r="D359" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E359" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F359" t="s">
         <v>40</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="H359" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
         <v>155</v>
       </c>
       <c r="D360" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E360" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F360" t="s">
         <v>40</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="H360" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
         <v>160</v>
       </c>
       <c r="D361" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E361" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F361" t="s">
         <v>22</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="H361" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
         <v>164</v>
       </c>
       <c r="D362" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E362" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F362" t="s">
         <v>40</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="H362" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
         <v>168</v>
       </c>
       <c r="D363" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E363" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F363" t="s">
         <v>27</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="H363" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
         <v>173</v>
       </c>
       <c r="D364" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E364" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F364" t="s">
         <v>40</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="H364" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
         <v>177</v>
       </c>
       <c r="D365" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E365" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F365" t="s">
         <v>27</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="H365" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
         <v>182</v>
       </c>
       <c r="D366" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E366" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F366" t="s">
         <v>27</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="H366" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
         <v>186</v>
       </c>
       <c r="D367" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E367" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F367" t="s">
         <v>743</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="H367" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
         <v>190</v>
       </c>
       <c r="D368" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E368" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F368" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="H368" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
         <v>194</v>
       </c>
       <c r="D369" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E369" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F369" t="s">
         <v>245</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="H369" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
         <v>198</v>
       </c>
       <c r="D370" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E370" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F370" t="s">
         <v>40</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="H370" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
         <v>202</v>
       </c>
       <c r="D371" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E371" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F371" t="s">
         <v>45</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="H371" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
         <v>206</v>
       </c>
       <c r="D372" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E372" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F372" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="H372" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
         <v>211</v>
       </c>
       <c r="D373" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E373" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F373" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="H373" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
         <v>215</v>
       </c>
       <c r="D374" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E374" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F374" t="s">
         <v>83</v>
       </c>
       <c r="G374" s="1" t="s">
         <v>476</v>
       </c>
       <c r="H374" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
         <v>219</v>
       </c>
       <c r="D375" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E375" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F375" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>476</v>
       </c>
       <c r="H375" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
         <v>223</v>
       </c>
       <c r="D376" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E376" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F376" t="s">
         <v>27</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="H376" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
         <v>227</v>
       </c>
       <c r="D377" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E377" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F377" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="H377" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
         <v>231</v>
       </c>
       <c r="D378" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E378" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="H378" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>236</v>
       </c>
       <c r="D379" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E379" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F379" t="s">
         <v>27</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="H379" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>240</v>
       </c>
       <c r="D380" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E380" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F380" t="s">
         <v>310</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="H380" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>244</v>
       </c>
       <c r="D381" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E381" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F381" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="H381" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>249</v>
       </c>
       <c r="D382" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E382" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F382" t="s">
         <v>40</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="H382" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>253</v>
       </c>
       <c r="D383" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E383" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F383" t="s">
         <v>40</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="H383" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>257</v>
       </c>
       <c r="D384" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E384" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F384" t="s">
         <v>27</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="H384" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>261</v>
       </c>
       <c r="D385" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E385" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F385" t="s">
         <v>27</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="H385" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
         <v>265</v>
       </c>
       <c r="D386" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E386" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F386" t="s">
         <v>310</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="H386" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
         <v>269</v>
       </c>
       <c r="D387" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E387" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F387" t="s">
         <v>156</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="H387" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>273</v>
       </c>
       <c r="D388" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E388" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F388" t="s">
         <v>156</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="H388" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
         <v>277</v>
       </c>
       <c r="D389" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E389" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F389" t="s">
         <v>40</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="H389" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
         <v>281</v>
       </c>
       <c r="D390" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E390" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F390" t="s">
         <v>13</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="H390" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
         <v>285</v>
       </c>
       <c r="D391" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E391" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F391" t="s">
         <v>310</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="H391" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
         <v>290</v>
       </c>
       <c r="D392" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E392" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F392" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="H392" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
         <v>295</v>
       </c>
       <c r="D393" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E393" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F393" t="s">
         <v>310</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="H393" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
         <v>299</v>
       </c>
       <c r="D394" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E394" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F394" t="s">
         <v>310</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="H394" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
         <v>304</v>
       </c>
       <c r="D395" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E395" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F395" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="H395" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>309</v>
       </c>
       <c r="D396" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E396" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F396" t="s">
         <v>27</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="H396" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>314</v>
       </c>
       <c r="D397" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E397" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F397" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="H397" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
         <v>318</v>
       </c>
       <c r="D398" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E398" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F398" t="s">
         <v>861</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="H398" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
         <v>322</v>
       </c>
       <c r="D399" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E399" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F399" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="H399" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
         <v>327</v>
       </c>
       <c r="D400" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E400" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F400" t="s">
         <v>92</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>476</v>
       </c>
       <c r="H400" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
         <v>331</v>
       </c>
       <c r="D401" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E401" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F401" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="H401" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
         <v>335</v>
       </c>
       <c r="D402" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E402" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F402" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="H402" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
         <v>339</v>
       </c>
       <c r="D403" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E403" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F403" t="s">
         <v>13</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="H403" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
         <v>343</v>
       </c>
       <c r="D404" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E404" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F404" t="s">
         <v>27</v>
       </c>
       <c r="G404" s="1" t="s">
         <v>476</v>
       </c>
       <c r="H404" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
         <v>347</v>
       </c>
       <c r="D405" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E405" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F405" t="s">
         <v>305</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="H405" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
         <v>351</v>
       </c>
       <c r="D406" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E406" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F406" t="s">
         <v>92</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="H406" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
         <v>355</v>
       </c>
       <c r="D407" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E407" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F407" t="s">
         <v>492</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="H407" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
         <v>359</v>
       </c>
       <c r="D408" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E408" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F408" t="s">
         <v>492</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="H408" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
         <v>363</v>
       </c>
       <c r="D409" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E409" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F409" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="H409" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
         <v>367</v>
       </c>
       <c r="D410" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E410" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F410" t="s">
         <v>92</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="H410" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
         <v>371</v>
       </c>
       <c r="D411" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E411" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F411" t="s">
         <v>92</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="H411" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
         <v>375</v>
       </c>
       <c r="D412" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E412" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F412" t="s">
         <v>245</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="H412" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
         <v>379</v>
       </c>
       <c r="D413" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E413" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F413" t="s">
         <v>27</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="H413" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
         <v>383</v>
       </c>
       <c r="D414" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E414" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F414" t="s">
         <v>22</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="H414" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
         <v>387</v>
       </c>
       <c r="D415" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E415" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F415" t="s">
         <v>40</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="H415" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
         <v>391</v>
       </c>
       <c r="D416" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E416" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F416" t="s">
         <v>66</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="H416" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
         <v>395</v>
       </c>
       <c r="D417" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E417" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F417" t="s">
         <v>310</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="H417" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
         <v>399</v>
       </c>
       <c r="D418" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E418" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F418" t="s">
         <v>27</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="H418" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
         <v>403</v>
       </c>
       <c r="D419" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E419" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F419" t="s">
         <v>45</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="H419" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
         <v>407</v>
       </c>
       <c r="D420" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E420" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F420" t="s">
         <v>92</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="H420" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
         <v>411</v>
       </c>
       <c r="D421" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E421" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F421" t="s">
         <v>45</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="H421" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
         <v>415</v>
       </c>
       <c r="D422" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E422" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F422" t="s">
         <v>45</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="H422" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
         <v>419</v>
       </c>
       <c r="D423" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E423" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F423" t="s">
         <v>40</v>
       </c>
       <c r="G423" s="1" t="s">
         <v>476</v>
       </c>
       <c r="H423" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
         <v>423</v>
       </c>
       <c r="D424" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E424" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F424" t="s">
         <v>40</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="H424" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
         <v>427</v>
       </c>
       <c r="D425" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E425" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F425" t="s">
         <v>300</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="H425" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
         <v>431</v>
       </c>
       <c r="D426" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E426" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F426" t="s">
         <v>22</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="H426" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
         <v>435</v>
       </c>
       <c r="D427" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E427" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F427" t="s">
         <v>27</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="H427" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
         <v>439</v>
       </c>
       <c r="D428" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E428" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F428" t="s">
         <v>40</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="H428" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
         <v>443</v>
       </c>
       <c r="D429" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E429" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F429" t="s">
         <v>27</v>
       </c>
       <c r="G429" s="1" t="s">
         <v>476</v>
       </c>
       <c r="H429" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
         <v>447</v>
       </c>
       <c r="D430" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E430" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F430" t="s">
         <v>27</v>
       </c>
       <c r="G430" s="1" t="s">
         <v>476</v>
       </c>
       <c r="H430" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
         <v>451</v>
       </c>
       <c r="D431" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E431" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F431" t="s">
         <v>27</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="H431" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
         <v>455</v>
       </c>
       <c r="D432" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E432" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F432" t="s">
         <v>40</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="H432" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
         <v>459</v>
       </c>
       <c r="D433" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E433" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F433" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="H433" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
         <v>463</v>
       </c>
       <c r="D434" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E434" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F434" t="s">
         <v>40</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="H434" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
         <v>467</v>
       </c>
       <c r="D435" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E435" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F435" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="H435" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
         <v>471</v>
       </c>
       <c r="D436" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E436" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F436" t="s">
         <v>66</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="H436" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
         <v>475</v>
       </c>
       <c r="D437" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E437" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F437" t="s">
         <v>40</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="H437" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
         <v>479</v>
       </c>
       <c r="D438" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E438" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F438" t="s">
         <v>40</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="H438" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
         <v>483</v>
       </c>
       <c r="D439" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E439" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F439" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="H439" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
         <v>487</v>
       </c>
       <c r="D440" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E440" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F440" t="s">
         <v>156</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="H440" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
         <v>491</v>
       </c>
       <c r="D441" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E441" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F441" t="s">
         <v>27</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="H441" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
         <v>496</v>
       </c>
       <c r="D442" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E442" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F442" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="H442" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
         <v>500</v>
       </c>
       <c r="D443" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E443" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F443" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="H443" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
         <v>504</v>
       </c>
       <c r="D444" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E444" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F444" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="H444" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
         <v>508</v>
       </c>
       <c r="D445" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E445" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F445" t="s">
         <v>45</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="H445" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
         <v>512</v>
       </c>
       <c r="D446" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E446" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F446" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="H446" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
         <v>516</v>
       </c>
       <c r="D447" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E447" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F447" t="s">
         <v>232</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="H447" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
         <v>520</v>
       </c>
       <c r="D448" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E448" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F448" t="s">
         <v>27</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="H448" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
         <v>524</v>
       </c>
       <c r="D449" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E449" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F449" t="s">
         <v>492</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="H449" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
         <v>528</v>
       </c>
       <c r="D450" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E450" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F450" t="s">
         <v>492</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>476</v>
       </c>
       <c r="H450" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
         <v>533</v>
       </c>
       <c r="D451" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E451" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F451" t="s">
         <v>27</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="H451" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
         <v>538</v>
       </c>
       <c r="D452" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E452" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F452" t="s">
         <v>27</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="H452" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
         <v>542</v>
       </c>
       <c r="D453" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E453" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F453" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="H453" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
         <v>546</v>
       </c>
       <c r="D454" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E454" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F454" t="s">
         <v>13</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="H454" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
         <v>549</v>
       </c>
       <c r="D455" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E455" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F455" t="s">
         <v>27</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="H455" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
         <v>553</v>
       </c>
       <c r="D456" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E456" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F456" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="H456" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
         <v>10</v>
       </c>
       <c r="D457" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E457" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F457" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="H457" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
         <v>17</v>
       </c>
       <c r="D458" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E458" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F458" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="H458" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
         <v>21</v>
       </c>
       <c r="D459" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E459" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F459" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="H459" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
         <v>26</v>
       </c>
       <c r="D460" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E460" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="H460" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
         <v>31</v>
       </c>
       <c r="D461" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E461" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="H461" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
         <v>35</v>
       </c>
       <c r="D462" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E462" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="H462" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
         <v>39</v>
       </c>
       <c r="D463" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E463" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="H463" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
         <v>44</v>
       </c>
       <c r="D464" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E464" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F464" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="H464" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
         <v>49</v>
       </c>
       <c r="D465" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E465" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F465" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="H465" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
         <v>53</v>
       </c>
       <c r="D466" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E466" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F466" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="H466" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
         <v>57</v>
       </c>
       <c r="D467" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E467" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F467" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="H467" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
         <v>61</v>
       </c>
       <c r="D468" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E468" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="H468" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
         <v>65</v>
       </c>
       <c r="D469" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E469" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F469" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="H469" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
         <v>70</v>
       </c>
       <c r="D470" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E470" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F470" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="H470" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
         <v>74</v>
       </c>
       <c r="D471" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E471" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="H471" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
         <v>78</v>
       </c>
       <c r="D472" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E472" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F472" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="H472" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
         <v>82</v>
       </c>
       <c r="D473" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E473" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="H473" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
         <v>87</v>
       </c>
       <c r="D474" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E474" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F474" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="H474" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
         <v>91</v>
       </c>
       <c r="D475" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E475" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F475" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="H475" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
         <v>96</v>
       </c>
       <c r="D476" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E476" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F476" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="H476" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
         <v>100</v>
       </c>
       <c r="D477" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E477" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F477" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="H477" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
         <v>104</v>
       </c>
       <c r="D478" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E478" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F478" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="H478" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
         <v>108</v>
       </c>
       <c r="D479" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E479" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F479" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="H479" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
         <v>113</v>
       </c>
       <c r="D480" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E480" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F480" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="H480" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
         <v>117</v>
       </c>
       <c r="D481" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E481" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F481" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="H481" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
         <v>121</v>
       </c>
       <c r="D482" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E482" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F482" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="H482" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
         <v>125</v>
       </c>
       <c r="D483" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E483" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F483" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="H483" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
         <v>10</v>
       </c>
       <c r="D484" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E484" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F484" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="H484" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>17</v>
       </c>
       <c r="D485" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E485" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F485" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="H485" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>21</v>
       </c>
       <c r="D486" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E486" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="H486" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
         <v>26</v>
       </c>
       <c r="D487" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E487" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F487" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="H487" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
         <v>31</v>
       </c>
       <c r="D488" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="E488" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="F488" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="H488" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
         <v>10</v>
       </c>
       <c r="D489" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="E489" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="F489" t="s">
         <v>940</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="H489" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
         <v>17</v>
       </c>
       <c r="D490" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="E490" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="F490" t="s">
         <v>940</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="H490" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
         <v>21</v>
       </c>
       <c r="D491" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="E491" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="F491" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="H491" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
         <v>26</v>
       </c>
       <c r="D492" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="E492" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="F492" t="s">
         <v>940</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="H492" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
         <v>31</v>
       </c>
       <c r="D493" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="E493" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="F493" t="s">
         <v>940</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="H493" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
         <v>35</v>
       </c>
       <c r="D494" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="E494" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="F494" t="s">
         <v>40</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="H494" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
         <v>39</v>
       </c>
       <c r="D495" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="E495" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="F495" t="s">
         <v>66</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="H495" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>44</v>
       </c>
       <c r="D496" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="E496" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="F496" t="s">
         <v>45</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="H496" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
         <v>49</v>
       </c>
       <c r="D497" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="E497" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="F497" t="s">
         <v>27</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="H497" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
         <v>10</v>
       </c>
       <c r="D498" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="E498" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="F498" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="H498" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
         <v>17</v>
       </c>
       <c r="D499" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="E499" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="F499" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="H499" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
         <v>21</v>
       </c>
       <c r="D500" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="E500" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="F500" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="H500" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
         <v>10</v>
       </c>
       <c r="D501" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="E501" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="H501" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
         <v>17</v>
       </c>
       <c r="D502" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="E502" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="F502" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="H502" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
         <v>21</v>
       </c>
       <c r="D503" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="E503" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="F503" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="H503" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
         <v>26</v>
       </c>
       <c r="D504" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="E504" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="F504" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="H504" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
         <v>31</v>
       </c>
       <c r="D505" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="E505" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="F505" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="H505" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
         <v>35</v>
       </c>
       <c r="D506" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="E506" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="F506" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="H506" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
         <v>10</v>
       </c>
       <c r="D507" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E507" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F507" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="H507" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
         <v>17</v>
       </c>
       <c r="D508" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E508" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F508" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="H508" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
         <v>21</v>
       </c>
       <c r="D509" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E509" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F509" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="H509" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
         <v>26</v>
       </c>
       <c r="D510" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E510" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F510" t="s">
         <v>13</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="H510" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
         <v>31</v>
       </c>
       <c r="D511" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E511" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F511" t="s">
         <v>22</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="H511" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
         <v>35</v>
       </c>
       <c r="D512" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E512" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F512" t="s">
         <v>27</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="H512" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
         <v>39</v>
       </c>
       <c r="D513" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E513" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F513" t="s">
         <v>22</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="H513" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
         <v>44</v>
       </c>
       <c r="D514" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E514" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F514" t="s">
         <v>27</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="H514" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
         <v>49</v>
       </c>
       <c r="D515" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E515" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F515" t="s">
         <v>22</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="H515" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
         <v>53</v>
       </c>
       <c r="D516" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E516" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F516" t="s">
         <v>40</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="H516" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
         <v>57</v>
       </c>
       <c r="D517" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E517" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F517" t="s">
         <v>22</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="H517" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
         <v>61</v>
       </c>
       <c r="D518" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E518" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F518" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="H518" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
         <v>65</v>
       </c>
       <c r="D519" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E519" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F519" t="s">
         <v>894</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="H519" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
         <v>70</v>
       </c>
       <c r="D520" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E520" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F520" t="s">
         <v>13</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="H520" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
         <v>74</v>
       </c>
       <c r="D521" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E521" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F521" t="s">
         <v>40</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="H521" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
         <v>78</v>
       </c>
       <c r="D522" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E522" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F522" t="s">
         <v>22</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="H522" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
         <v>82</v>
       </c>
       <c r="D523" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E523" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F523" t="s">
         <v>13</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="H523" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
         <v>87</v>
       </c>
       <c r="D524" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E524" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F524" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="H524" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
         <v>91</v>
       </c>
       <c r="D525" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E525" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F525" t="s">
         <v>13</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="H525" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
         <v>96</v>
       </c>
       <c r="D526" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E526" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F526" t="s">
         <v>40</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="H526" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
         <v>100</v>
       </c>
       <c r="D527" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E527" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F527" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="H527" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
         <v>104</v>
       </c>
       <c r="D528" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E528" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="F528" t="s">
         <v>40</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="H528" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>