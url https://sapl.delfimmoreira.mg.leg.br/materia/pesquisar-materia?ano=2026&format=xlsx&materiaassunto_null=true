--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -10,167 +10,1680 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1124" uniqueCount="526">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2113</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Ind</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO</t>
+  </si>
+  <si>
+    <t>Thiago Siqueira Marques</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2113/indicacao_no_001-2026_thiago_-_reparo_rede_esgoto_e_capina-_poliesportivo.pdf</t>
+  </si>
+  <si>
+    <t>que sejam tomadas providências urgentes para manutenção e reparo da rede de esgoto, bem como limpeza e capina da área, em local próximo ao Poliesportivo deste município.</t>
+  </si>
+  <si>
+    <t>2114</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Héder Alexandre Ribeiro Caminha</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2114/indicacao_no_002-2025_heder_-_agente_de_saude_na_vargem.pdf</t>
+  </si>
+  <si>
+    <t>a contratação de um Agente de Saúde para o setor da Vargem</t>
+  </si>
+  <si>
+    <t>2115</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2115/indicacao_no_003-2026_thiago_-_regularizacao_numeracao_de_rua.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Sr. Prefeito e à Secretaria de Obras e Serviços Urbanos, que sejam regularizadas as numerações das residências da Rua Maria Honorata, rua do ex-vereador Robinho.</t>
+  </si>
+  <si>
+    <t>2116</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2116/indicacao_no_004-2026_thiago_-_manutencao_estrada_da_peixe.pdf</t>
+  </si>
+  <si>
+    <t>que sejam adotadas as providências necessárias para a realização de manutenção e posterior cascalhamento na estrada da Peixe, considerando o estado precário em que a via atualmente se encontra.</t>
+  </si>
+  <si>
+    <t>2117</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2117/indicacao_no_005-2026_thiago_-_pontos_onibus_bairros_rurais.pdf</t>
+  </si>
+  <si>
+    <t>que sejam realizadas as manutenções dos pontos de ônibus já existentes e a instalação de novos pontos de ônibus nos bairros rurais do município, considerando a real necessidade da população local, especialmente de estudantes que utilizam o transporte público diariamente.</t>
+  </si>
+  <si>
+    <t>2118</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2118/indicacao_no_006-2026_thiago_-_manutencao_estrada_santa_cruz.pdf</t>
+  </si>
+  <si>
+    <t>que sejam adotadas as providências necessárias para a realização de manutenção na Estrada da Santa Cruz, incluindo a roçada nas extremidades da via e o posterior cascalhamento de todo o trecho.</t>
+  </si>
+  <si>
+    <t>2119</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Reinaldo Sávio Ribeiro, Thiago Siqueira Marques</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2119/indicacao_no_007-2026_thiago_-_manutencao_estrada_sao_bernardo_sertao_pequeno.pdf</t>
+  </si>
+  <si>
+    <t>que sejam adotadas as providências necessárias para a realização de manutenção na estrada que liga o Bairro São Bernardo ao Bairro do Sertão Pequeno.</t>
+  </si>
+  <si>
+    <t>2120</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2120/indicacao_no_008-2026_thiago_-_manutencao_praca_bigua.pdf</t>
+  </si>
+  <si>
+    <t>que sejam adotadas as providências para a realização de manutenção na praça do Bairro do Biguá, incluindo a roçada, pintura e as demais manutenções necessárias para a adequada conservação do espaço.</t>
+  </si>
+  <si>
+    <t>2121</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Héder Alexandre Ribeiro Caminha, Mateus de Carvalho Ribeiro, Stella Cristina Cortez</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2121/indicacao_no_009-2026_stella_-_rio_comprido.pdf</t>
+  </si>
+  <si>
+    <t>que sejam realizadas manutenções e intervenções adequadas e completas na estrada rural do Bairro Rio Comprido, com especial atenção à limpeza, reparo, desobstrução e recuperação dos bueiros.</t>
+  </si>
+  <si>
+    <t>2122</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Stella Cristina Cortez</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2122/indicacao_no_10-2026_stella__-lombada_agua_limpa.pdf</t>
+  </si>
+  <si>
+    <t>, a realização dos seguintes serviços no Bairro Água Limpa:_x000D_
+ Pintura das lombadas existentes no bairro;_x000D_
+Manutenção das seguintes lombadas:_x000D_
+•	Lombada localizada próxima ao Depósito São Miguel;_x000D_
+•	Lombada localizada próxima à antiga padaria.</t>
+  </si>
+  <si>
+    <t>2123</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Jucemar Paulo dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2123/indicacao_no_11-2026_jucemar_parquinho_santa_luzia.pdf</t>
+  </si>
+  <si>
+    <t>que realizem com a máxima urgência, os reparos e a reorganização do parquinho de madeira instalado no Bairro Santa Luzia, conforme se verifica nas fotos anexas.</t>
+  </si>
+  <si>
+    <t>2124</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Sebastião dos Santos Fortes Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2124/indicacao_no_12-2026_sebastiao__-ponto_de_onibus_vila_rica.pdf</t>
+  </si>
+  <si>
+    <t>que sejam adotadas, com a máxima urgência, as providências a instalação de um ponto de ônibus no bairro Barreirinho, próximo à igreja.</t>
+  </si>
+  <si>
+    <t>2125</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Héder Alexandre Ribeiro Caminha, Mateus de Carvalho Ribeiro, Thiago Siqueira Marques</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2125/indicacao_no_13-2026_heder__-_conserva.pdf</t>
+  </si>
+  <si>
+    <t>, a retomada do serviço do “Conserva” nos bairros rurais do município, salientando a urgência ao Bairro São Bernardo.</t>
+  </si>
+  <si>
+    <t>2126</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Héder Alexandre Ribeiro Caminha, Mateus de Carvalho Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2126/indicacao_no_14-2026_heder__-_mateus__-__estrada_rural.pdf</t>
+  </si>
+  <si>
+    <t>, a manutenção da estrada que interliga o bairro Lopes ao bairro do Taquaral</t>
+  </si>
+  <si>
+    <t>2127</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2127/indicacao_no_15-2026_heder__-_mateus__-__estrada_rural_rosario.pdf</t>
+  </si>
+  <si>
+    <t>a manutenção na estrada do Bairro do Rosário, bem como a conclusão dos serviços de roçada em toda a extensão do bairro.</t>
+  </si>
+  <si>
+    <t>2128</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2128/indicacao_no_16-2026_heder__-_mateus__-__estrada_rural_rosario.pdf</t>
+  </si>
+  <si>
+    <t>A realização de um estudo técnico detalhado para melhoria da captação e do sistema de abastecimento de água do Bairro do Rosário, bem como a adoção das providências necessárias para garantir qualidade, regularidade e segurança no fornecimento.</t>
+  </si>
+  <si>
+    <t>2129</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2129/indicacao_no_17-2026_heder__-_mateus__-__estrada_rural_rosario_sitio_serra_dourada.pdf</t>
+  </si>
+  <si>
+    <t>a realização de manutenção na estrada que dá acesso ao Sítio Serra Dourada no bairro do Rosário.</t>
+  </si>
+  <si>
+    <t>2130</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2130/indicacao_no_18-2026_heder__-_mateus__-__estrada_rural_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>manutenção urgente no calçamento do Bairro do Monteiro.</t>
+  </si>
+  <si>
+    <t>2132</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2132/indicacao_no_19-2026_heder__-_mateus__-__captacao_bairro_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>a adoção de providências para melhorar a captação, o armazenamento e a distribuição de água no Bairro do Monteiro.</t>
+  </si>
+  <si>
+    <t>2133</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2133/indicacao_no_20-2026_heder__-_mateus__-__manilhamento__bairro_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>construção de caixa coletora tipo “boca de lobo” no manilhamento recentemente executado no Bairro do Monteiro, conforme demonstra a foto em anexo.</t>
+  </si>
+  <si>
+    <t>2136</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2136/indicacao_no_21-2026_heder__-_mateus__-__melhoria_estrada_sao_bernardo.pdf</t>
+  </si>
+  <si>
+    <t>a realização de melhorias na estrada do Bairro São Bernardo, com a execução de serviços de tapa-buracos, roçada e manutenção geral da via.</t>
+  </si>
+  <si>
+    <t>2137</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Mateus de Carvalho Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2137/indicacao_no_22-2026__mateus__-__cursos_turismo.pdf</t>
+  </si>
+  <si>
+    <t>a oferta de cursos de capacitação profissional voltados à qualificação da mão de obra local, com foco na melhoria dos serviços turísticos prestados no município.</t>
+  </si>
+  <si>
+    <t>2138</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2138/indicacao_no_23-2026__stella_-__posto_saude_rio_claro_tomadas.pdf</t>
+  </si>
+  <si>
+    <t>a instalação de novas tomadas no posto de saúde do bairro Rio Claro, para assegurar o adequado funcionamento dos equipamentos utilizados nos atendimentos e nas rotinas da unidade.</t>
+  </si>
+  <si>
+    <t>2139</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2139/indicacao_no_24-2026__stella_-_mateus_-_heder_-__defesa_civil_informativos.pdf</t>
+  </si>
+  <si>
+    <t>a melhoria da comunicação da Prefeitura com a população acerca da atuação da Defesa Civil, especialmente no que se refere aos canais oficiais de atendimento, formas de acionamento e tipos de ocorrências que são de sua competência.</t>
+  </si>
+  <si>
+    <t>2140</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2140/indicacao_no_25-2026_thiago__-_recapeamento_tancredo_neves.pdf</t>
+  </si>
+  <si>
+    <t>a realização de recapeamento asfáltico na Avenida do Encontro e na Avenida Presidente Tancredo Neves, considerando a importância estratégica e a intensa utilização dessas vias.</t>
+  </si>
+  <si>
+    <t>2141</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2141/indicacao_no_26-2026_thiago__-cascalhamento_agua_mantiqueira.pdf</t>
+  </si>
+  <si>
+    <t>o cascalhamento próximo ao barracão do “Senhor Toninho” da água mineral Mantiqueira, no bairro Água Limpa.</t>
+  </si>
+  <si>
+    <t>2142</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Héder Alexandre Ribeiro Caminha, Thiago Siqueira Marques</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2142/indicacao_no_27-2026_thiago__-cascalhamento__rua_goncalves_de_faria.pdf</t>
+  </si>
+  <si>
+    <t>a realização de manutenção dos bloquetes na Rua Henrique Gonçalves de Faria, com atenção especial ao trecho situado em frente à residência da Professora Beth.</t>
+  </si>
+  <si>
+    <t>2143</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>que seja  realizado a manutenção na Estrada do bairro Boa Vista, iniciando da “Peixe” e  finalizando na BR-459, com serviços de cascalhamento, roçada das margens da estrada e tapa-buracos, visando melhorar as condições de trafegabilidade no local.</t>
+  </si>
+  <si>
+    <t>2144</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2144/indicacao_no_29-2026_thiago__-cascalhamento_divisa.pdf</t>
+  </si>
+  <si>
+    <t>2145</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Héder Alexandre Ribeiro Caminha, Mateus de Carvalho Ribeiro, Sebastião dos Santos Fortes Vieira, Thiago Siqueira Marques</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2145/indicacao_no_30-2026_heder__-_rocada_rua_marcinho.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada roçada e limpeza na Rua do “Marcinho”, tendo em vista a necessidade de manutenção e conservação do local.</t>
+  </si>
+  <si>
+    <t>2146</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2146/indicacao_no_31-2026_sebastiao__-_rotatoria_nilsinho.pdf</t>
+  </si>
+  <si>
+    <t>estudo e providências para melhoria do trânsito na via localizada em frente à Ótica, nas proximidades do Mercado do “Nilsinho”.</t>
+  </si>
+  <si>
+    <t>2147</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2147/indicacao_no_32-2026_sebastiao__-_areia_espaco_cica_para_pratica_de_esportes.pdf</t>
+  </si>
+  <si>
+    <t>a colocação de mais areia no espaço de esporte da CICA, a fim de melhorar as condições do espaço destinado à prática esportiva.</t>
+  </si>
+  <si>
+    <t>2148</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2148/indicacao_no_33-2026_heder__-_mateus__-__melhoria_estrada_sao_bernardo.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada a manutenção na Estrada São Bernardo, tendo em vista as condições precárias em que a mesma se encontra.</t>
+  </si>
+  <si>
+    <t>2149</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>José Carlos Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2149/indicacao_no_34-2026_heder__-_jose_carlos_rodrigues__-__mauntencao_estrada.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada a manutenção na estrada do bairro Água Limpa, Alto do Chora, sentido Barba de Bode e Estiva, com atenção principal em trechos na estrada do Barreirinho.</t>
+  </si>
+  <si>
+    <t>2150</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>José Carlos Rodrigues, Mateus de Carvalho Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2150/indicacao_no_35-2026__jose_carlos_rodrigues__-__mauntencao_bambuzeiro_fio_sao_bernardo.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada  a verificação e adoção de providências quanto a um bambuzeiro caído sobre a via e sobre fios no Bairro São Bernardo.</t>
+  </si>
+  <si>
+    <t>2151</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2151/indicacao_no_36-2026_sebastiao_dos_santos_fortes_vieira___-_criacao_de_lombada_fundacao_roge.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada  a instalação de uma lombada na bifurcação da Fundação ROGE, nas proximidades do “Bar do Carlos”, bem como a elevação da lombada já existente na via.</t>
+  </si>
+  <si>
+    <t>2152</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2152/indicacao_no_37-2026_thiago_-_limpeza_travessa_luiz_da_ponte.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada  a roçada e limpeza na calçada da Travessa Luiz da Ponte.</t>
+  </si>
+  <si>
+    <t>2153</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2153/indicacao_no_38-2026__mateus__-__manutencao_acesso_ao_santo_cruzeiro.pdf</t>
+  </si>
+  <si>
+    <t>a necessidade de realização de reparos e manutenção na estrada que dá acesso ao Santo Cruzeiro, no Bairro São Bernardo, especialmente no trecho compreendido logo após a ponte até o início do calçamento.</t>
+  </si>
+  <si>
+    <t>2154</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2154/indicacao_no_39-2026__mateus__-__manutencao_pintura_ponto_onibus.pdf</t>
+  </si>
+  <si>
+    <t>a necessidade de realização de pintura e manutenção do ponto de ônibus localizado no Bairro do Salto.</t>
+  </si>
+  <si>
+    <t>2155</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2155/indicacao_no_40-_2026__mateus__-__pintura_ponto_onibus.pdf</t>
+  </si>
+  <si>
+    <t>que estude a viabilidade de inserir intervenções artísticas nos pontos de ônibus do município, por meio de pinturas com figuras culturais, paisagens locais, aves da região e outros elementos que representem a identidade de Delfim Moreira.</t>
+  </si>
+  <si>
+    <t>2156</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2156/indicacao_no_41-2026__mateus__-__manutencao_em_frente_igreja_barra.pdf</t>
+  </si>
+  <si>
+    <t>a realização de manutenção do calçamento localizado em frente à igreja do Distrito da Barra, atendendo a uma demanda antiga da comunidade local.</t>
+  </si>
+  <si>
+    <t>2157</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2157/indicacao_no_42-2026__mateus__-_torneios_escolares.pdf</t>
+  </si>
+  <si>
+    <t>que estude e implemente ações voltadas ao incentivo à prática do xadrez nas escolas da rede municipal de ensino, por meio da inclusão da atividade em projetos pedagógicos, oficinas extracurriculares, torneios escolares e capacitação de professores.</t>
+  </si>
+  <si>
+    <t>2158</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2158/indicacao_no_43-2026_heder____-__manutencao_bueiro_casa_harley.pdf</t>
+  </si>
+  <si>
+    <t>a manutenção de bueiro localizado nas proximidades da residência do Sr. Harley, tendo em vista que o mesmo se encontra entupido, causando diversos transtornos aos munícipes da localidade.</t>
+  </si>
+  <si>
+    <t>2159</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>manutenção da via pública localizada na subida da Santa Cruz, nas proximidades da residência do Sr. Wânio, tendo em vista que trechos da referida rua estão apresentando afundamento.</t>
+  </si>
+  <si>
+    <t>2160</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2160/indicacao_no_45-2026_heder____-_heder_-__manutencao_rua_marcinho.pdf</t>
+  </si>
+  <si>
+    <t>limpeza da via pública conhecida como Rua do Marcinho, tendo em vista que, após a realização de roçada, houve grande acúmulo de barro e restos de vegetação no local.</t>
+  </si>
+  <si>
+    <t>2161</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2161/indicacao_no_46-2026__jucemar__-_manutencao_rua_barreira.pdf</t>
+  </si>
+  <si>
+    <t>a manutenção de rua no bairro da Barreira, de frente à casa do Rogério, até a casa da Célia.</t>
+  </si>
+  <si>
+    <t>2199</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Antônio Luciano da Silva, Reinaldo Sávio Ribeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2199/indicacao_47.pdf</t>
+  </si>
+  <si>
+    <t>a instalação de um ponto de ônibus no bairro Sertão Pequeno de baixo.</t>
+  </si>
+  <si>
+    <t>2200</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2200/indicacao_48.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada a roçada, limpeza e manutenção do calçamento no bairro Caquende.</t>
+  </si>
+  <si>
+    <t>2201</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2201/indicacao_49.pdf</t>
+  </si>
+  <si>
+    <t>providências quanto a limpeza no cemitério municipal</t>
+  </si>
+  <si>
+    <t>2202</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2202/indicacao_50.pdf</t>
+  </si>
+  <si>
+    <t>que seja avaliada a possibilidade de realização de reuniões no início de cada ano com representantes das igrejas, associações e demais entidades do município.</t>
+  </si>
+  <si>
+    <t>2203</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>Antônio Luciano da Silva, Héder Alexandre Ribeiro Caminha, José Carlos Rodrigues, Jucemar Paulo dos Santos, Mateus de Carvalho Ribeiro, Reinaldo Sávio Ribeiro, Sebastião dos Santos Fortes Vieira, Stella Cristina Cortez, Thiago Siqueira Marques</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2203/indicacao_51.pdf</t>
+  </si>
+  <si>
+    <t>a necessidade urgente de instalação de abrigos cobertos nos pontos de embarque do transporte escolar localizados em todos os bairros e comunidades rurais deste município.</t>
+  </si>
+  <si>
+    <t>2204</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2204/indicacao_52.pdf</t>
+  </si>
+  <si>
+    <t>providências quanto a limpeza da rua Clementino Batista da Cunha, próximo ao bar do Carlos.</t>
+  </si>
+  <si>
+    <t>2205</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2205/indicacao_53.pdf</t>
+  </si>
+  <si>
+    <t>a manutenção no calçamento da rua São Benedito.</t>
+  </si>
+  <si>
+    <t>2206</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Matéria arquivada</t>
+  </si>
+  <si>
+    <t>2207</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2207/indicacao_55.pdf</t>
+  </si>
+  <si>
+    <t>que sejam realizadas obras de manutenção e reparo na Rua Laudelino Marcondes Ribeiro, especialmente no trecho onde há dano no calçamento e na estrutura da boca de lobo (bueiro), conforme demonstrado na imagem anexa.</t>
+  </si>
+  <si>
+    <t>2208</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2208/indicacao_56.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada a substituição da lixeira localizada no bairro do Brumado.</t>
+  </si>
+  <si>
+    <t>2209</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Héder Alexandre Ribeiro Caminha, Sebastião dos Santos Fortes Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2209/indicacao_57.pdf</t>
+  </si>
+  <si>
+    <t>que seja avaliada a possibilidade de implantação de estacionamento em sentido único na via localizada em frente à Microlan.</t>
+  </si>
+  <si>
+    <t>2210</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2210/indicacao_58.pdf</t>
+  </si>
+  <si>
+    <t>que sejam realizadas obras de manutenção e melhorias na estrada do Bairro dos Perus, em razão da precariedade das condições atuais da via.</t>
+  </si>
+  <si>
+    <t>2211</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2211/indicacao_59.pdf</t>
+  </si>
+  <si>
+    <t>que sejam tomadas providências urgentes para solucionar o problema de esgoto a céu aberto nas proximidades do Poliesportivo Municipal, bem como seja realizada a manutenção de um bueiro que se encontra sem tampa na mesma região.</t>
+  </si>
+  <si>
+    <t>2212</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2212/indicacao_60.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada a instalação de placas de identificação nas ruas devidamente nomeadas do Bairro da Barreira.</t>
+  </si>
+  <si>
+    <t>2213</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2213/indicacao_61.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada a manutenção de um buraco localizado nas proximidades do Bar do Sérgio.</t>
+  </si>
+  <si>
+    <t>2214</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2214/indicacao_62.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada a construção e instalação de bancos de madeira no campo do Bairro Rio Claro.</t>
+  </si>
+  <si>
+    <t>2215</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>Héder Alexandre Ribeiro Caminha, José Carlos Rodrigues, Sebastião dos Santos Fortes Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2215/indicacao_63.pdf</t>
+  </si>
+  <si>
+    <t>que seja dada a devida atenção aos banheiros da quadra localizada próxima ao campo central da cidade, garantindo que estejam devidamente abertos, em condições adequadas de uso e higienizados durante a realização dos jogos e campeonatos.</t>
+  </si>
+  <si>
+    <t>2216</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2216/indicacao_64.pdf</t>
+  </si>
+  <si>
+    <t>que sejam realizadas melhorias na Rua São Benedito, especialmente no trecho localizado a partir do número 132, considerando as atuais condições da via e a necessidade de manutenção e limpeza adequadas.</t>
+  </si>
+  <si>
+    <t>2217</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2217/indicacao_65.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada a manutenção da estrada Água Limpa/Biguá, conhecida como Estrada de Dentro.</t>
+  </si>
+  <si>
+    <t>2218</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>2219</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2219/indicacao_67.pdf</t>
+  </si>
+  <si>
+    <t>que sejam adotadas, em caráter de urgência, as medidas concretas para a preservação, conservação e definição de destinação do Casarão da Dona Marina, bem tombado pelo patrimônio histórico.</t>
+  </si>
+  <si>
+    <t>2220</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2220/indicacao_68.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada com a máxima urgência, a devida manutenção e recuperação da ponte localizada no Pontilhão do bairro São Bernardo, importante acesso aos bairros Góes, Sertão Pequeno, Pitangal e adjacentes.</t>
+  </si>
+  <si>
+    <t>2221</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2221/indicacao_69.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada a construção de um muro de contenção e embelezamento na curva próxima à Prefeitura Municipal, com a devida urbanização do espaço, incluindo paisagismo e plantio de flores.</t>
+  </si>
+  <si>
+    <t>2222</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2222/indicacao_70.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizado a padronização das lixeiras em todo o município, abrangendo tanto a zona urbana quanto a zona rural, com a devida substituição e adequação das estruturas atualmente existentes.</t>
+  </si>
+  <si>
+    <t>2223</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2223/indicacao_71.pdf</t>
+  </si>
+  <si>
+    <t>que seja providenciado a fixação de cartazes informativos sobre atendimento preferencial nas recepções e nos setores de triagem das unidades de saúde do município.</t>
+  </si>
+  <si>
+    <t>2162</t>
+  </si>
+  <si>
+    <t>Req</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2162/requerimento_no_001-2026_-_saude_lei_fibromialgia.pdf</t>
+  </si>
+  <si>
+    <t>requerer informações detalhadas acerca da divulgação e da efetiva aplicação da Lei Ordinária nº 1.633, de 24 de outubro de 2025, que “Dispõe sobre o atendimento prioritário aos pacientes com doença renal crônica em tratamento de hemodiálise e aos pacientes com fibromialgia nos estabelecimentos públicos e privados do Município de Delfim Moreira-MG e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2163</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2163/requerimento_no_002-2026_-_processo_seletivo_agente_saude.pdf</t>
+  </si>
+  <si>
+    <t>informações apresentada por munícipe e com fundamento no dever constitucional e legal de fiscalização do Poder Legislativo, requerer esclarecimentos formais acerca do processo seletivo para o cargo de Agente Comunitário de Saúde, especialmente quanto aos pontos abaixo elencados:_x000D_
+•	A ausência de banca organizadora externa ;_x000D_
+•	A atribuição à comissão interna das funções de elaboração, organização, acompanhamento e fiscalização do processo seletivo;_x000D_
+•	A ausência de identificação do responsável pela elaboração da prova, e de comprovação de sua qualificação técnica;_x000D_
+•	A falta de informações oficiais sobre  impressão, sigilo, guarda e transporte das provas;_x000D_
+•	A utilização de envelopes aparentemente inadequados para o acondicionamento das provas no momento da aplicação do exame;_x000D_
+•	A alteração da data da prova, inicialmente prevista para 30/11, posteriormente remarcada para 07/12, com comunicação realizada apenas em 26/11, sem justificativa formal;_x000D_
+•	Etiquetas com nomes sobre as mesas, sem cri</t>
+  </si>
+  <si>
+    <t>2164</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2164/requerimento_no_003-2026_-_construcao_muro_creche.pdf</t>
+  </si>
+  <si>
+    <t>solicitar que sejam prestadas informações detalhadas a respeito da construção do muro de arrimo da Creche Municipal, obra esta fundamental para a segurança e salvaguarda das crianças, servidores e demais usuários da unidade.</t>
+  </si>
+  <si>
+    <t>2165</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2165/requerimento_no_004-2026_-_entrega_uniformes.pdf</t>
+  </si>
+  <si>
+    <t>solicitar que sejam prestadas informações acerca do cronograma de entrega dos uniformes escolares e dos materiais didáticos referentes ao ano letivo de 2026.</t>
+  </si>
+  <si>
+    <t>2166</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2166/requerimento_no_005-2026_-_cx_agua_bairro_rosario.pdf</t>
+  </si>
+  <si>
+    <t>solicitar informações detalhadas acerca da instalação da caixa d’água no Bairro do Rosário.</t>
+  </si>
+  <si>
+    <t>2167</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2167/requerimento_no_006-2026_-_politica_animais.pdf</t>
+  </si>
+  <si>
+    <t>informações detalhadas acerca do planejamento de implementação da política municipal de proteção animal no âmbito deste Município, especialmente no que se refere às ações estruturadas para manejo populacional de cães e gatos, campanhas educativas, identificação e registro de animais, bem como estrutura administrativa responsável pela execução dessas medidas.</t>
+  </si>
+  <si>
+    <t>2168</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2168/requerimento_no_007-2026_-_bairro_monteiro.pdf</t>
+  </si>
+  <si>
+    <t>solicitar que encaminhe a esta Casa Legislativa informações detalhadas acerca da existência de planejamento, estudo técnico ou projeto visando à criação de uma área pública de lazer destinada às crianças, adolescentes e famílias do Bairro do Monteiro.</t>
+  </si>
+  <si>
+    <t>2169</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2169/requerimento_no_008-2026_-_mateus_-_heder_-_defesa_civil.pdf</t>
+  </si>
+  <si>
+    <t>solicitar vêm, respeitosamente, requerer as seguintes informações ao Poder Executivo Municipal:_x000D_
+ Sobre a atuação da Defesa Civil no município:_x000D_
+•	Quais ações vêm sendo desenvolvidas pela Defesa Civil no município de Delfim Moreira nos últimos 12 meses?_x000D_
+•	Existe plano municipal de contingência atualizado? Em caso positivo, requer-se o envio de cópia._x000D_
+Sobre a composição da equipe:_x000D_
+•	Quais são os integrantes atualmente nomeados que compõem a Defesa Civil Municipal?_x000D_
+•	Encaminhar cópia das respectivas portarias de nomeação e discriminação das funções exercidas por cada membro._x000D_
+ Sobre as áreas de risco:_x000D_
+•	Que sejam anexados documentos, relatórios ou mapas contendo a identificação das áreas classificadas como áreas de risco no município._x000D_
+•	Quais medidas preventivas vêm sendo adotadas para evitar deslizamentos, enchentes, alagamentos ou quaisquer outras situações adversas?_x000D_
+ Sobre o uso do veículo da Defesa Civil:_x000D_
+•	O veículo destinado à Defesa Civil está sendo utilizado exclusivamente para as f</t>
+  </si>
+  <si>
+    <t>2170</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2170/requerimento_no_009-2026_-_stella_-_codigo_de_posturas.pdf</t>
+  </si>
+  <si>
+    <t>para que seja promovido estudo técnico e jurídico visando à atualização do Código de Posturas do Município, considerando a notória desatualização de diversos artigos frente à realidade social, econômica e urbana atual.</t>
+  </si>
+  <si>
+    <t>2171</t>
+  </si>
+  <si>
+    <t>Antônio Luciano da Silva, Héder Alexandre Ribeiro Caminha, Thiago Siqueira Marques</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2171/requerimento_no_010-2026_c_saude_-_pec_falta_lancamento.pdf</t>
+  </si>
+  <si>
+    <t>requerer informações detalhadas acerca dos motivos pelos quais o sistema Prontuário Eletrônico do Cidadão (PEC), vinculado à estratégia do e-SUS Atenção Primária, do Ministério da Saúde, encontra-se inoperante há mais de 10 (dez) dias nas unidades de saúde do Município.</t>
+  </si>
+  <si>
+    <t>2172</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2172/requerimento_no_011-2026_-_stella_-_compa-joelma.pdf</t>
+  </si>
+  <si>
+    <t>solicitar, respeitosamente, providências quanto ao cumprimento da Lei Municipal que institui o Conselho Municipal de Proteção dos Animais – COMPA</t>
+  </si>
+  <si>
+    <t>2173</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2173/requerimento_no_012-2026_-_thiago_-_vale_alimentacao-_pref.pdf</t>
+  </si>
+  <si>
+    <t>solicitar ao  Poder Executivo Municipal para que preste informações e providências acerca do cumprimento do disposto no Art. 8º da Lei Ordinária nº 1.480/2022.</t>
+  </si>
+  <si>
+    <t>2174</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2174/requerimento_no_013-2026_-_mateus_-_solciita_prestacao_de_contas_carnaval.pdf</t>
+  </si>
+  <si>
+    <t>solicitar, respeitosamente, a prestação de contas no que se refere aos gastos realizados com a realização do Carnaval deste ano no município._x000D_
+	Solicita-se que sejam encaminhadas as seguintes informações:_x000D_
+•	Valor total gasto com a realização do evento;_x000D_
+•	Relação das contratações realizadas, incluindo shows, estruturas, serviços e demais despesas;_x000D_
+•	Cópia dos contratos firmados, notas fiscais e processos administrativos correspondentes;_x000D_
+•	Informações sobre eventuais parcerias, patrocínios ou repasses recebidos para a realização do evento.</t>
+  </si>
+  <si>
+    <t>2175</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2175/requerimento_no_014-2026_-_heder-_posto_saude.pdf</t>
+  </si>
+  <si>
+    <t>que sejam prestadas as seguintes informações acerca das obras de reforma dos Postos de Saúde do Município:_x000D_
+•	Conforme informado pelo Senhor Secretário durante a última reunião da Comissão de Saúde desta Casa Legislativa, houve a necessidade de convocação da segunda empresa classificada no processo licitatório referente às obras de reforma dos postos de saúde. Diante disso, solicita-se informar se a referida empresa já foi devidamente convocada para dar continuidade às obras._x000D_
+_x000D_
+•	Caso ainda não tenha ocorrido a convocação, solicita-se informar qual a previsão para o retorno das obras atualmente paralisadas._x000D_
+_x000D_
+_x000D_
+•	Solicita-se, ainda, informar se existe cronograma atualizado para a retomada e conclusão das reformas dos postos de saúde em cada bairro do município, encaminhando, se possível, cópia do referido cronograma.</t>
+  </si>
+  <si>
+    <t>2176</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2176/requerimento_no_015-2026_-_mateus_-_solciita_prestacao_de_contas_festa_marmelo.pdf</t>
+  </si>
+  <si>
+    <t>solicitar, respeitosamente, a prestação de contas  referente aos gastos realizados com a realização da “Festa do Marmelo”  deste ano no município._x000D_
+	Solicita-se que sejam encaminhadas as seguintes informações:_x000D_
+•	Valor total gasto com a realização do evento;_x000D_
+•	Relação das contratações realizadas, estruturas, serviços e demais despesas;_x000D_
+•	Cópia dos contratos firmados, notas fiscais e processos administrativos correspondentes;_x000D_
+•	Informações sobre eventuais parcerias, patrocínios ou repasses recebidos para a realização do evento.</t>
+  </si>
+  <si>
+    <t>2177</t>
+  </si>
+  <si>
+    <t>Héder Alexandre Ribeiro Caminha, Jucemar Paulo dos Santos, Mateus de Carvalho Ribeiro, Sebastião dos Santos Fortes Vieira, Stella Cristina Cortez</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2177/requerimento_no_016-2026_-_mateus_-_solciita_prestacao_de_contas_grimpeiros.pdf</t>
+  </si>
+  <si>
+    <t>solicitar, respeitosamente, a prestação de contas detalhada referente aos gastos realizados na concessão de subvenção social conforme a Lei Municipal nº 1650/2026 da qual “Autoriza a concessão de subvenção social à Associação de Cultura, Arte e Artesania – Grimpeiros e dá outras providências"</t>
+  </si>
+  <si>
+    <t>2178</t>
+  </si>
+  <si>
+    <t>Antônio Luciano da Silva, Stella Cristina Cortez, Thiago Siqueira Marques</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2178/requerimento_no_017-2026_-_stella_-_quinquenio.pdf</t>
+  </si>
+  <si>
+    <t>o estudo e a possibilidade de revisão da contagem de tempo para fins de concessão do adicional por quinquênio, bem como a regularização do pagamento da referida vantagem funcional no período compreendido entre 28 de maio de 2020 e 31 de dezembro de 2021.</t>
+  </si>
+  <si>
+    <t>2179</t>
+  </si>
+  <si>
+    <t>Antônio Luciano da Silva, Héder Alexandre Ribeiro Caminha, Stella Cristina Cortez, Thiago Siqueira Marques</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2179/requerimento_no_018-2026_-_heder_-__stella_-_solucao_quanto_os_problemas_agua.pdf</t>
+  </si>
+  <si>
+    <t>informações à Secretaria Municipal de Saúde acerca das medidas adotadas diante do elevado índice de não conformidades apontadas em análises de água realizadas no município.</t>
+  </si>
+  <si>
+    <t>2180</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2180/requerimento_no_019-2026_-_mateus_praca_bairro_rio_claro.pdf</t>
+  </si>
+  <si>
+    <t>informações acerca da situação da praça localizada no bairro Rio Claro, bem como as providências que vêm sendo adotadas para sua recuperação e manutenção.</t>
+  </si>
+  <si>
+    <t>2181</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2181/requerimento_no_020-2026_-_mateus_endemia.pdf</t>
+  </si>
+  <si>
+    <t>informações quanto ao Incentivo Financeiro Adicional (IFA). É um importante instrumento de valorização dos Agentes Comunitários de Saúde (ACS) e dos Agentes de Combate às Endemias (ACE), profissionais essenciais para a execução das políticas públicas de atenção primária à saúde.</t>
+  </si>
+  <si>
+    <t>2182</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2182/requerimento_no_021-2026_-_mateus_-_heder_-_stella_-_solicita_reforco_ponte.pdf</t>
+  </si>
+  <si>
+    <t>,  esclarecimentos detalhados acerca da suspensão do procedimento licitatório destinado à contratação de empresa para execução dos serviços de reforço estrutural e construção da nova Ponte do Rio Tabuão.</t>
+  </si>
+  <si>
+    <t>2183</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2183/requerimento_no_022-2026_-_tonho_-_heder_-_stella_-_qualidade_agua_transparencia.pdf</t>
+  </si>
+  <si>
+    <t>solicitar, respeitosamente,  informações detalhadas acerca da transparência na divulgação dos resultados das análises da qualidade da água fornecida à população do município._x000D_
+Diante disso, requer-se:_x000D_
+•	Quais são os procedimentos adotados pela Prefeitura para a realização das análises da qualidade da água; _x000D_
+•	De que forma os resultados dessas análises são divulgados à população; _x000D_
+•	Se existe canal oficial e atualizado para consulta pública desses resultados; _x000D_
+•	Quais medidas estão sendo adotadas pelo Executivo diante dos resultados insatisfatórios recentemente identificados, especialmente nos casos de contaminação por Escherichia coli; _x000D_
+•	Se há plano de ação emergencial para correção e prevenção de novos casos.</t>
+  </si>
+  <si>
+    <t>2184</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2184/requerimento_no_023-2026_-_heder_-_manutencao_rua_sao_benedito.pdf</t>
+  </si>
+  <si>
+    <t>informações acerca da existência de projeto, planejamento ou previsão de manutenção ou substituição do calçamento da Rua São Benedito.Diante disso, requer-se:_x000D_
+Se há projeto elaborado para a recuperação ou substituição do calçamento da Rua São Benedito; _x000D_
+_x000D_
+Em caso positivo, qual o prazo previsto para execução da obra; _x000D_
+_x000D_
+Caso não haja projeto em andamento, se existe previsão para elaboração e inclusão da referida demanda no planejamento do Município.</t>
+  </si>
+  <si>
+    <t>2185</t>
+  </si>
+  <si>
+    <t>Mateus de Carvalho Ribeiro, Sebastião dos Santos Fortes Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2185/requerimento_no_024-2026_-_matheus__-.pdf</t>
+  </si>
+  <si>
+    <t>informações detalhadas acerca do cumprimento da Lei Federal nº 13.342/2016 no âmbito do Município de Delfim Moreira, especialmente no que se refere ao pagamento do adicional de insalubridade aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE).</t>
+  </si>
+  <si>
+    <t>2224</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2224/requerimento_25.pdf</t>
+  </si>
+  <si>
+    <t>solicitar, respeitosamente que sejam prestadas informações acerca da continuidade do calçamento no Bairro do Rosário, nas proximidades do Bar do Tarcísio.</t>
+  </si>
+  <si>
+    <t>2225</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2225/requerimento_26.pdf</t>
+  </si>
+  <si>
+    <t>que sejam prestadas informações acerca da manutenção dos banheiros públicos no bairro do Rio Claro        (banheiro da quadra do bairro e o banheiro público próximo à praça), a viabilidade de construção de um novo banheiro público na localidade, bem como sobre a manutenção e nivelamento do calçamento nas proximidades da igreja.</t>
+  </si>
+  <si>
+    <t>2226</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2226/requerimento_27.pdf</t>
+  </si>
+  <si>
+    <t>solicitar, respeitosamente, informações acerca do andamento dos processos de aquisição de materiais, especialmente bloquetes e meios-fios, destinados à execução das indicações oriundas das emendas impositivas do corrente ano.</t>
+  </si>
+  <si>
+    <t>2227</t>
+  </si>
+  <si>
+    <t>Antônio Luciano da Silva, Sebastião dos Santos Fortes Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2227/requerimento_28.pdf</t>
+  </si>
+  <si>
+    <t>solicitar, respeitosamente, informações acerca da existência de previsão para a manutenção da lombada elevada localizada no bairro do Salto.</t>
+  </si>
+  <si>
+    <t>2228</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2228/requerimento_29.pdf</t>
+  </si>
+  <si>
+    <t>.  solicitar, respeitosamente, informações acerca da existência de prazo para a conclusão das obras de calçamento no bairro da Estação.</t>
+  </si>
+  <si>
+    <t>2229</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2229/requerimento_30.pdf</t>
+  </si>
+  <si>
+    <t>solicitar, respeitosamente, informações acerca da existência de um planejamento para a coleta seletiva no município.</t>
+  </si>
+  <si>
+    <t>2230</t>
+  </si>
+  <si>
+    <t>informações acerca do cumprimento da solicitação contida na Emenda Impositiva Individual nº 05/2024, que prevê a instalação de um reservatório de água com capacidade de 15.000 litros para atender o Bairro da Barreira.</t>
+  </si>
+  <si>
+    <t>2231</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2231/requerimento_32.pdf</t>
+  </si>
+  <si>
+    <t>informações detalhadas acerca da situação das reformas, manutenções e revitalizações das praças públicas do município, abrangendo tanto as praças da zona urbana quanto da zona rural, com especial atenção às praças localizadas na região central da cidade, que atualmente se encontram em estado avançado de deterioração.</t>
+  </si>
+  <si>
+    <t>2232</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2232/requerimento_33.pdf</t>
+  </si>
+  <si>
+    <t>solicitar o envio de informações e documentos detalhados acerca do funcionamento do Conselho Municipal de Esportes, bem como esclarecimentos por parte da Secretaria Municipal de Turismo, Cultura, Esporte e Lazer e da Diretoria de Esportes quanto à atuação, organização e efetividade deste órgão.</t>
+  </si>
+  <si>
+    <t>2233</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2233/requerimento_34.pdf</t>
+  </si>
+  <si>
+    <t>solicitar informações acerca da existência de projeto formal para a revitalização da Praça Municipal em frente ao casarão da Dona Marina.</t>
+  </si>
+  <si>
+    <t>2234</t>
+  </si>
+  <si>
+    <t>solicitar informações detalhadas sobre ações, planejamento e execução relacionados ao Caminho Passos do Padre Léo, Memorial Padre Léo e estruturação turística do bairro Biguá</t>
+  </si>
+  <si>
     <t>2094</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO EXECUTIVO</t>
   </si>
   <si>
     <t>Poder Executivo - EXECT</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2094/pl_01.2026-_institui_a_subvencao_carnaval_2026_aedem.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2094/pl_01.2026-_institui_a_subvencao_carnaval_2026_aedem.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de subvenção social à Associação de Cultura, Arte e Artesania – Grimpeiros e dá outras providências".</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2095/pl_02.2026_-_compdec_corrigidapdfgear.com.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2095/pl_02.2026_-_compdec_corrigidapdfgear.com.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 10 da  Lei  1.453 de 28 de Abril de 2021 que Cria a Coordenadoria Municipal de Defesa Civil (COMPDEC) do Município de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2096/pl_03.2026_suplementacao_por_anulacaoe_superavitpdfgear.com.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2096/pl_03.2026_suplementacao_por_anulacaoe_superavitpdfgear.com.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares ao orçamento geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2097/pl_04.2026pdfgear.com.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2097/pl_04.2026pdfgear.com.pdf</t>
   </si>
   <si>
     <t>Altera o inciso IV, cria§ 4º e incisos do art. 12 da Lei Ordinária nº 1.631, de 22 de agosto de 2025, e dá outras providências.</t>
   </si>
   <si>
+    <t>2100</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2100/pl_05.2026_suplementacao_por_anulacao_e_superavit.pdf</t>
+  </si>
+  <si>
+    <t>2107</t>
+  </si>
+  <si>
+    <t>Edilberto Marques da Cruz</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2107/pl_06.2026_-_aumento_real_dos_servidores-corrigidopdfgear.com.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a majoração do vencimento dos servidores públicos municipais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2108</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2108/pl_07.2026_suplementacao_por_superavit.pdf</t>
+  </si>
+  <si>
+    <t>2110</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2110/pl_08.2026_nova_subvencao_araucaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a concessão de subvenção social à Associação Rural Ambiental Unida Conservacionista das Araucarias em Reservas Integradas e Amplas de Delfim Moreira – A.R.AU.C.A.R.I.A. e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2111</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2111/pl_09.2025-_doacao_de_ovos_de_pascoa_1.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a doar Ovos de Páscoa para os alunos da rede municipal de ensino e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2112</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2112/pl_10.2026-_institui_a_subvencao_aedem_pinhao_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a concessão de subvenção social à Associação Empresarial de Delfim Moreira e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2134</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2134/pl_11.2026-_institui_a_subvencao_centro_comunitario_rosario.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a concessão de subvenção social ao Centro Comunitário Rural do Rosário e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2135</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2135/pl_12.2026-_pl_fundo_animais.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação do Conselho Municipal de Proteção dos Animais - COMPA e do Fundo Municipal de Proteção dos Animais - FUNPAN e dá outras Providências”</t>
+  </si>
+  <si>
+    <t>2186</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2186/pl_13.2026-_pl_saude_pagamento_equipes.pdf</t>
+  </si>
+  <si>
+    <t>“Regulamenta o pagamento do incentivo adicional referente ao componente de qualidade na Atenção Primária à Saúde (APS) no Município de Delfim Moreira-MG, conforme estabelecido na Portaria nº 3.493, de 10 de abril de 2024, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2187</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2187/pl_14.2026-_isencao_taxa_avcb.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a isenção do Estado de Minas_x000D_
+Gerais do pagamento de taxas municipais no_x000D_
+âmbito do Município de Delfim Moreira, e dá_x000D_
+outras providências”</t>
+  </si>
+  <si>
+    <t>2188</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2188/pl_15.2026_suplementacao_por_anulacao_e_superavit_patrol.pdf</t>
+  </si>
+  <si>
+    <t>2189</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2189/pl_16.2026_suplementacao_por_anulacao_expo.pdf</t>
+  </si>
+  <si>
+    <t>2190</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2190/pl_17.2026_devolucao_convenio_suplementacao_.pdf</t>
+  </si>
+  <si>
+    <t>2195</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2195/pl_18.2026-_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária do exercício financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2196</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2196/pl_19.2026_altera_loa_2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Ordinária nº 1.647, de 26 de Dezembro de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2197</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2197/pl_20.2026_rua_jose_benedito_caquende.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a denominação de Viela no bairro Caquende e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>2198</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2198/pl_21.2026_suplementacao_por_anulacao_mirante.pdf</t>
+  </si>
+  <si>
+    <t>2109</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2109/projeto_decreto_legislativo_01_aprovacao_contas_2024pdfgear.com.pdf</t>
+  </si>
+  <si>
+    <t>Aprova as contas da Prefeitura Municipal de Delfim Moreira, exercício de 2024, e dá outras providências.</t>
+  </si>
+  <si>
     <t>2099</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2099/projeto_de_lei_complementar_no_01.2026_altera_atribuicoes_a_secretaria_de_governopdfgear.com.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2099/projeto_de_lei_complementar_no_01.2026_altera_atribuicoes_a_secretaria_de_governopdfgear.com.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei 01/2009 que dispõe sobre a organização, a estrutura orgânica, os procedimentos da administração e quadro de pessoal de Delfim Moreira”</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>Stella Cristina Cortez</t>
-[...2 lines deleted...]
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2098/pll_no_01_-_2026_-_stella-_rodeiopdfgear.com.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2098/pll_no_01_-_2026_-_stella-_rodeiopdfgear.com.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da realização de rodeios, vaquejadas, montarias, provas de laço, touradas, farras do boi e eventos similares que impliquem maus-tratos, sofrimento, estresse, exaustão ou crueldade contra animais no Município de Delfim Moreira – MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2101</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2101/pll_no_02-_2026_-_queijo_-_sebastiao.pdf</t>
+  </si>
+  <si>
+    <t>Declara o Município de Delfim Moreira/MG como a "Capital Municipal do Queijo Artesanal" e dá outras providências</t>
+  </si>
+  <si>
+    <t>2102</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2102/pll_no_03_2026_-_transparencia_conselho-heder.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a publicação das atas e decisões dos conselhos municipais, no site oficial do Município de Delfim Moreira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2103</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2103/pll_no_04_-_2026_-_nomeacao_rua_caquende_-_zezepdfgear.com.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a denominação de rua no bairro do Caquende, nomeando à rua que especifica e da outras providências”.</t>
+  </si>
+  <si>
+    <t>2104</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2104/pll_no_05_-_2026_reajuste_servidores_mesa.pdfgear.com.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a majoração do vencimento dos Servidores Públicos do Quadro de Pessoal da Câmara Municipal de Delfim Moreira.</t>
+  </si>
+  <si>
+    <t>2105</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2105/pll_no_06_-_2026__agentes_politicos_mesapdfgear.com.pdf</t>
+  </si>
+  <si>
+    <t>Concede revisão dos Subsídios dos Agentes Políticos</t>
+  </si>
+  <si>
+    <t>2106</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2106/pll_no_07_2026_-_heder-_residuos_solidospdfgear.com.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar parceria, mediante chamamento público, para implantação e operacionalização da coleta seletiva de resíduos sólidos recicláveis no Município de Delfim Moreira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2191</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2191/pll_no_08-2026_-_codigo_animais.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Código Municipal de Proteção e Bem-Estar Animal no Município de Delfim Moreira/MG e estabelece normas de proteção, defesa e respeito aos animais.</t>
+  </si>
+  <si>
+    <t>2192</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2192/pll_no_09_-_2025_-_reajuste_vale_mesa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a majoração do vale alimentação dos servidores públicos municipais do Poder Legislativo de Delfim Moreira e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>2193</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2193/pll_no_010_-_2026_-_stella-_abril_laranja.pdf</t>
+  </si>
+  <si>
+    <t>Institui a campanha “abril laranja” de prevenção à crueldade contra  animais no município e dá outras providências</t>
+  </si>
+  <si>
+    <t>2194</t>
+  </si>
+  <si>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2194/pll_no_011-2026_transparencia_de_emendas_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui normas de transparência, rastreabilidade, controle e conformidade na proposição, aprovação e execução das emendas parlamentares ao orçamento público do Município de Delfim Moreira/MG e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -474,68 +1987,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2094/pl_01.2026-_institui_a_subvencao_carnaval_2026_aedem.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2095/pl_02.2026_-_compdec_corrigidapdfgear.com.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2096/pl_03.2026_suplementacao_por_anulacaoe_superavitpdfgear.com.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2097/pl_04.2026pdfgear.com.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2099/projeto_de_lei_complementar_no_01.2026_altera_atribuicoes_a_secretaria_de_governopdfgear.com.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2098/pll_no_01_-_2026_-_stella-_rodeiopdfgear.com.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2113/indicacao_no_001-2026_thiago_-_reparo_rede_esgoto_e_capina-_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2114/indicacao_no_002-2025_heder_-_agente_de_saude_na_vargem.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2115/indicacao_no_003-2026_thiago_-_regularizacao_numeracao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2116/indicacao_no_004-2026_thiago_-_manutencao_estrada_da_peixe.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2117/indicacao_no_005-2026_thiago_-_pontos_onibus_bairros_rurais.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2118/indicacao_no_006-2026_thiago_-_manutencao_estrada_santa_cruz.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2119/indicacao_no_007-2026_thiago_-_manutencao_estrada_sao_bernardo_sertao_pequeno.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2120/indicacao_no_008-2026_thiago_-_manutencao_praca_bigua.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2121/indicacao_no_009-2026_stella_-_rio_comprido.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2122/indicacao_no_10-2026_stella__-lombada_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2123/indicacao_no_11-2026_jucemar_parquinho_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2124/indicacao_no_12-2026_sebastiao__-ponto_de_onibus_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2125/indicacao_no_13-2026_heder__-_conserva.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2126/indicacao_no_14-2026_heder__-_mateus__-__estrada_rural.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2127/indicacao_no_15-2026_heder__-_mateus__-__estrada_rural_rosario.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2128/indicacao_no_16-2026_heder__-_mateus__-__estrada_rural_rosario.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2129/indicacao_no_17-2026_heder__-_mateus__-__estrada_rural_rosario_sitio_serra_dourada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2130/indicacao_no_18-2026_heder__-_mateus__-__estrada_rural_monteiro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2132/indicacao_no_19-2026_heder__-_mateus__-__captacao_bairro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2133/indicacao_no_20-2026_heder__-_mateus__-__manilhamento__bairro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2136/indicacao_no_21-2026_heder__-_mateus__-__melhoria_estrada_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2137/indicacao_no_22-2026__mateus__-__cursos_turismo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2138/indicacao_no_23-2026__stella_-__posto_saude_rio_claro_tomadas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2139/indicacao_no_24-2026__stella_-_mateus_-_heder_-__defesa_civil_informativos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2140/indicacao_no_25-2026_thiago__-_recapeamento_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2141/indicacao_no_26-2026_thiago__-cascalhamento_agua_mantiqueira.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2142/indicacao_no_27-2026_thiago__-cascalhamento__rua_goncalves_de_faria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2144/indicacao_no_29-2026_thiago__-cascalhamento_divisa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2145/indicacao_no_30-2026_heder__-_rocada_rua_marcinho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2146/indicacao_no_31-2026_sebastiao__-_rotatoria_nilsinho.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2147/indicacao_no_32-2026_sebastiao__-_areia_espaco_cica_para_pratica_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2148/indicacao_no_33-2026_heder__-_mateus__-__melhoria_estrada_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2149/indicacao_no_34-2026_heder__-_jose_carlos_rodrigues__-__mauntencao_estrada.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2150/indicacao_no_35-2026__jose_carlos_rodrigues__-__mauntencao_bambuzeiro_fio_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2151/indicacao_no_36-2026_sebastiao_dos_santos_fortes_vieira___-_criacao_de_lombada_fundacao_roge.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2152/indicacao_no_37-2026_thiago_-_limpeza_travessa_luiz_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2153/indicacao_no_38-2026__mateus__-__manutencao_acesso_ao_santo_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2154/indicacao_no_39-2026__mateus__-__manutencao_pintura_ponto_onibus.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2155/indicacao_no_40-_2026__mateus__-__pintura_ponto_onibus.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2156/indicacao_no_41-2026__mateus__-__manutencao_em_frente_igreja_barra.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2157/indicacao_no_42-2026__mateus__-_torneios_escolares.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2158/indicacao_no_43-2026_heder____-__manutencao_bueiro_casa_harley.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2160/indicacao_no_45-2026_heder____-_heder_-__manutencao_rua_marcinho.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2161/indicacao_no_46-2026__jucemar__-_manutencao_rua_barreira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2199/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2200/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2201/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2202/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2203/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2204/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2205/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2207/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2208/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2209/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2210/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2211/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2212/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2213/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2214/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2215/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2216/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2217/indicacao_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2219/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2220/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2221/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2222/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2223/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2162/requerimento_no_001-2026_-_saude_lei_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2163/requerimento_no_002-2026_-_processo_seletivo_agente_saude.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2164/requerimento_no_003-2026_-_construcao_muro_creche.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2165/requerimento_no_004-2026_-_entrega_uniformes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2166/requerimento_no_005-2026_-_cx_agua_bairro_rosario.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2167/requerimento_no_006-2026_-_politica_animais.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2168/requerimento_no_007-2026_-_bairro_monteiro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2169/requerimento_no_008-2026_-_mateus_-_heder_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2170/requerimento_no_009-2026_-_stella_-_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2171/requerimento_no_010-2026_c_saude_-_pec_falta_lancamento.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2172/requerimento_no_011-2026_-_stella_-_compa-joelma.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2173/requerimento_no_012-2026_-_thiago_-_vale_alimentacao-_pref.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2174/requerimento_no_013-2026_-_mateus_-_solciita_prestacao_de_contas_carnaval.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2175/requerimento_no_014-2026_-_heder-_posto_saude.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2176/requerimento_no_015-2026_-_mateus_-_solciita_prestacao_de_contas_festa_marmelo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2177/requerimento_no_016-2026_-_mateus_-_solciita_prestacao_de_contas_grimpeiros.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2178/requerimento_no_017-2026_-_stella_-_quinquenio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2179/requerimento_no_018-2026_-_heder_-__stella_-_solucao_quanto_os_problemas_agua.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2180/requerimento_no_019-2026_-_mateus_praca_bairro_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2181/requerimento_no_020-2026_-_mateus_endemia.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2182/requerimento_no_021-2026_-_mateus_-_heder_-_stella_-_solicita_reforco_ponte.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2183/requerimento_no_022-2026_-_tonho_-_heder_-_stella_-_qualidade_agua_transparencia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2184/requerimento_no_023-2026_-_heder_-_manutencao_rua_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2185/requerimento_no_024-2026_-_matheus__-.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2224/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2225/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2226/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2227/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2228/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2229/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2231/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2232/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2233/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2094/pl_01.2026-_institui_a_subvencao_carnaval_2026_aedem.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2095/pl_02.2026_-_compdec_corrigidapdfgear.com.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2096/pl_03.2026_suplementacao_por_anulacaoe_superavitpdfgear.com.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2097/pl_04.2026pdfgear.com.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2100/pl_05.2026_suplementacao_por_anulacao_e_superavit.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2107/pl_06.2026_-_aumento_real_dos_servidores-corrigidopdfgear.com.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2108/pl_07.2026_suplementacao_por_superavit.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2110/pl_08.2026_nova_subvencao_araucaria_2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2111/pl_09.2025-_doacao_de_ovos_de_pascoa_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2112/pl_10.2026-_institui_a_subvencao_aedem_pinhao_2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2134/pl_11.2026-_institui_a_subvencao_centro_comunitario_rosario.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2135/pl_12.2026-_pl_fundo_animais.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2186/pl_13.2026-_pl_saude_pagamento_equipes.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2187/pl_14.2026-_isencao_taxa_avcb.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2188/pl_15.2026_suplementacao_por_anulacao_e_superavit_patrol.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2189/pl_16.2026_suplementacao_por_anulacao_expo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2190/pl_17.2026_devolucao_convenio_suplementacao_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2195/pl_18.2026-_ldo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2196/pl_19.2026_altera_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2197/pl_20.2026_rua_jose_benedito_caquende.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2198/pl_21.2026_suplementacao_por_anulacao_mirante.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2109/projeto_decreto_legislativo_01_aprovacao_contas_2024pdfgear.com.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2099/projeto_de_lei_complementar_no_01.2026_altera_atribuicoes_a_secretaria_de_governopdfgear.com.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2098/pll_no_01_-_2026_-_stella-_rodeiopdfgear.com.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2101/pll_no_02-_2026_-_queijo_-_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2102/pll_no_03_2026_-_transparencia_conselho-heder.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2103/pll_no_04_-_2026_-_nomeacao_rua_caquende_-_zezepdfgear.com.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2104/pll_no_05_-_2026_reajuste_servidores_mesa.pdfgear.com.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2105/pll_no_06_-_2026__agentes_politicos_mesapdfgear.com.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2106/pll_no_07_2026_-_heder-_residuos_solidospdfgear.com.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2191/pll_no_08-2026_-_codigo_animais.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2192/pll_no_09_-_2025_-_reajuste_vale_mesa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2193/pll_no_010_-_2026_-_stella-_abril_laranja.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/materialegislativa/2026/2194/pll_no_011-2026_transparencia_de_emendas_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="22.140625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="254.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="216.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -563,171 +2076,3777 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>53</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>58</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>63</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>67</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>68</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>73</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>77</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>68</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H16" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>81</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H17" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>85</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H18" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>89</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>73</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H19" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>93</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>73</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H20" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>97</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>73</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H21" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>100</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>101</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>73</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H22" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>104</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>106</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H23" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>109</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>110</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>53</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H24" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>113</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>114</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>48</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H25" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>118</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H26" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>122</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H27" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>125</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>126</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>127</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H28" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>130</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>131</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H29" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>134</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>135</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H30" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>137</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>138</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>139</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H31" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>142</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>143</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>63</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H32" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>146</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>147</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>63</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H33" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>150</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>151</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>68</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H34" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>154</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>155</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>156</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H35" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>159</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>160</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>161</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H36" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>164</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>165</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>63</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H37" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>168</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>169</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H38" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>172</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>173</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>106</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H39" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>176</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>177</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>106</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H40" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>180</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>181</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>106</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H41" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>184</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>185</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>106</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H42" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>188</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>189</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>106</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H43" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>192</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>193</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H44" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>196</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>197</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>18</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H45" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>199</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>200</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H46" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>203</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>204</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>58</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H47" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>207</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>208</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>209</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H48" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>212</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>213</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H49" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>216</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>217</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H50" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>220</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>221</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>63</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H51" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>224</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>225</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>226</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H52" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>229</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>230</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H53" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>233</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>234</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>18</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H54" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>237</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>238</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>18</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H55" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>240</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>241</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>53</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H56" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>244</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>245</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>68</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H57" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>248</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>249</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>250</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H58" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>253</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>254</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H59" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>257</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>258</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>68</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H60" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>261</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>262</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>58</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H61" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>265</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>266</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>63</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H62" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>269</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>270</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>63</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H63" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>273</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>274</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>275</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H64" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>278</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>279</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>127</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H65" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>282</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>283</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>18</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H66" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>286</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>287</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>106</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H67" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>288</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>289</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>106</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H68" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>292</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>293</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>106</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H69" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>296</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>297</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>106</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H70" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>300</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>301</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>106</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H71" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>304</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>305</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>53</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H72" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>308</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
         <v>10</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D73" t="s">
+        <v>309</v>
+      </c>
+      <c r="E73" t="s">
+        <v>310</v>
+      </c>
+      <c r="F73" t="s">
+        <v>53</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H73" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>313</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>17</v>
+      </c>
+      <c r="D74" t="s">
+        <v>309</v>
+      </c>
+      <c r="E74" t="s">
+        <v>310</v>
+      </c>
+      <c r="F74" t="s">
+        <v>226</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H74" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>316</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>22</v>
+      </c>
+      <c r="D75" t="s">
+        <v>309</v>
+      </c>
+      <c r="E75" t="s">
+        <v>310</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H75" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>319</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>26</v>
+      </c>
+      <c r="D76" t="s">
+        <v>309</v>
+      </c>
+      <c r="E76" t="s">
+        <v>310</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H76" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>322</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>30</v>
+      </c>
+      <c r="D77" t="s">
+        <v>309</v>
+      </c>
+      <c r="E77" t="s">
+        <v>310</v>
+      </c>
+      <c r="F77" t="s">
+        <v>18</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H77" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>325</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
         <v>34</v>
       </c>
-      <c r="E7" t="s">
-[...8 lines deleted...]
-      <c r="H7" t="s">
+      <c r="D78" t="s">
+        <v>309</v>
+      </c>
+      <c r="E78" t="s">
+        <v>310</v>
+      </c>
+      <c r="F78" t="s">
+        <v>53</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H78" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>328</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
         <v>38</v>
+      </c>
+      <c r="D79" t="s">
+        <v>309</v>
+      </c>
+      <c r="E79" t="s">
+        <v>310</v>
+      </c>
+      <c r="F79" t="s">
+        <v>73</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H79" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>331</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>43</v>
+      </c>
+      <c r="D80" t="s">
+        <v>309</v>
+      </c>
+      <c r="E80" t="s">
+        <v>310</v>
+      </c>
+      <c r="F80" t="s">
+        <v>48</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H80" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>334</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>47</v>
+      </c>
+      <c r="D81" t="s">
+        <v>309</v>
+      </c>
+      <c r="E81" t="s">
+        <v>310</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H81" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>337</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>52</v>
+      </c>
+      <c r="D82" t="s">
+        <v>309</v>
+      </c>
+      <c r="E82" t="s">
+        <v>310</v>
+      </c>
+      <c r="F82" t="s">
+        <v>338</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H82" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>341</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>57</v>
+      </c>
+      <c r="D83" t="s">
+        <v>309</v>
+      </c>
+      <c r="E83" t="s">
+        <v>310</v>
+      </c>
+      <c r="F83" t="s">
+        <v>53</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H83" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>344</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>62</v>
+      </c>
+      <c r="D84" t="s">
+        <v>309</v>
+      </c>
+      <c r="E84" t="s">
+        <v>310</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H84" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>347</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>67</v>
+      </c>
+      <c r="D85" t="s">
+        <v>309</v>
+      </c>
+      <c r="E85" t="s">
+        <v>310</v>
+      </c>
+      <c r="F85" t="s">
+        <v>48</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H85" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>350</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>72</v>
+      </c>
+      <c r="D86" t="s">
+        <v>309</v>
+      </c>
+      <c r="E86" t="s">
+        <v>310</v>
+      </c>
+      <c r="F86" t="s">
+        <v>127</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H86" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>353</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>77</v>
+      </c>
+      <c r="D87" t="s">
+        <v>309</v>
+      </c>
+      <c r="E87" t="s">
+        <v>310</v>
+      </c>
+      <c r="F87" t="s">
+        <v>48</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H87" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>356</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>81</v>
+      </c>
+      <c r="D88" t="s">
+        <v>309</v>
+      </c>
+      <c r="E88" t="s">
+        <v>310</v>
+      </c>
+      <c r="F88" t="s">
+        <v>357</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H88" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>360</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>85</v>
+      </c>
+      <c r="D89" t="s">
+        <v>309</v>
+      </c>
+      <c r="E89" t="s">
+        <v>310</v>
+      </c>
+      <c r="F89" t="s">
+        <v>361</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H89" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>364</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>89</v>
+      </c>
+      <c r="D90" t="s">
+        <v>309</v>
+      </c>
+      <c r="E90" t="s">
+        <v>310</v>
+      </c>
+      <c r="F90" t="s">
+        <v>365</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H90" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>368</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>93</v>
+      </c>
+      <c r="D91" t="s">
+        <v>309</v>
+      </c>
+      <c r="E91" t="s">
+        <v>310</v>
+      </c>
+      <c r="F91" t="s">
+        <v>106</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H91" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>371</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>97</v>
+      </c>
+      <c r="D92" t="s">
+        <v>309</v>
+      </c>
+      <c r="E92" t="s">
+        <v>310</v>
+      </c>
+      <c r="F92" t="s">
+        <v>106</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H92" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>374</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>101</v>
+      </c>
+      <c r="D93" t="s">
+        <v>309</v>
+      </c>
+      <c r="E93" t="s">
+        <v>310</v>
+      </c>
+      <c r="F93" t="s">
+        <v>48</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H93" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>377</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>105</v>
+      </c>
+      <c r="D94" t="s">
+        <v>309</v>
+      </c>
+      <c r="E94" t="s">
+        <v>310</v>
+      </c>
+      <c r="F94" t="s">
+        <v>365</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H94" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>380</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>110</v>
+      </c>
+      <c r="D95" t="s">
+        <v>309</v>
+      </c>
+      <c r="E95" t="s">
+        <v>310</v>
+      </c>
+      <c r="F95" t="s">
+        <v>18</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H95" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>383</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>114</v>
+      </c>
+      <c r="D96" t="s">
+        <v>309</v>
+      </c>
+      <c r="E96" t="s">
+        <v>310</v>
+      </c>
+      <c r="F96" t="s">
+        <v>384</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H96" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>387</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>118</v>
+      </c>
+      <c r="D97" t="s">
+        <v>309</v>
+      </c>
+      <c r="E97" t="s">
+        <v>310</v>
+      </c>
+      <c r="F97" t="s">
+        <v>18</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H97" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>390</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>122</v>
+      </c>
+      <c r="D98" t="s">
+        <v>309</v>
+      </c>
+      <c r="E98" t="s">
+        <v>310</v>
+      </c>
+      <c r="F98" t="s">
+        <v>63</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H98" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>393</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>126</v>
+      </c>
+      <c r="D99" t="s">
+        <v>309</v>
+      </c>
+      <c r="E99" t="s">
+        <v>310</v>
+      </c>
+      <c r="F99" t="s">
+        <v>156</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H99" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>396</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>131</v>
+      </c>
+      <c r="D100" t="s">
+        <v>309</v>
+      </c>
+      <c r="E100" t="s">
+        <v>310</v>
+      </c>
+      <c r="F100" t="s">
+        <v>397</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H100" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>400</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>135</v>
+      </c>
+      <c r="D101" t="s">
+        <v>309</v>
+      </c>
+      <c r="E101" t="s">
+        <v>310</v>
+      </c>
+      <c r="F101" t="s">
+        <v>63</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H101" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>403</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>138</v>
+      </c>
+      <c r="D102" t="s">
+        <v>309</v>
+      </c>
+      <c r="E102" t="s">
+        <v>310</v>
+      </c>
+      <c r="F102" t="s">
+        <v>18</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H102" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>406</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>143</v>
+      </c>
+      <c r="D103" t="s">
+        <v>309</v>
+      </c>
+      <c r="E103" t="s">
+        <v>310</v>
+      </c>
+      <c r="F103" t="s">
+        <v>58</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H103" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>408</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>147</v>
+      </c>
+      <c r="D104" t="s">
+        <v>309</v>
+      </c>
+      <c r="E104" t="s">
+        <v>310</v>
+      </c>
+      <c r="F104" t="s">
+        <v>106</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H104" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>411</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>151</v>
+      </c>
+      <c r="D105" t="s">
+        <v>309</v>
+      </c>
+      <c r="E105" t="s">
+        <v>310</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H105" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>414</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>155</v>
+      </c>
+      <c r="D106" t="s">
+        <v>309</v>
+      </c>
+      <c r="E106" t="s">
+        <v>310</v>
+      </c>
+      <c r="F106" t="s">
+        <v>53</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H106" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>417</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>160</v>
+      </c>
+      <c r="D107" t="s">
+        <v>309</v>
+      </c>
+      <c r="E107" t="s">
+        <v>310</v>
+      </c>
+      <c r="F107" t="s">
+        <v>106</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H107" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>419</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" t="s">
+        <v>420</v>
+      </c>
+      <c r="E108" t="s">
+        <v>421</v>
+      </c>
+      <c r="F108" t="s">
+        <v>422</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H108" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>425</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>17</v>
+      </c>
+      <c r="D109" t="s">
+        <v>420</v>
+      </c>
+      <c r="E109" t="s">
+        <v>421</v>
+      </c>
+      <c r="F109" t="s">
+        <v>422</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H109" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>428</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>22</v>
+      </c>
+      <c r="D110" t="s">
+        <v>420</v>
+      </c>
+      <c r="E110" t="s">
+        <v>421</v>
+      </c>
+      <c r="F110" t="s">
+        <v>422</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H110" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>431</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>26</v>
+      </c>
+      <c r="D111" t="s">
+        <v>420</v>
+      </c>
+      <c r="E111" t="s">
+        <v>421</v>
+      </c>
+      <c r="F111" t="s">
+        <v>422</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H111" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>434</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>30</v>
+      </c>
+      <c r="D112" t="s">
+        <v>420</v>
+      </c>
+      <c r="E112" t="s">
+        <v>421</v>
+      </c>
+      <c r="F112" t="s">
+        <v>422</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H112" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>436</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>34</v>
+      </c>
+      <c r="D113" t="s">
+        <v>420</v>
+      </c>
+      <c r="E113" t="s">
+        <v>421</v>
+      </c>
+      <c r="F113" t="s">
+        <v>437</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H113" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>440</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>38</v>
+      </c>
+      <c r="D114" t="s">
+        <v>420</v>
+      </c>
+      <c r="E114" t="s">
+        <v>421</v>
+      </c>
+      <c r="F114" t="s">
+        <v>437</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H114" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>442</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>43</v>
+      </c>
+      <c r="D115" t="s">
+        <v>420</v>
+      </c>
+      <c r="E115" t="s">
+        <v>421</v>
+      </c>
+      <c r="F115" t="s">
+        <v>422</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H115" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>445</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>47</v>
+      </c>
+      <c r="D116" t="s">
+        <v>420</v>
+      </c>
+      <c r="E116" t="s">
+        <v>421</v>
+      </c>
+      <c r="F116" t="s">
+        <v>422</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H116" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>448</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>52</v>
+      </c>
+      <c r="D117" t="s">
+        <v>420</v>
+      </c>
+      <c r="E117" t="s">
+        <v>421</v>
+      </c>
+      <c r="F117" t="s">
+        <v>422</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H117" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>451</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>57</v>
+      </c>
+      <c r="D118" t="s">
+        <v>420</v>
+      </c>
+      <c r="E118" t="s">
+        <v>421</v>
+      </c>
+      <c r="F118" t="s">
+        <v>422</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H118" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>454</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>62</v>
+      </c>
+      <c r="D119" t="s">
+        <v>420</v>
+      </c>
+      <c r="E119" t="s">
+        <v>421</v>
+      </c>
+      <c r="F119" t="s">
+        <v>422</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H119" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>457</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>67</v>
+      </c>
+      <c r="D120" t="s">
+        <v>420</v>
+      </c>
+      <c r="E120" t="s">
+        <v>421</v>
+      </c>
+      <c r="F120" t="s">
+        <v>422</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H120" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>460</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>72</v>
+      </c>
+      <c r="D121" t="s">
+        <v>420</v>
+      </c>
+      <c r="E121" t="s">
+        <v>421</v>
+      </c>
+      <c r="F121" t="s">
+        <v>422</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H121" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>463</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>77</v>
+      </c>
+      <c r="D122" t="s">
+        <v>420</v>
+      </c>
+      <c r="E122" t="s">
+        <v>421</v>
+      </c>
+      <c r="F122" t="s">
+        <v>422</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H122" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>465</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>81</v>
+      </c>
+      <c r="D123" t="s">
+        <v>420</v>
+      </c>
+      <c r="E123" t="s">
+        <v>421</v>
+      </c>
+      <c r="F123" t="s">
+        <v>422</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H123" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>467</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>85</v>
+      </c>
+      <c r="D124" t="s">
+        <v>420</v>
+      </c>
+      <c r="E124" t="s">
+        <v>421</v>
+      </c>
+      <c r="F124" t="s">
+        <v>422</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H124" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>469</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>89</v>
+      </c>
+      <c r="D125" t="s">
+        <v>420</v>
+      </c>
+      <c r="E125" t="s">
+        <v>421</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H125" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>472</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>93</v>
+      </c>
+      <c r="D126" t="s">
+        <v>420</v>
+      </c>
+      <c r="E126" t="s">
+        <v>421</v>
+      </c>
+      <c r="F126" t="s">
+        <v>437</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H126" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>475</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>97</v>
+      </c>
+      <c r="D127" t="s">
+        <v>420</v>
+      </c>
+      <c r="E127" t="s">
+        <v>421</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H127" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>478</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>101</v>
+      </c>
+      <c r="D128" t="s">
+        <v>420</v>
+      </c>
+      <c r="E128" t="s">
+        <v>421</v>
+      </c>
+      <c r="F128" t="s">
+        <v>437</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H128" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>480</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" t="s">
+        <v>481</v>
+      </c>
+      <c r="E129" t="s">
+        <v>482</v>
+      </c>
+      <c r="F129" t="s">
+        <v>483</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H129" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>486</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" t="s">
+        <v>487</v>
+      </c>
+      <c r="E130" t="s">
+        <v>488</v>
+      </c>
+      <c r="F130" t="s">
+        <v>422</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H130" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>491</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>10</v>
+      </c>
+      <c r="D131" t="s">
+        <v>492</v>
+      </c>
+      <c r="E131" t="s">
+        <v>493</v>
+      </c>
+      <c r="F131" t="s">
+        <v>53</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H131" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>496</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>17</v>
+      </c>
+      <c r="D132" t="s">
+        <v>492</v>
+      </c>
+      <c r="E132" t="s">
+        <v>493</v>
+      </c>
+      <c r="F132" t="s">
+        <v>63</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H132" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>499</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>22</v>
+      </c>
+      <c r="D133" t="s">
+        <v>492</v>
+      </c>
+      <c r="E133" t="s">
+        <v>493</v>
+      </c>
+      <c r="F133" t="s">
+        <v>18</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H133" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>502</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>26</v>
+      </c>
+      <c r="D134" t="s">
+        <v>492</v>
+      </c>
+      <c r="E134" t="s">
+        <v>493</v>
+      </c>
+      <c r="F134" t="s">
+        <v>156</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H134" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>505</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>30</v>
+      </c>
+      <c r="D135" t="s">
+        <v>492</v>
+      </c>
+      <c r="E135" t="s">
+        <v>493</v>
+      </c>
+      <c r="F135" t="s">
+        <v>483</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H135" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>508</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>34</v>
+      </c>
+      <c r="D136" t="s">
+        <v>492</v>
+      </c>
+      <c r="E136" t="s">
+        <v>493</v>
+      </c>
+      <c r="F136" t="s">
+        <v>483</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H136" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>511</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137" t="s">
+        <v>492</v>
+      </c>
+      <c r="E137" t="s">
+        <v>493</v>
+      </c>
+      <c r="F137" t="s">
+        <v>18</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H137" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>514</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>43</v>
+      </c>
+      <c r="D138" t="s">
+        <v>492</v>
+      </c>
+      <c r="E138" t="s">
+        <v>493</v>
+      </c>
+      <c r="F138" t="s">
+        <v>53</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H138" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>517</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>47</v>
+      </c>
+      <c r="D139" t="s">
+        <v>492</v>
+      </c>
+      <c r="E139" t="s">
+        <v>493</v>
+      </c>
+      <c r="F139" t="s">
+        <v>483</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H139" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>520</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>52</v>
+      </c>
+      <c r="D140" t="s">
+        <v>492</v>
+      </c>
+      <c r="E140" t="s">
+        <v>493</v>
+      </c>
+      <c r="F140" t="s">
+        <v>53</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H140" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>523</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>57</v>
+      </c>
+      <c r="D141" t="s">
+        <v>492</v>
+      </c>
+      <c r="E141" t="s">
+        <v>493</v>
+      </c>
+      <c r="F141" t="s">
+        <v>483</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H141" t="s">
+        <v>525</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>