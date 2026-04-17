--- v1 (2026-02-04)
+++ v2 (2026-04-17)
@@ -48,446 +48,446 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/2060/resolucao_no_05_funcionamento_da_camara.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/2060/resolucao_no_05_funcionamento_da_camara.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução n. 04/2024, que ‘Dispõe sobre a regularização do funcionamento da Câmara Municipal de Delfim Moreira, especificamente quanto a jornada de trabalho e dá outras providências’.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/2034/resolucao_no_04__sic.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/2034/resolucao_no_04__sic.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA A APLICAÇÃO DA LEI FEDERAL N.º 12.527/11 NO ÂMBITO DA CÂMARA MUNICIPAL, CRIA O SERVIÇO DE INFORMAÇÃO AO CIDADÃO - SIC E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/2007/resolucao_no_03__controle_de_frequencia_servidores.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/2007/resolucao_no_03__controle_de_frequencia_servidores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGULAMENTO INTERNO DE CONTROLE DE FREQUÊNCIA E DE PONTUALIDADE DOS SERVIDORES DA CÂMARA MUNICIPAL DE DELFIM MOREIRA/MG.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/1992/resolucao_no_02__redacao_nota_10.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/1992/resolucao_no_02__redacao_nota_10.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução n. 06/2024, que ‘Dispõe sobre a criação do Concurso de Redação “Redação Nota 10”, a ser realizado pela Câmara Municipal de Delfim Moreira, por meio da Escola do Legislativo’.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/1991/resolucao_no_01__aluno_nota_10.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/1991/resolucao_no_01__aluno_nota_10.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução n. 06/2023, que ‘CRIA O TROFÉU ALUNO NOTA 10 NO ÂMBITO DA CÂMARA MUNICIPAL DE DELFIM MOREIRA, E DÁ OUTRAS PROVIDÊNCIAS’.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1938/resolucao_no_08-_baixa_de_bens.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1938/resolucao_no_08-_baixa_de_bens.pdf</t>
   </si>
   <si>
     <t>Autoriza a baixa de bens patrimoniais do Poder Legislativo e dá outras providencias.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1920/resolucao_no_07-dispensa_licitacao_eletronica.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1920/resolucao_no_07-dispensa_licitacao_eletronica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa de licitação, na forma  eletrônica, de que trata a lei nº 14.133, de 1º  de abril de 2021, no âmbito da câmara _x000D_
 municipal de Delfim Moreira e dá outras  providências.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1916/resolucao_no_03_-_altera_resolucao_02.2022.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1916/resolucao_no_03_-_altera_resolucao_02.2022.pdf</t>
   </si>
   <si>
     <t>Alteram dispositivos da Resolução n. 02/2022, que _x000D_
 ‘DISPÕE SOBRE O REGULAMENTO INTERNO DE _x000D_
 CONTROLE DE FREQUÊNCIA E DE PONTUALIDADE _x000D_
 DOS SERVIDORES DA CÂMARA MUNICIPAL DE _x000D_
 DELFIM MOREIRA/MG’.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1919/resolucao_no_06-_concurso_de_redacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1919/resolucao_no_06-_concurso_de_redacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Concurso de Redação  “Redação Nota 10”, a ser realizado pela Câmara  Municipal de Delfim Moreira, por meio da Escola do _x000D_
 Legislativo.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1918/resolucao_no_05-_gincana_saber.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1918/resolucao_no_05-_gincana_saber.pdf</t>
   </si>
   <si>
     <t>Institui a Gincana Municipal do Saber e dá  outras providências.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1917/resolucao_no_04_-_regulamenta_a_jornada_de_trabalho.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1917/resolucao_no_04_-_regulamenta_a_jornada_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização do funcionamento da  Câmara Municipal de Delfim Moreira, _x000D_
 especificamente quanto a jornada de trabalho e dá outras providências</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1915/resolucao_no_02_-_altera_regimento_interno.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1915/resolucao_no_02_-_altera_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Alteram dispositivos da Resolução n. 002/2018, que ‘Dispõe sobre o Regimento Interno da Câmara Municipal de Delfim Moreira’.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1902/resolucao_no_01__miudos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1902/resolucao_no_01__miudos.pdf</t>
   </si>
   <si>
     <t>Alteram dispositivos da Resolução n. 11/2023, que ‘Institui, na forma do art. 65 da Lei Federal nº 4320/64, o Regime de Adiantamento para Pronto Pagamento de Pequenas Despesas e dá outras providências’.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1878/resolucao_no11_adiantamento_miudos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1878/resolucao_no11_adiantamento_miudos.pdf</t>
   </si>
   <si>
     <t>Institui, na forma do art. 65 da Lei Federal nº 4320/64, o Regime de Adiantamento para Pronto Pagamento de Pequenas Despesas e dá outras providências.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1877/resolucao_no10__lgpd.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1877/resolucao_no10__lgpd.pdf</t>
   </si>
   <si>
     <t>Regulamenta a política de segurança e informação no âmbito da Câmara Municipal de Delfim Moreira-MG, conforme a Lei Nº 13.709, de 14 de agosto de 2018 – Lei Geral de Proteção de Dados Pessoais (LGPD) e dá outras providencias.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1876/resolucao_no09__alteracao_uso_transporte.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1876/resolucao_no09__alteracao_uso_transporte.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo das Resoluções n. 04/2017 e nº 02/2021.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1856/resolucao_no08__titulos_honorificos.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1856/resolucao_no08__titulos_honorificos.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para a concessão dos títulos honoríficos de Cidadão Benemérito e de Cidadão Honorário de Delfim Moreira, MG.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1855/resolucao_no_07_aprova_regimento_interno_escola.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1855/resolucao_no_07_aprova_regimento_interno_escola.pdf</t>
   </si>
   <si>
     <t>Aprova o Regimento Interno da Escola do Legislativo da Câmara Municipal de Delfim Moreira.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1844/resolucao_no_06_trofeu_aluno_nota_10.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1844/resolucao_no_06_trofeu_aluno_nota_10.pdf</t>
   </si>
   <si>
     <t>"CRIA O TROFÉU ALUNO NOTA 10 NO ÂMBITO DA CÂMARA MUNICIPAL DE DELFIM MOREIRA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1828/resolucao_no_05_gratificacoes_aos_servidores.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1828/resolucao_no_05_gratificacoes_aos_servidores.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de gratificações aos servidores efetivos do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1827/resolucao_no_04_escola_do_legislativo.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1827/resolucao_no_04_escola_do_legislativo.pdf</t>
   </si>
   <si>
     <t>"Cria a Escola do Legislativo de Delfim Moreira-MG, no âmbito da Câmara Municipal de Delfim Moreira-MG, e dá outras providências."</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1813/resolucao_no_03_nova_lei_licitacao.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1813/resolucao_no_03_nova_lei_licitacao.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 03/2023_x000D_
 _x000D_
 Regulamenta a Lei nº 14.133, de 01 de abril de 2021, que dispõe sobre licitações e contratos administrativos, no Poder Legislativo do Município Delfim Moreira/MG.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1812/resolucao_no_02_bens_de_luxo_1.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1812/resolucao_no_02_bens_de_luxo_1.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 02/2023_x000D_
 _x000D_
 Regulamenta o enquadramento dos bens de consumo nas categorias de qualidade comum e de luxo, no âmbito da Câmara Municipal de Delfim Moreira, com base na nova Lei de Licitação (Lei nº 14.133/2021)</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1800/resolucao_no_01.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1800/resolucao_no_01.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 02/2018, que ‘dispõe sobre o Regimento Interno da Câmara Municipal de Delfim Moreira”.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2022/1699/02_-_resolucao_no_02_de_2022.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2022/1699/02_-_resolucao_no_02_de_2022.pdf</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2022/1669/01_-_resolucao_01_de_2022.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2022/1669/01_-_resolucao_01_de_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE DIÁRIAS DE VIAGENS DOS SERVIDORES E AGENTES POLÍTICOS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2021/1650/resolucao2.2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2021/1650/resolucao2.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 04/2017, que ‘dispõe sobre o uso de veículo oficial por vereadores e servidores do Legislativo e dá outras providências’.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2021/34/resolucao_1.2021.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2021/34/resolucao_1.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS RESPONSÁVEIS POR ASSINATURAS DE CHEQUES E DOCUMENTAÇÃO JUNTO ÀS INSTITUIÇÕES BANCÁRIAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2019/38/resolucao_002-2019.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2019/38/resolucao_002-2019.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução n° 003/2012, transfere a sede da Câmara Municipal de Delfim Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2019/37/resolucao_1.2019_-_assinatura_de_cheques.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2019/37/resolucao_1.2019_-_assinatura_de_cheques.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os responsáveis por assinatura de cheques e documentação junto às instituições bancárias.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2018/18/resolucao_no_002-2018_-_regimento_interno_da_camara_delfim_moreira.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2018/18/resolucao_no_002-2018_-_regimento_interno_da_camara_delfim_moreira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Delfim Moreira.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2018/51/resolucao_no_001-_2018_-__assinatura_banco.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2018/51/resolucao_no_001-_2018_-__assinatura_banco.docx.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS RESPONSÁVEIS POR ASSINATURAS DE CHEQUES E DOCUMENTAÇÃO JUNTO AS INSTITUIÇÕES BANCÁRIAS.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/57/resolucao_005-2017_-_altera_resolucao_no_002-2017.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/57/resolucao_005-2017_-_altera_resolucao_no_002-2017.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Resolução Nº 002-2017 (quadro de pessoal efetivo da Câmara) e dá outras providências.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/56/resolucao_004-2017_-_uso_veiculo_oficial_camara_com_form.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/56/resolucao_004-2017_-_uso_veiculo_oficial_camara_com_form.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de veículo oficial por vereadores e servidores do legislativo e dá outras providências</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/55/resolucao_003-2017_-_fala_na_tribuna_com_formulario.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/55/resolucao_003-2017_-_fala_na_tribuna_com_formulario.pdf</t>
   </si>
   <si>
     <t>Regulamenta o inciso III, do art. 129 da Resolução n.º 06/98 (Regimento Interno) da Câmara Municipal de Delfim Moreira, e dá outras providências. (Estabelece os procedimentos e regras para os cidadãos delfinenses fazerem uso da tribuna da Câmara de Vereadores de Delfim Moreira)</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/54/resolucao_002-2017_-_estrutura_adm_camara.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/54/resolucao_002-2017_-_estrutura_adm_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa da Câmara Municipal de Delfim Moreira, cria o plano geral de cargos e dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/53/resolucao_no_001-_2017_-_transfere_a_sede_da_camara.docx.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/53/resolucao_no_001-_2017_-_transfere_a_sede_da_camara.docx.pdf</t>
   </si>
   <si>
     <t>Transfere a sede da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2015/52/resolucao_no_002_-_2015_-_diarias_2015.pdf</t>
+    <t>http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2015/52/resolucao_no_002_-_2015_-_diarias_2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de diárias de viagens dos servidores e agentes políticos do Poder Legislativo e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -794,66 +794,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/2060/resolucao_no_05_funcionamento_da_camara.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/2034/resolucao_no_04__sic.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/2007/resolucao_no_03__controle_de_frequencia_servidores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/1992/resolucao_no_02__redacao_nota_10.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/1991/resolucao_no_01__aluno_nota_10.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1938/resolucao_no_08-_baixa_de_bens.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1920/resolucao_no_07-dispensa_licitacao_eletronica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1916/resolucao_no_03_-_altera_resolucao_02.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1919/resolucao_no_06-_concurso_de_redacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1918/resolucao_no_05-_gincana_saber.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1917/resolucao_no_04_-_regulamenta_a_jornada_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1915/resolucao_no_02_-_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1902/resolucao_no_01__miudos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1878/resolucao_no11_adiantamento_miudos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1877/resolucao_no10__lgpd.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1876/resolucao_no09__alteracao_uso_transporte.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1856/resolucao_no08__titulos_honorificos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1855/resolucao_no_07_aprova_regimento_interno_escola.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1844/resolucao_no_06_trofeu_aluno_nota_10.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1828/resolucao_no_05_gratificacoes_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1827/resolucao_no_04_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1813/resolucao_no_03_nova_lei_licitacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1812/resolucao_no_02_bens_de_luxo_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1800/resolucao_no_01.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2022/1699/02_-_resolucao_no_02_de_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2022/1669/01_-_resolucao_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2021/1650/resolucao2.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2021/34/resolucao_1.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2019/38/resolucao_002-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2019/37/resolucao_1.2019_-_assinatura_de_cheques.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2018/18/resolucao_no_002-2018_-_regimento_interno_da_camara_delfim_moreira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2018/51/resolucao_no_001-_2018_-__assinatura_banco.docx.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/57/resolucao_005-2017_-_altera_resolucao_no_002-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/56/resolucao_004-2017_-_uso_veiculo_oficial_camara_com_form.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/55/resolucao_003-2017_-_fala_na_tribuna_com_formulario.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/54/resolucao_002-2017_-_estrutura_adm_camara.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/53/resolucao_no_001-_2017_-_transfere_a_sede_da_camara.docx.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2015/52/resolucao_no_002_-_2015_-_diarias_2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/2060/resolucao_no_05_funcionamento_da_camara.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/2034/resolucao_no_04__sic.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/2007/resolucao_no_03__controle_de_frequencia_servidores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/1992/resolucao_no_02__redacao_nota_10.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2025/1991/resolucao_no_01__aluno_nota_10.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1938/resolucao_no_08-_baixa_de_bens.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1920/resolucao_no_07-dispensa_licitacao_eletronica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1916/resolucao_no_03_-_altera_resolucao_02.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1919/resolucao_no_06-_concurso_de_redacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1918/resolucao_no_05-_gincana_saber.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1917/resolucao_no_04_-_regulamenta_a_jornada_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1915/resolucao_no_02_-_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2024/1902/resolucao_no_01__miudos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1878/resolucao_no11_adiantamento_miudos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1877/resolucao_no10__lgpd.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1876/resolucao_no09__alteracao_uso_transporte.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1856/resolucao_no08__titulos_honorificos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1855/resolucao_no_07_aprova_regimento_interno_escola.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1844/resolucao_no_06_trofeu_aluno_nota_10.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1828/resolucao_no_05_gratificacoes_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1827/resolucao_no_04_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1813/resolucao_no_03_nova_lei_licitacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1812/resolucao_no_02_bens_de_luxo_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2023/1800/resolucao_no_01.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2022/1699/02_-_resolucao_no_02_de_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2022/1669/01_-_resolucao_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2021/1650/resolucao2.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2021/34/resolucao_1.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2019/38/resolucao_002-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2019/37/resolucao_1.2019_-_assinatura_de_cheques.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2018/18/resolucao_no_002-2018_-_regimento_interno_da_camara_delfim_moreira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2018/51/resolucao_no_001-_2018_-__assinatura_banco.docx.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/57/resolucao_005-2017_-_altera_resolucao_no_002-2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/56/resolucao_004-2017_-_uso_veiculo_oficial_camara_com_form.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/55/resolucao_003-2017_-_fala_na_tribuna_com_formulario.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/54/resolucao_002-2017_-_estrutura_adm_camara.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2017/53/resolucao_no_001-_2017_-_transfere_a_sede_da_camara.docx.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.delfimmoreira.mg.leg.br/media/sapl/public/normajuridica/2015/52/resolucao_no_002_-_2015_-_diarias_2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="141.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="140.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="251.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>